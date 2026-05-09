--- v0 (2026-04-08)
+++ v1 (2026-05-09)
@@ -1,2094 +1,2061 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369faa307e874e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb0ce8fa5ab416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="USFA_Stand_20260407" sheetId="1" r:id="R51abe6462059486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="USFA_Stand_20260508" sheetId="1" r:id="Rcec876c377674f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1100" uniqueCount="684">
-[...1 lines deleted...]
-    <x:t>Alle Fondspositionen 04.07.2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1084" uniqueCount="673">
+  <x:si>
+    <x:t>Alle Fondspositionen 05.08.2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
     <x:t>Bezeichnung der Position</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Kupon</x:t>
   </x:si>
   <x:si>
     <x:t>Fälligkeit</x:t>
   </x:si>
   <x:si>
     <x:t>Kombiniertes Rating</x:t>
   </x:si>
   <x:si>
     <x:t>% des Fondsvolumens</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Marktwert</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>US654744AC50</x:t>
   </x:si>
   <x:si>
     <x:t>4.345%</x:t>
   </x:si>
   <x:si>
     <x:t>17.09.2027</x:t>
   </x:si>
   <x:si>
     <x:t>BB-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,4174</x:t>
+    <x:t>3,4608</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.283.761.00</x:t>
+    <x:t>$2.306.308.00</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>US92857WBQ24</x:t>
   </x:si>
   <x:si>
     <x:t>7.000%</x:t>
   </x:si>
   <x:si>
     <x:t>04.04.2079</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>3,2853</x:t>
+    <x:t>3,3900</x:t>
   </x:si>
   <x:si>
     <x:t>Vereinigtes Königreich</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.195.521.00</x:t>
+    <x:t>$2.259.132.00</x:t>
   </x:si>
   <x:si>
     <x:t>US654744AD34</x:t>
   </x:si>
   <x:si>
     <x:t>4.810%</x:t>
   </x:si>
   <x:si>
     <x:t>17.09.2030</x:t>
   </x:si>
   <x:si>
-    <x:t>3,2367</x:t>
-[...2 lines deleted...]
-    <x:t>$2.163.063.00</x:t>
+    <x:t>3,2882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2.191.330.00</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US29365BAA17</x:t>
   </x:si>
   <x:si>
     <x:t>4.750%</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2029</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>2,5824</x:t>
+    <x:t>2,5764</x:t>
   </x:si>
   <x:si>
     <x:t>USA</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.725.794.00</x:t>
+    <x:t>$1.716.960.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dresdner Funding Trust I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US26156FAA12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.151%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.06.2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,7988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutschland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.198.760.00</x:t>
   </x:si>
   <x:si>
     <x:t>Celanese Us Holdings Llc</x:t>
   </x:si>
   <x:si>
     <x:t>US15089QAY08</x:t>
   </x:si>
   <x:si>
     <x:t>6.950%</x:t>
   </x:si>
   <x:si>
     <x:t>15.11.2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1,7683</x:t>
-[...23 lines deleted...]
-    <x:t>$1.177.759.00</x:t>
+    <x:t>1,7940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.195.519.00</x:t>
   </x:si>
   <x:si>
     <x:t>US15089QAX25</x:t>
   </x:si>
   <x:si>
     <x:t>6.800%</x:t>
   </x:si>
   <x:si>
     <x:t>15.11.2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1,7501</x:t>
-[...2 lines deleted...]
-    <x:t>$1.169.563.00</x:t>
+    <x:t>1,7852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.189.682.00</x:t>
   </x:si>
   <x:si>
     <x:t>US15089QAP90</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>15.07.2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1,7191</x:t>
-[...2 lines deleted...]
-    <x:t>$1.148.845.00</x:t>
+    <x:t>1,7507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.166.662.00</x:t>
   </x:si>
   <x:si>
     <x:t>Resorts World Las Vegas Llc / Rwlv Capi</x:t>
   </x:si>
   <x:si>
     <x:t>USU76198AA52</x:t>
   </x:si>
   <x:si>
     <x:t>4.625%</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1,4873</x:t>
-[...2 lines deleted...]
-    <x:t>$993.945.00</x:t>
+    <x:t>1,4500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966.293.00</x:t>
   </x:si>
   <x:si>
     <x:t>Pacificorp</x:t>
   </x:si>
   <x:si>
     <x:t>US695114DF26</x:t>
   </x:si>
   <x:si>
     <x:t>7.375%</x:t>
   </x:si>
   <x:si>
     <x:t>15.09.2055</x:t>
   </x:si>
   <x:si>
-    <x:t>1,3085</x:t>
-[...2 lines deleted...]
-    <x:t>$874.431.00</x:t>
+    <x:t>1,4151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943.016.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US15089QAN43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.07.2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,2977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864.818.00</x:t>
   </x:si>
   <x:si>
     <x:t>US15089QAW42</x:t>
   </x:si>
   <x:si>
     <x:t>6.600%</x:t>
   </x:si>
   <x:si>
     <x:t>15.11.2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1,2823</x:t>
-[...14 lines deleted...]
-    <x:t>$851.035.00</x:t>
+    <x:t>1,2942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862.458.00</x:t>
   </x:si>
   <x:si>
     <x:t>Paramount Global</x:t>
   </x:si>
   <x:si>
     <x:t>US92556HAB33</x:t>
   </x:si>
   <x:si>
     <x:t>4.950%</x:t>
   </x:si>
   <x:si>
     <x:t>15.01.2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1,2239</x:t>
-[...2 lines deleted...]
-    <x:t>$817.900.00</x:t>
+    <x:t>1,1879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791.605.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perrigo Finance Unlimited Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US71429MAC91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,1812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787.156.00</x:t>
   </x:si>
   <x:si>
     <x:t>Huntsman International Llc</x:t>
   </x:si>
   <x:si>
     <x:t>US44701QBE17</x:t>
   </x:si>
   <x:si>
     <x:t>4.500%</x:t>
   </x:si>
   <x:si>
     <x:t>01.05.2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1,1492</x:t>
-[...26 lines deleted...]
-    <x:t>$763.191.00</x:t>
+    <x:t>1,1668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777.594.00</x:t>
   </x:si>
   <x:si>
     <x:t>Methanex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US59151KAL26</x:t>
   </x:si>
   <x:si>
     <x:t>5.250%</x:t>
   </x:si>
   <x:si>
     <x:t>15.12.2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1,1364</x:t>
+    <x:t>1,1562</x:t>
   </x:si>
   <x:si>
     <x:t>Kanada</x:t>
   </x:si>
   <x:si>
-    <x:t>$759.437.00</x:t>
+    <x:t>$770.520.00</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US302635AK33</x:t>
   </x:si>
   <x:si>
     <x:t>3.125%</x:t>
   </x:si>
   <x:si>
     <x:t>12.10.2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1,1189</x:t>
-[...2 lines deleted...]
-    <x:t>$747.762.00</x:t>
+    <x:t>1,1369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757.678.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordstrom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US655664AR15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.01.2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,1304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753.286.00</x:t>
   </x:si>
   <x:si>
     <x:t>US302635AP20</x:t>
   </x:si>
   <x:si>
     <x:t>6.125%</x:t>
   </x:si>
   <x:si>
     <x:t>15.01.2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1,0922</x:t>
-[...2 lines deleted...]
-    <x:t>$729.902.00</x:t>
+    <x:t>1,1182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745.173.00</x:t>
   </x:si>
   <x:si>
     <x:t>Vf Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US918204BC10</x:t>
   </x:si>
   <x:si>
     <x:t>2.950%</x:t>
   </x:si>
   <x:si>
     <x:t>23.04.2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1,0913</x:t>
-[...2 lines deleted...]
-    <x:t>$729.299.00</x:t>
+    <x:t>1,1013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733.892.00</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US963320AW61</x:t>
   </x:si>
   <x:si>
     <x:t>26.02.2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1,0898</x:t>
-[...2 lines deleted...]
-    <x:t>$728.271.00</x:t>
+    <x:t>1,0965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730.705.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Motor Acceptance Co Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US65480CAF23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.050%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.09.2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670.046.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US302635AN71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.08.2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,9871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657.826.00</x:t>
   </x:si>
   <x:si>
     <x:t>US925524AX89</x:t>
   </x:si>
   <x:si>
-    <x:t>6.875%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>30.04.2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1,0720</x:t>
-[...38 lines deleted...]
-    <x:t>$657.341.00</x:t>
+    <x:t>0,9829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655.032.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newell Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US651229AY21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.04.2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,9637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642.237.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US893830AT68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.03.2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,9633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641.981.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Italia Capital Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US87927VAV09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.721%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,9400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626.402.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US15089QAM69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.07.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,9392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625.897.00</x:t>
   </x:si>
   <x:si>
     <x:t>US92553PAU66</x:t>
   </x:si>
   <x:si>
     <x:t>5.850%</x:t>
   </x:si>
   <x:si>
     <x:t>01.09.2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0,9681</x:t>
-[...32 lines deleted...]
-    <x:t>$638.559.00</x:t>
+    <x:t>0,9185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612.094.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bombardier Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US097751AL51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.450%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.05.2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,9152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609.888.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US925524AH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.07.2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,8961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597.182.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US87927VAR96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.200%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.07.2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,8939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595.732.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockies Express Pipeline Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US77340RAR84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,8912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593.892.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US92556HAD98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.200%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.05.2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,8878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591.625.00</x:t>
   </x:si>
   <x:si>
     <x:t>US92553PAP71</x:t>
   </x:si>
   <x:si>
     <x:t>4.375%</x:t>
   </x:si>
   <x:si>
     <x:t>15.03.2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0,9490</x:t>
-[...131 lines deleted...]
-    <x:t>$572.365.00</x:t>
+    <x:t>0,8761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583.838.00</x:t>
   </x:si>
   <x:si>
     <x:t>US87927VAF58</x:t>
   </x:si>
   <x:si>
     <x:t>6.375%</x:t>
   </x:si>
   <x:si>
-    <x:t>0,8394</x:t>
-[...2 lines deleted...]
-    <x:t>$560.951.00</x:t>
+    <x:t>0,8695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579.427.00</x:t>
   </x:si>
   <x:si>
     <x:t>Aptiv Swiss Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>US03837AAD28</x:t>
   </x:si>
   <x:si>
     <x:t>15.12.2054</x:t>
   </x:si>
   <x:si>
-    <x:t>0,8163</x:t>
-[...2 lines deleted...]
-    <x:t>$545.503.00</x:t>
+    <x:t>0,8550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569.810.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US87927VAM00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.09.2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,8367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557.600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US77340RAM97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,8178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544.987.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navient Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US78442FAZ18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.08.2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,8157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543.614.00</x:t>
   </x:si>
   <x:si>
     <x:t>Fluor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US343412AF90</x:t>
   </x:si>
   <x:si>
     <x:t>4.250%</x:t>
   </x:si>
   <x:si>
-    <x:t>0,8137</x:t>
-[...29 lines deleted...]
-    <x:t>$538.017.00</x:t>
+    <x:t>0,8147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542.922.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US81721MAM10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.02.2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,8008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533.687.00</x:t>
   </x:si>
   <x:si>
     <x:t>US302635AL16</x:t>
   </x:si>
   <x:si>
     <x:t>3.250%</x:t>
   </x:si>
   <x:si>
-    <x:t>0,7838</x:t>
-[...2 lines deleted...]
-    <x:t>$523.826.00</x:t>
+    <x:t>0,7966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530.832.00</x:t>
   </x:si>
   <x:si>
     <x:t>US654740BT54</x:t>
   </x:si>
   <x:si>
     <x:t>2.750%</x:t>
   </x:si>
   <x:si>
     <x:t>09.03.2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0,7751</x:t>
-[...38 lines deleted...]
-    <x:t>$511.428.00</x:t>
+    <x:t>0,7868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524.345.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US655664AT70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.04.2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,7672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511.254.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44409MAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.650%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.04.2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,7595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506.171.00</x:t>
   </x:si>
   <x:si>
     <x:t>Advance Auto Parts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US00751YAE68</x:t>
   </x:si>
   <x:si>
     <x:t>3.900%</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0,7417</x:t>
-[...14 lines deleted...]
-    <x:t>$495.032.00</x:t>
+    <x:t>0,7553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503.341.00</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>US302491AU91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.450%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.10.2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,7332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488.592.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sealed Air Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US81211KAK60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.07.2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,7325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488.177.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandywine Operating Partnership Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US105340AQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.11.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,7253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483.319.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>US302491AX31</x:t>
   </x:si>
   <x:si>
     <x:t>5.650%</x:t>
   </x:si>
   <x:si>
     <x:t>18.05.2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0,7256</x:t>
-[...50 lines deleted...]
-    <x:t>$467.264.00</x:t>
+    <x:t>0,7075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471.500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US302635AM98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.01.2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455.696.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US651229AX48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.04.2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444.740.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US893830AF64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439.935.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buckeye Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US118230AR27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.12.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432.437.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Properties Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44106MBB72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432.114.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US92556HAC16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.05.2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431.386.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US88033GAV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.11.2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430.999.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Americom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US78413KAB89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.03.2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427.401.00</x:t>
   </x:si>
   <x:si>
     <x:t>Embarq Llc</x:t>
   </x:si>
   <x:si>
     <x:t>US29078EAA38</x:t>
   </x:si>
   <x:si>
     <x:t>7.995%</x:t>
   </x:si>
   <x:si>
     <x:t>01.06.2036</x:t>
   </x:si>
   <x:si>
     <x:t>CCC-</x:t>
   </x:si>
   <x:si>
-    <x:t>0,6875</x:t>
-[...98 lines deleted...]
-    <x:t>01.04.2036</x:t>
+    <x:t>0,6403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426.732.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US302635AQ03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426.150.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44106MAX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.01.2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425.813.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US655664AY65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.08.2031</x:t>
   </x:si>
   <x:si>
     <x:t>0,6376</x:t>
   </x:si>
   <x:si>
-    <x:t>$426.083.00</x:t>
-[...20 lines deleted...]
-    <x:t>$423.478.00</x:t>
+    <x:t>$424.934.00</x:t>
   </x:si>
   <x:si>
     <x:t>Wilton Re Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>US97263CAA99</x:t>
   </x:si>
   <x:si>
     <x:t>31.12.2049</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
-    <x:t>0,6318</x:t>
-[...2 lines deleted...]
-    <x:t>$422.221.00</x:t>
+    <x:t>0,6316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420.937.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US302491AY14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.05.2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420.692.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44409MAA45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.11.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,6310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420.500.00</x:t>
   </x:si>
   <x:si>
     <x:t>Dpl Llc/Ohio</x:t>
   </x:si>
   <x:si>
     <x:t>US233293AQ29</x:t>
   </x:si>
   <x:si>
     <x:t>4.350%</x:t>
   </x:si>
   <x:si>
-    <x:t>0,6263</x:t>
-[...104 lines deleted...]
-    <x:t>$405.218.00</x:t>
+    <x:t>0,6301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419.906.00</x:t>
   </x:si>
   <x:si>
     <x:t>US118230AM30</x:t>
   </x:si>
   <x:si>
     <x:t>15.11.2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0,5917</x:t>
-[...2 lines deleted...]
-    <x:t>$395.422.00</x:t>
+    <x:t>0,6123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408.041.00</x:t>
   </x:si>
   <x:si>
     <x:t>Yum! Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US988498AD34</x:t>
   </x:si>
   <x:si>
     <x:t>15.11.2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0,5911</x:t>
-[...2 lines deleted...]
-    <x:t>$395.000.00</x:t>
+    <x:t>0,6001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399.908.00</x:t>
   </x:si>
   <x:si>
     <x:t>US105340AR47</x:t>
   </x:si>
   <x:si>
     <x:t>7.800%</x:t>
   </x:si>
   <x:si>
     <x:t>15.03.2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0,5834</x:t>
-[...2 lines deleted...]
-    <x:t>$389.878.00</x:t>
+    <x:t>0,5951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396.612.00</x:t>
   </x:si>
   <x:si>
     <x:t>US44106MAY84</x:t>
   </x:si>
   <x:si>
     <x:t>15.02.2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0,5671</x:t>
-[...2 lines deleted...]
-    <x:t>$378.997.00</x:t>
+    <x:t>0,5841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389.247.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44409MAC01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380.139.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44701QBF81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375.059.00</x:t>
   </x:si>
   <x:si>
     <x:t>US77340RAT41</x:t>
   </x:si>
   <x:si>
     <x:t>4.800%</x:t>
   </x:si>
   <x:si>
     <x:t>15.05.2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0,5542</x:t>
-[...2 lines deleted...]
-    <x:t>$370.357.00</x:t>
+    <x:t>0,5625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374.855.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44409MAD83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374.677.00</x:t>
   </x:si>
   <x:si>
     <x:t>US65480CAG06</x:t>
   </x:si>
   <x:si>
     <x:t>13.09.2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0,5440</x:t>
-[...2 lines deleted...]
-    <x:t>$363.546.00</x:t>
+    <x:t>0,5599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373.133.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumen Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US156700AM80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.09.2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365.450.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US00751YAF34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.10.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360.113.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US09259EAC21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358.164.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44701QBG64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.10.2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356.235.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macy's Retail Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US55616XAM92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.12.2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355.538.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US105340AP80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.550%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354.479.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kohl's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US500255AX28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.625%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.05.2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349.610.00</x:t>
   </x:si>
   <x:si>
     <x:t>US963320AX45</x:t>
   </x:si>
   <x:si>
     <x:t>4.600%</x:t>
   </x:si>
   <x:si>
     <x:t>15.05.2050</x:t>
   </x:si>
   <x:si>
-    <x:t>0,5410</x:t>
-[...2 lines deleted...]
-    <x:t>$361.510.00</x:t>
+    <x:t>0,5231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348.587.00</x:t>
   </x:si>
   <x:si>
     <x:t>US963320AV88</x:t>
   </x:si>
   <x:si>
     <x:t>01.06.2046</x:t>
   </x:si>
   <x:si>
-    <x:t>0,5358</x:t>
-[...125 lines deleted...]
-    <x:t>$348.804.00</x:t>
+    <x:t>0,5224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348.111.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US929043AL12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.400%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.06.2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346.426.00</x:t>
   </x:si>
   <x:si>
     <x:t>Xpo Cnw Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US12612WAB00</x:t>
   </x:si>
   <x:si>
     <x:t>6.700%</x:t>
   </x:si>
   <x:si>
-    <x:t>0,5212</x:t>
-[...23 lines deleted...]
-    <x:t>$344.225.00</x:t>
+    <x:t>0,5173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344.751.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US00751YAJ55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335.140.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US675232AB89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.02.2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333.267.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US655664AH33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331.821.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US00751YAG17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.03.2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331.337.00</x:t>
   </x:si>
   <x:si>
     <x:t>US302491AV74</x:t>
   </x:si>
   <x:si>
     <x:t>01.10.2049</x:t>
   </x:si>
   <x:si>
-    <x:t>0,5140</x:t>
-[...20 lines deleted...]
-    <x:t>$340.366.00</x:t>
+    <x:t>0,4971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331.245.00</x:t>
   </x:si>
   <x:si>
     <x:t>Murphy Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US626717AG73</x:t>
   </x:si>
   <x:si>
     <x:t>5.125%</x:t>
   </x:si>
   <x:si>
     <x:t>01.12.2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0,4998</x:t>
-[...50 lines deleted...]
-    <x:t>$326.434.00</x:t>
+    <x:t>0,4943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329.429.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transalta Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US89346DAE76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.03.2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327.803.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US124857AX11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.06.2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320.395.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US124857AZ68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.06.2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318.582.00</x:t>
   </x:si>
   <x:si>
     <x:t>USU76198AB36</x:t>
   </x:si>
   <x:si>
     <x:t>06.04.2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0,4865</x:t>
-[...47 lines deleted...]
-    <x:t>$318.007.00</x:t>
+    <x:t>0,4772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318.014.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US124857AT09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317.656.00</x:t>
   </x:si>
   <x:si>
     <x:t>United States Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US912909AD03</x:t>
   </x:si>
   <x:si>
     <x:t>6.650%</x:t>
   </x:si>
   <x:si>
     <x:t>01.06.2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0,4708</x:t>
-[...2 lines deleted...]
-    <x:t>$314.615.00</x:t>
+    <x:t>0,4682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312.032.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US65480CAD74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303.260.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bath &amp; Body Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US532716AK37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.03.2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302.466.00</x:t>
   </x:si>
   <x:si>
     <x:t>US918204AR97</x:t>
   </x:si>
   <x:si>
     <x:t>15.10.2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0,4627</x:t>
-[...2 lines deleted...]
-    <x:t>$309.210.00</x:t>
+    <x:t>0,4523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301.445.00</x:t>
   </x:si>
   <x:si>
     <x:t>US59151KAJ79</x:t>
   </x:si>
   <x:si>
     <x:t>01.12.2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0,4544</x:t>
-[...14 lines deleted...]
-    <x:t>$299.771.00</x:t>
+    <x:t>0,4515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300.860.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US500255AV61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.550%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.07.2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300.854.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safeway Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US786514BA67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.02.2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300.497.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US918204AT53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.450%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.11.2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298.779.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US118230AP60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.600%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.10.2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289.457.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US77340RAD98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.07.2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289.200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US963320BC98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.03.2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289.167.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US963320AZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.700%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.05.2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288.388.00</x:t>
   </x:si>
   <x:si>
     <x:t>US963320BA33</x:t>
   </x:si>
   <x:si>
-    <x:t>01.03.2033</x:t>
-[...62 lines deleted...]
-    <x:t>$293.548.00</x:t>
+    <x:t>0,4321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287.927.00</x:t>
   </x:si>
   <x:si>
     <x:t>US988498AK76</x:t>
   </x:si>
   <x:si>
     <x:t>5.350%</x:t>
   </x:si>
   <x:si>
     <x:t>01.11.2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0,4388</x:t>
-[...47 lines deleted...]
-    <x:t>$291.841.00</x:t>
+    <x:t>0,4235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282.232.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US74348TAW27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.437%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.10.2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271.693.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US65480CAH88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.09.2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,4072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271.332.00</x:t>
   </x:si>
   <x:si>
     <x:t>US925524AV24</x:t>
   </x:si>
   <x:si>
     <x:t>15.05.2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0,4111</x:t>
-[...20 lines deleted...]
-    <x:t>$268.452.00</x:t>
+    <x:t>0,3960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263.933.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warnermedia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US55903VBC63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.279%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,3939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262.475.00</x:t>
   </x:si>
   <x:si>
     <x:t>US963320AY28</x:t>
   </x:si>
   <x:si>
     <x:t>2.400%</x:t>
   </x:si>
   <x:si>
     <x:t>15.05.2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0,4008</x:t>
-[...29 lines deleted...]
-    <x:t>$267.235.00</x:t>
+    <x:t>0,3913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260.736.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US714295AA08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.12.2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,3790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252.600.00</x:t>
   </x:si>
   <x:si>
     <x:t>US124857AN39</x:t>
   </x:si>
   <x:si>
     <x:t>15.01.2045</x:t>
   </x:si>
   <x:si>
-    <x:t>0,3761</x:t>
-[...29 lines deleted...]
-    <x:t>$243.699.00</x:t>
+    <x:t>0,3777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251.731.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Nxt Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US224399AT28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.03.2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,3709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247.170.00</x:t>
   </x:si>
   <x:si>
     <x:t>US124857AK99</x:t>
   </x:si>
   <x:si>
-    <x:t>4.900%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>15.08.2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0,3639</x:t>
-[...17 lines deleted...]
-    <x:t>$238.834.00</x:t>
+    <x:t>0,3621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241.331.00</x:t>
   </x:si>
   <x:si>
     <x:t>US124857AJ27</x:t>
   </x:si>
   <x:si>
     <x:t>4.850%</x:t>
   </x:si>
   <x:si>
     <x:t>01.07.2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0,3508</x:t>
-[...14 lines deleted...]
-    <x:t>$230.199.00</x:t>
+    <x:t>0,3413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227.459.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US55616XAG25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.01.2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,3169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211.189.00</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>US78413HAB50</x:t>
   </x:si>
   <x:si>
     <x:t>04.04.2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0,3237</x:t>
+    <x:t>0,3147</x:t>
   </x:si>
   <x:si>
     <x:t>Luxemburg</x:t>
   </x:si>
   <x:si>
-    <x:t>$216.314.00</x:t>
+    <x:t>$209.740.00</x:t>
   </x:si>
   <x:si>
     <x:t>US96332HCG20</x:t>
   </x:si>
   <x:si>
     <x:t>5.150%</x:t>
   </x:si>
   <x:si>
     <x:t>01.03.2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0,3144</x:t>
-[...14 lines deleted...]
-    <x:t>$209.497.00</x:t>
+    <x:t>0,3039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202.550.00</x:t>
   </x:si>
   <x:si>
     <x:t>US55616XAJ63</x:t>
   </x:si>
   <x:si>
     <x:t>4.300%</x:t>
   </x:si>
   <x:si>
     <x:t>15.02.2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0,2799</x:t>
-[...2 lines deleted...]
-    <x:t>$187.057.00</x:t>
+    <x:t>0,2773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184.818.00</x:t>
   </x:si>
   <x:si>
     <x:t>US124857AF05</x:t>
   </x:si>
   <x:si>
     <x:t>5.900%</x:t>
   </x:si>
   <x:si>
     <x:t>15.10.2040</x:t>
   </x:si>
   <x:si>
-    <x:t>0,2384</x:t>
-[...2 lines deleted...]
-    <x:t>$159.315.00</x:t>
+    <x:t>0,2306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153.703.00</x:t>
   </x:si>
   <x:si>
     <x:t>US92553PAW23</x:t>
   </x:si>
   <x:si>
     <x:t>01.04.2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0,2218</x:t>
-[...2 lines deleted...]
-    <x:t>$148.253.00</x:t>
+    <x:t>0,2273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151.480.00</x:t>
   </x:si>
   <x:si>
     <x:t>Xerox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US984121CB79</x:t>
   </x:si>
   <x:si>
     <x:t>6.750%</x:t>
   </x:si>
   <x:si>
     <x:t>15.12.2039</x:t>
   </x:si>
   <x:si>
-    <x:t>CCC </x:t>
-[...5 lines deleted...]
-    <x:t>$97.551.00</x:t>
+    <x:t>0,2019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134.570.00</x:t>
   </x:si>
   <x:si>
     <x:t>US984121CL51</x:t>
   </x:si>
   <x:si>
     <x:t>01.03.2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0,0954</x:t>
-[...2 lines deleted...]
-    <x:t>$63.767.00</x:t>
+    <x:t>0,1341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89.372.00</x:t>
   </x:si>
   <x:si>
     <x:t>Sonstige/Barmittel</x:t>
   </x:si>
   <x:si>
-    <x:t>0,3257</x:t>
-[...2 lines deleted...]
-    <x:t>$217.973.00</x:t>
+    <x:t>-0,0287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-19.098.00</x:t>
   </x:si>
   <x:si>
     <x:t>Kombiniertes Rating. Eine gleichmäßig gewichtete Mischung aus den Ratings von Moody's, S &amp; P, Fitch und DBRS für Wertpapiere. Nicht bewertet bedeutet, dass ein Wertpapier von weniger als zwei der vier Ratingagenturen bewertet wird. Dieser Verbund ist nicht als Kreditwürdigkeitseinschätzung gedacht.</x:t>
   </x:si>
   <x:si>
     <x:t>             </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -2119,100 +2086,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab1cb61d7974e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raf5aa6354ff24725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51abe6462059486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed93eddfe5a499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4eae9b2bb9e94904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcec876c377674f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I137"/>
+  <x:dimension ref="A1:I135"/>
   <x:cols>
     <x:col min="1" max="1" width="14" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="27" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="31" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>682</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2363,120 +2330,120 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
@@ -2519,86 +2486,86 @@
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
@@ -2618,86 +2585,86 @@
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
@@ -2722,3421 +2689,3363 @@
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="F103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="F114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>579</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>580</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>581</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
+      <x:c r="H118" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="F120" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="D122" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G122" s="1" t="s">
+      <x:c r="H122" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>622</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="F125" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G125" s="1" t="s">
+      <x:c r="H125" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
+      <x:c r="H126" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E127" s="1" t="s">
+      <x:c r="F127" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="F127" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G127" s="1" t="s">
+      <x:c r="H127" s="1" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="F129" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G129" s="1" t="s">
+      <x:c r="H129" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="F131" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G131" s="1" t="s">
+      <x:c r="H131" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
         <x:v>657</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="H134" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F134" s="1" t="s">
+    </x:row>
+    <x:row r="135" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A135" s="2" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="G134" s="1" t="s">
-[...71 lines deleted...]
-      <x:c r="B137" s="2" t="s">
+      <x:c r="B135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C137" s="2" t="s">
+      <x:c r="C135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D137" s="2" t="s">
+      <x:c r="D135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E137" s="2" t="s">
+      <x:c r="E135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F137" s="2" t="s">
+      <x:c r="F135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G137" s="2" t="s">
+      <x:c r="G135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H137" s="2" t="s">
+      <x:c r="H135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I137" s="2" t="s">
+      <x:c r="I135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A137:I137"/>
+    <x:mergeCell ref="A135:I135"/>
   </x:mergeCells>
 </x:worksheet>
 </file>