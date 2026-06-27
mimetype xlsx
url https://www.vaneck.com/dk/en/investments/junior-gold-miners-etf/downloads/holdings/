--- v0 (2026-05-30)
+++ v1 (2026-06-27)
@@ -1,1950 +1,1983 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3721a9a5e341af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09bda60c4004850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260529" sheetId="1" r:id="Rb2223231e7824051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260626" sheetId="1" r:id="Ra56c41b19b804b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="634">
-[...1 lines deleted...]
-    <x:t>All Holdings  05/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="645">
+  <x:si>
+    <x:t>All Holdings  06/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000EVN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,863,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 66,364,897.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA0115321089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,093,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 65,577,221.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA29446Y5020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,595,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 64,046,966.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GB00BL6K5J42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,109,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 56,402,521.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
     <x:t>US1921085049</x:t>
   </x:si>
   <x:si>
-    <x:t>4,475,133</x:t>
-[...77 lines deleted...]
-    <x:t>5.85%</x:t>
+    <x:t>3,203,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 51,322,601.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>MXP554091415</x:t>
   </x:si>
   <x:si>
-    <x:t>685,500</x:t>
-[...5 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>673,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 29,958,434.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AG US</x:t>
   </x:si>
   <x:si>
     <x:t>CA32076V1031</x:t>
   </x:si>
   <x:si>
-    <x:t>1,646,132</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>1,634,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 27,604,847.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4227041062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,740,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 27,043,532.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAG US</x:t>
   </x:si>
   <x:si>
     <x:t>CA4509131088</x:t>
   </x:si>
   <x:si>
-    <x:t>1,579,094</x:t>
-[...23 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>1,687,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 26,776,911.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA2849025093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>818,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 25,661,167.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMY US</x:t>
   </x:si>
   <x:si>
     <x:t>US4132163001</x:t>
   </x:si>
   <x:si>
-    <x:t>1,448,747</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>1,376,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 21,382,993.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA5503711080</x:t>
   </x:si>
   <x:si>
-    <x:t>372,549</x:t>
-[...23 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>366,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 19,861,314.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA6752224007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>733,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 18,180,227.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA26139R1091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 17,887,440.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA7847301032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 16,915,506.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA11777Q2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,177,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 16,458,842.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA36270K1021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 16,439,071.00</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BVN US</x:t>
   </x:si>
   <x:si>
     <x:t>US2044481040</x:t>
   </x:si>
   <x:si>
-    <x:t>635,474</x:t>
-[...95 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>521,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 15,853,474.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA68390D1069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 14,381,662.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA2546771072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,425,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 14,346,421.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000397705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,604,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 13,420,251.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000PRU3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,573,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,697,916.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>CNE1000004R6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,027,000</x:t>
-[...59 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>5,919,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,559,972.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA61178L1013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,030,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 11,564,185.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000RMS4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,999,307</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>5,399,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 11,176,792.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA04302L1004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 11,078,032.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA4991131083</x:t>
   </x:si>
   <x:si>
-    <x:t>689,117</x:t>
-[...2 lines deleted...]
-    <x:t>$ 12,896,400.00</x:t>
+    <x:t>688,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 10,796,300.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA04040Y1097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 10,494,424.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>Aris Mining Corp</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA8910546032</x:t>
   </x:si>
   <x:si>
-    <x:t>270,362</x:t>
-[...23 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>248,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,983,727.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000GMD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,634,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,799,050.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000CMM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,135,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,601,166.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA05466C1095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,210,423.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA83056P7157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,204,050.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000RRL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,019,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,182,936.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA1520061021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,035,072.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000427775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,870,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,013,306.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGG069731120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,900,456.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA95083R1001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,352,775.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA3499421020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>954,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,125,705.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA82835P1036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>733,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,970,514.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA US</x:t>
   </x:si>
   <x:si>
     <x:t>CA68634K1066</x:t>
   </x:si>
   <x:si>
-    <x:t>884,799</x:t>
-[...128 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>810,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,812,680.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA8119271028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,809,279.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA89679M1041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,791,492.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EXK US</x:t>
   </x:si>
   <x:si>
     <x:t>CA29258Y1034</x:t>
   </x:si>
   <x:si>
-    <x:t>1,019,964</x:t>
-[...38 lines deleted...]
-    <x:t>$ 10,083,697.00</x:t>
+    <x:t>917,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,639,835.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000WGX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,247,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,489,788.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ID1000117609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,580,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,245,611.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GB00B1FW5029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,056,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 6,834,746.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>ID1000211600</x:t>
   </x:si>
   <x:si>
-    <x:t>22,153,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>19,642,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 6,717,357.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA7142661031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 6,534,052.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000EMR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,643,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 6,383,158.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA01921D2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 6,174,524.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA66987E2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>932,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,933,352.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>GB0004300496</x:t>
   </x:si>
   <x:si>
-    <x:t>5,207,359</x:t>
-[...200 lines deleted...]
-    <x:t>$ 7,537,233.00</x:t>
+    <x:t>4,091,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,535,208.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA8426851090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>862,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,378,684.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000PDI8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,402,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,168,365.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KYG9430L1150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,087,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,962,610.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA00379L3048</x:t>
   </x:si>
   <x:si>
-    <x:t>540,078</x:t>
-[...20 lines deleted...]
-    <x:t>$ 7,214,546.00</x:t>
+    <x:t>475,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,843,741.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000WAF6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,892,269</x:t>
-[...20 lines deleted...]
-    <x:t>$ 6,555,132.00</x:t>
+    <x:t>2,390,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,750,119.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC US</x:t>
   </x:si>
   <x:si>
     <x:t>US44862P2083</x:t>
   </x:si>
   <x:si>
-    <x:t>197,090</x:t>
-[...20 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>194,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,611,424.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>USAS US</x:t>
   </x:si>
   <x:si>
     <x:t>CA03062D8035</x:t>
   </x:si>
   <x:si>
-    <x:t>928,847</x:t>
-[...20 lines deleted...]
-    <x:t>$ 5,639,719.00</x:t>
+    <x:t>938,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,513,213.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA92859G6085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,189,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,900,091.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000050130</x:t>
   </x:si>
   <x:si>
-    <x:t>5,010,727</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>4,931,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,845,413.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA83342V1040</x:t>
   </x:si>
   <x:si>
-    <x:t>439,932</x:t>
-[...2 lines deleted...]
-    <x:t>$ 4,914,924.00</x:t>
+    <x:t>443,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,808,230.00</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000RSG6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,098,012</x:t>
-[...20 lines deleted...]
-    <x:t>$ 4,626,749.00</x:t>
+    <x:t>5,391,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,757,795.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ASM US</x:t>
   </x:si>
   <x:si>
     <x:t>CA0539061030</x:t>
   </x:si>
   <x:si>
-    <x:t>612,173</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>607,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,735,959.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA44955L1067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,604,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,699,028.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA38045Y1025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,562,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,487,138.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TREKOAL00014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,462,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,487,126.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA36256R1055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,451,024.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000KCN1</x:t>
   </x:si>
   <x:si>
-    <x:t>980,611</x:t>
-[...38 lines deleted...]
-    <x:t>$ 4,081,086.00</x:t>
+    <x:t>901,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,351,982.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000ALK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,347,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,349,786.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MUX US</x:t>
   </x:si>
   <x:si>
     <x:t>US58039P3055</x:t>
   </x:si>
   <x:si>
-    <x:t>184,703</x:t>
-[...17 lines deleted...]
-    <x:t>$ 4,006,192.00</x:t>
+    <x:t>185,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,332,574.00</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BGL AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000019374</x:t>
   </x:si>
   <x:si>
-    <x:t>3,586,111</x:t>
-[...2 lines deleted...]
-    <x:t>$ 3,921,915.00</x:t>
+    <x:t>3,599,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,203,806.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>Koza Altin Isletmeleri As</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000CYL6</x:t>
   </x:si>
   <x:si>
-    <x:t>861,006</x:t>
-[...23 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>846,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,124,421.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US26152H3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,004,519.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA68616T1093</x:t>
   </x:si>
   <x:si>
-    <x:t>1,649,467</x:t>
-[...23 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>1,826,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,971,667.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNE100006T51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>724,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,161,630.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMG8919D1074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,616,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,955,747.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA19425C1005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,945,581.00</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DC US</x:t>
   </x:si>
   <x:si>
     <x:t>US46655E1001</x:t>
   </x:si>
   <x:si>
-    <x:t>443,215</x:t>
-[...53 lines deleted...]
-    <x:t>$ 2,353,714.00</x:t>
+    <x:t>453,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,923,578.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA59124U6051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,848,945.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA38071H1064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,822,917.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA68828E8099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,713,053.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Contango Ore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CTGO US</x:t>
   </x:si>
   <x:si>
     <x:t>US21077F1003</x:t>
   </x:si>
   <x:si>
-    <x:t>110,738</x:t>
-[...20 lines deleted...]
-    <x:t>$ 2,067,990.00</x:t>
+    <x:t>103,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,623,219.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>Gold Royalty Corp</x:t>
-[...26 lines deleted...]
-    <x:t>$ 2,034,203.00</x:t>
+    <x:t>Idaho Strategic Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US6458272050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,615,831.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAA TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TREKOZA00014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,611,092.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA64440N1033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>996,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,534,698.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000BC88</x:t>
   </x:si>
   <x:si>
-    <x:t>2,324,939</x:t>
-[...35 lines deleted...]
-    <x:t>$ 1,834,924.00</x:t>
+    <x:t>2,285,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,466,493.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA45826T5098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,443,482.00</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000PNR8</x:t>
   </x:si>
   <x:si>
-    <x:t>809,997</x:t>
-[...20 lines deleted...]
-    <x:t>$ 1,620,710.00</x:t>
+    <x:t>830,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,375,173.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Integra Resources Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>St Barbara Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000SBM8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,551,413</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>3,487,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,143,191.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JE00BF0XVB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,061,618.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA36352H1001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>545,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,042,530.00</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000DTR1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,160,580</x:t>
-[...35 lines deleted...]
-    <x:t>$ 1,211,214.00</x:t>
+    <x:t>10,328,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 997,789.00</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA03349X1015</x:t>
   </x:si>
   <x:si>
-    <x:t>214,368</x:t>
-[...2 lines deleted...]
-    <x:t>$ 1,039,511.00</x:t>
+    <x:t>215,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 857,644.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>963,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 826,966.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000AMI1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,332,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 822,197.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA92919F1036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 818,486.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000343253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>574,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 737,730.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA38149E1016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 700,236.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US90291C2017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 698,977.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000AZY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,767,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 670,976.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000192726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,448,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 632,417.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA54929M1068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>862,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 619,657.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA3505901056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 562,757.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KYG4136P1303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,984,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 560,538.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA95556L1013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 525,853.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>ID1000161003</x:t>
   </x:si>
   <x:si>
-    <x:t>14,941,000</x:t>
-[...191 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>9,093,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 459,519.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valor Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA9199211066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 365,820.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firefinch Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000114522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,615,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 235,585.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>ID1000094709</x:t>
   </x:si>
   <x:si>
-    <x:t>9,791,400</x:t>
-[...20 lines deleted...]
-    <x:t>$ 245,639.00</x:t>
+    <x:t>9,535,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 217,220.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 580,483.00</x:t>
+    <x:t>$ 739,262.00</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1969,56 +2002,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32bf3641dbf74a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b95f7bd35d44135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2223231e7824051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3afae8f5b99e483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4babfc16d86d40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra56c41b19b804b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:G115"/>
+  <x:dimension ref="A1:G116"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
@@ -2442,2221 +2475,2244 @@
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="G25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="G41" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="G46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
+      <x:c r="G47" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>557</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7" ht="15" customHeight="1">
-      <x:c r="A115" s="2" t="s">
+      <x:c r="A115" s="1">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:7" ht="15" customHeight="1">
+      <x:c r="A116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B115" s="2" t="s">
+      <x:c r="B116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C115" s="2" t="s">
+      <x:c r="C116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D115" s="2" t="s">
+      <x:c r="D116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E115" s="2" t="s">
+      <x:c r="E116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F115" s="2" t="s">
+      <x:c r="F116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G115" s="2" t="s">
+      <x:c r="G116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
-    <x:mergeCell ref="A115:G115"/>
+    <x:mergeCell ref="A116:G116"/>
   </x:mergeCells>
 </x:worksheet>
 </file>