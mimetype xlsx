--- v1 (2026-06-27)
+++ v2 (2026-08-30)
@@ -1,1983 +1,1974 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09bda60c4004850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e222d6739a4ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260626" sheetId="1" r:id="Ra56c41b19b804b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260828" sheetId="1" r:id="Rf4a55ce54ae147c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="645">
-[...1 lines deleted...]
-    <x:t>All Holdings  06/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="642">
+  <x:si>
+    <x:t>All Holdings  08/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA29446Y5020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,848,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 101,955,198.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.06%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000EVN4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,863,779</x:t>
-[...5 lines deleted...]
-    <x:t>6.42%</x:t>
+    <x:t>8,330,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 93,798,928.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI US</x:t>
   </x:si>
   <x:si>
     <x:t>CA0115321089</x:t>
   </x:si>
   <x:si>
-    <x:t>2,093,781</x:t>
-[...23 lines deleted...]
-    <x:t>6.20%</x:t>
+    <x:t>2,218,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 81,513,448.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>GB00BL6K5J42</x:t>
   </x:si>
   <x:si>
-    <x:t>1,109,314</x:t>
-[...5 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>1,175,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 75,645,095.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
     <x:t>US1921085049</x:t>
   </x:si>
   <x:si>
-    <x:t>3,203,658</x:t>
-[...2 lines deleted...]
-    <x:t>$ 51,322,601.00</x:t>
+    <x:t>3,393,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 71,711,100.00</x:t>
   </x:si>
   <x:si>
     <x:t>4.97%</x:t>
   </x:si>
   <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA2849025093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 39,424,065.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>MXP554091415</x:t>
   </x:si>
   <x:si>
-    <x:t>673,210</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>713,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 37,937,205.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4227041062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,843,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 37,571,386.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA4509131088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,787,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 36,802,772.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AG US</x:t>
   </x:si>
   <x:si>
     <x:t>CA32076V1031</x:t>
   </x:si>
   <x:si>
-    <x:t>1,634,390</x:t>
-[...59 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>1,731,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 35,943,781.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMY US</x:t>
   </x:si>
   <x:si>
     <x:t>US4132163001</x:t>
   </x:si>
   <x:si>
-    <x:t>1,376,883</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>1,458,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 29,507,579.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA36270K1021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>736,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 28,358,274.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA5503711080</x:t>
   </x:si>
   <x:si>
-    <x:t>366,023</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>387,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 28,010,856.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA26139R1091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>583,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 27,198,677.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA11777Q2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,425,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 25,047,260.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA6752224007</x:t>
   </x:si>
   <x:si>
-    <x:t>733,798</x:t>
-[...23 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>777,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 23,340,410.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA25466C1077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,569,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 23,097,031.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM US</x:t>
   </x:si>
   <x:si>
     <x:t>CA7847301032</x:t>
   </x:si>
   <x:si>
-    <x:t>575,749</x:t>
-[...38 lines deleted...]
-    <x:t>$ 16,439,071.00</x:t>
+    <x:t>609,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 22,743,991.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BVN US</x:t>
   </x:si>
   <x:si>
     <x:t>US2044481040</x:t>
   </x:si>
   <x:si>
-    <x:t>521,153</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>552,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 19,389,225.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNE1000004R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,270,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 19,147,542.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000PRU3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,785,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 18,304,472.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OR US</x:t>
   </x:si>
   <x:si>
     <x:t>CA68390D1069</x:t>
   </x:si>
   <x:si>
-    <x:t>445,943</x:t>
-[...20 lines deleted...]
-    <x:t>$ 14,346,421.00</x:t>
+    <x:t>472,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 17,668,171.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000GMD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,790,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 17,186,714.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA04302L1004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 16,511,233.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000RMS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,719,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 16,274,513.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA4991131083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>729,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 15,958,090.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA61178L1013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,091,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 15,575,496.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000397705</x:t>
   </x:si>
   <x:si>
-    <x:t>1,604,639</x:t>
-[...92 lines deleted...]
-    <x:t>$ 11,078,032.00</x:t>
+    <x:t>1,699,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 15,463,528.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>K92 Mining Inc</x:t>
-[...14 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000427775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,041,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 15,143,379.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000CMM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,203,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 14,896,700.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>ARMN US</x:t>
+    <x:t>ARIS US</x:t>
   </x:si>
   <x:si>
     <x:t>CA04040Y1097</x:t>
   </x:si>
   <x:si>
-    <x:t>691,788</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>732,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 14,854,829.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA1520061021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>591,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 13,857,423.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA05466C1095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>492,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 13,784,103.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000RRL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,139,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 13,234,760.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA8910546032</x:t>
   </x:si>
   <x:si>
-    <x:t>248,927</x:t>
-[...59 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>263,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,995,608.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGG069731120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,437,744.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA95083R1001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>509,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,405,987.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA3499421020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,011,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,401,174.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GB0004300496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,603,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,217,868.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SKE US</x:t>
   </x:si>
   <x:si>
     <x:t>CA83056P7157</x:t>
   </x:si>
   <x:si>
-    <x:t>342,158</x:t>
-[...83 lines deleted...]
-    <x:t>$ 8,352,775.00</x:t>
+    <x:t>362,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,048,370.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ID1000117609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276,046,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 11,703,489.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fortuna Silver Mines Inc</x:t>
-[...11 lines deleted...]
-    <x:t>$ 8,125,705.00</x:t>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000WGX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,380,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 11,392,355.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ID1000211600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,807,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 10,939,145.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KYG9430L1150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,389,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 10,723,079.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA29258Y1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>971,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 10,454,233.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA8119271028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 10,246,868.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GB00B1FW5029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,119,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 10,143,418.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SVM US</x:t>
   </x:si>
   <x:si>
     <x:t>CA82835P1036</x:t>
   </x:si>
   <x:si>
-    <x:t>733,258</x:t>
-[...38 lines deleted...]
-    <x:t>$ 7,809,279.00</x:t>
+    <x:t>776,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,919,468.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TFPM US</x:t>
   </x:si>
   <x:si>
     <x:t>CA89679M1041</x:t>
   </x:si>
   <x:si>
-    <x:t>260,585</x:t>
-[...92 lines deleted...]
-    <x:t>$ 6,717,357.00</x:t>
+    <x:t>276,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,385,768.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000EMR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,740,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,892,292.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA66987E2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>988,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,647,520.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA US</x:t>
   </x:si>
   <x:si>
     <x:t>CA7142661031</x:t>
   </x:si>
   <x:si>
-    <x:t>306,188</x:t>
-[...23 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>324,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,144,705.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA8426851090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>913,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,058,535.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000WAF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,532,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,132,061.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDIDB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000480329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,203,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,079,050.00</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC US</x:t>
   </x:si>
   <x:si>
     <x:t>CA01921D2041</x:t>
   </x:si>
   <x:si>
-    <x:t>267,643</x:t>
-[...95 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>283,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 6,623,237.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA83342V1040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 6,005,517.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000050130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,224,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,968,684.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000RSG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,711,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,889,528.00</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA00379L3048</x:t>
   </x:si>
   <x:si>
-    <x:t>475,648</x:t>
-[...23 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>503,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,764,218.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA03062D8035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,407,300.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA38045Y1025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,654,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,149,571.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA44955L1067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,759,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,105,188.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA92859G6085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,259,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 5,038,504.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000ALK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,546,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,905,652.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC US</x:t>
   </x:si>
   <x:si>
     <x:t>US44862P2083</x:t>
   </x:si>
   <x:si>
-    <x:t>194,247</x:t>
-[...92 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>205,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,902,613.00</x:t>
   </x:si>
   <x:si>
     <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ASM US</x:t>
   </x:si>
   <x:si>
     <x:t>CA0539061030</x:t>
   </x:si>
   <x:si>
-    <x:t>607,473</x:t>
-[...35 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>643,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,807,154.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000019374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,812,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,547,801.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000CYL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>896,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,406,451.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNE100006T51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>767,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,287,288.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US26152H3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,287,018.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMG8919D1074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,128,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,249,670.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Altin Isletmeleri As</x:t>
   </x:si>
   <x:si>
-    <x:t>KOZAL TI</x:t>
+    <x:t>TRALT TI</x:t>
   </x:si>
   <x:si>
     <x:t>TREKOAL00014</x:t>
   </x:si>
   <x:si>
-    <x:t>3,462,213</x:t>
-[...20 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>3,667,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,101,414.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US58039P3055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,005,015.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA68616T1093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,935,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,763,825.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000KCN1</x:t>
   </x:si>
   <x:si>
-    <x:t>901,223</x:t>
-[...137 lines deleted...]
-    <x:t>$ 1,955,747.00</x:t>
+    <x:t>954,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,642,707.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US46655E1001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,902,830.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA59124U6051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,782,275.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA19425C1005</x:t>
   </x:si>
   <x:si>
-    <x:t>150,388</x:t>
-[...35 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>159,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,421,587.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>756,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,321,338.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GROY US</x:t>
   </x:si>
   <x:si>
     <x:t>CA38071H1064</x:t>
   </x:si>
   <x:si>
-    <x:t>648,725</x:t>
-[...20 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>687,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,281,597.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMET TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TREKOZA00014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,162,336.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000SBM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,694,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,123,891.00</x:t>
   </x:si>
   <x:si>
     <x:t>Contango Ore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CTGO US</x:t>
   </x:si>
   <x:si>
     <x:t>US21077F1003</x:t>
   </x:si>
   <x:si>
-    <x:t>103,127</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>109,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,105,209.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA64440N1033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,055,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,016,397.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000BC88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,420,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,965,588.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA45826T5098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>656,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,850,741.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000PNR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>879,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,820,352.00</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDR US</x:t>
   </x:si>
   <x:si>
     <x:t>US6458272050</x:t>
   </x:si>
   <x:si>
-    <x:t>47,288</x:t>
-[...101 lines deleted...]
-    <x:t>$ 1,143,191.00</x:t>
+    <x:t>50,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,619,571.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000AMI1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,589,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,533,602.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Caledonia Mining Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CMCL US</x:t>
   </x:si>
   <x:si>
     <x:t>JE00BF0XVB15</x:t>
   </x:si>
   <x:si>
-    <x:t>53,590</x:t>
-[...2 lines deleted...]
-    <x:t>$ 1,061,618.00</x:t>
+    <x:t>56,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,455,041.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GAU US</x:t>
   </x:si>
   <x:si>
     <x:t>CA36352H1001</x:t>
   </x:si>
   <x:si>
-    <x:t>545,827</x:t>
-[...2 lines deleted...]
-    <x:t>$ 1,042,530.00</x:t>
+    <x:t>578,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,324,131.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000343253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,242,567.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,021,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,195,230.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA03349X1015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,160,054.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA3505901056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 987,090.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA92919F1036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 981,618.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000192726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,009,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 934,958.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA38149E1016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>816,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 890,483.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU000000AZY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,872,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 874,730.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA95556L1013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,275,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 854,737.00</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000DTR1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,328,328</x:t>
-[...98 lines deleted...]
-    <x:t>$ 700,236.00</x:t>
+    <x:t>10,941,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 786,190.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Us Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>USAU US</x:t>
   </x:si>
   <x:si>
     <x:t>US90291C2017</x:t>
   </x:si>
   <x:si>
-    <x:t>46,382</x:t>
-[...35 lines deleted...]
-    <x:t>$ 632,417.00</x:t>
+    <x:t>49,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 783,703.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ID1000161003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,633,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 756,965.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KYG4136P1303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,920,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 712,198.00</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LUCA CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA54929M1068</x:t>
   </x:si>
   <x:si>
-    <x:t>862,629</x:t>
-[...68 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>913,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 710,971.00</x:t>
   </x:si>
   <x:si>
     <x:t>Valor Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>VGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA9199211066</x:t>
   </x:si>
   <x:si>
-    <x:t>142,705</x:t>
-[...2 lines deleted...]
-    <x:t>$ 365,820.00</x:t>
+    <x:t>151,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 504,225.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J Resources Asia Pasific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSAB IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ID1000094709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,101,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 351,176.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2521181D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA3624211098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 265,687.00</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000114522</x:t>
   </x:si>
   <x:si>
     <x:t>5,615,175</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 235,585.00</x:t>
-[...17 lines deleted...]
-    <x:t>$ 217,220.00</x:t>
+    <x:t>$ 250,560.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 739,262.00</x:t>
+    <x:t>$ 127,002.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2002,63 +1993,63 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3afae8f5b99e483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4babfc16d86d40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra56c41b19b804b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12ed94d96b44724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc1f44222fda84dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4a55ce54ae147c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:G116"/>
+  <x:dimension ref="A1:G115"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
-    <x:col min="6" max="6" width="22" customWidth="1"/>
+    <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2475,1017 +2466,1017 @@
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
@@ -3533,1186 +3524,1163 @@
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>553</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>564</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="G114" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="F114" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="115" spans="1:7" ht="15" customHeight="1">
-      <x:c r="A115" s="1">
-[...22 lines deleted...]
-      <x:c r="A116" s="2" t="s">
+      <x:c r="A115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B116" s="2" t="s">
+      <x:c r="B115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C116" s="2" t="s">
+      <x:c r="C115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D116" s="2" t="s">
+      <x:c r="D115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E116" s="2" t="s">
+      <x:c r="E115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F116" s="2" t="s">
+      <x:c r="F115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G116" s="2" t="s">
+      <x:c r="G115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
-    <x:mergeCell ref="A116:G116"/>
+    <x:mergeCell ref="A115:G115"/>
   </x:mergeCells>
 </x:worksheet>
 </file>