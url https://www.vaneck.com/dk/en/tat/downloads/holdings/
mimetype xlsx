--- v0 (2026-04-05)
+++ v1 (2026-06-08)
@@ -1,336 +1,333 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2144fc439ff14ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc387913e7f544f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TAT_asof_20260402" sheetId="1" r:id="R6f443b8c7b2a464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TAT_asof_20260605" sheetId="1" r:id="R2f053285ae71416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="98">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings 04/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="97">
+  <x:si>
+    <x:t>All Fund Holdings 06/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Bundesobligation</x:t>
   </x:si>
   <x:si>
     <x:t>DE000BU25042</x:t>
   </x:si>
   <x:si>
     <x:t>2.400%</x:t>
   </x:si>
   <x:si>
     <x:t>18/04/2030</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>10.8307</x:t>
+    <x:t>10.6162</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
   <x:si>
-    <x:t>€ 5,518,437.00</x:t>
+    <x:t>€ 5,369,786.00</x:t>
   </x:si>
   <x:si>
     <x:t>Bundesrepublik Deutschland Bundesanleih</x:t>
   </x:si>
   <x:si>
     <x:t>DE0001102507</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>9.9194</x:t>
-[...2 lines deleted...]
-    <x:t>€ 5,054,146.00</x:t>
+    <x:t>10.0165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 5,066,486.00</x:t>
   </x:si>
   <x:si>
     <x:t>DE0001102564</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>9.1896</x:t>
-[...14 lines deleted...]
-    <x:t>28/03/2028</x:t>
+    <x:t>9.2728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 4,690,266.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NL0012818504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.750%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.2175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 4,662,308.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Austria Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AT0000A2NW83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.7453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Austria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 3,917,671.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NL0015000LS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.5780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 3,833,018.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NL00150006U0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.4986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 3,792,891.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AT0000A269M8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.500%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.3239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 3,704,488.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AT0000A2CQD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.5595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 3,317,876.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IE00BH3SQ895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.100%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2029</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>8.4940</x:t>
-[...143 lines deleted...]
-    <x:t>3.8355</x:t>
+    <x:t>4.8170</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
-    <x:t>€ 1,954,264.00</x:t>
+    <x:t>€ 2,436,486.00</x:t>
   </x:si>
   <x:si>
     <x:t>IE00BJ38CR43</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6877</x:t>
-[...14 lines deleted...]
-    <x:t>€ 1,635,242.00</x:t>
+    <x:t>4.5805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 2,316,885.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI4000557525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 1,949,410.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IE00BMQ5JL65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 1,911,026.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI4000369467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.6704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 1,856,526.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI4000507231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.125%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 1,728,662.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6019</x:t>
-[...2 lines deleted...]
-    <x:t>€ 306,685.00</x:t>
+    <x:t>0.0541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>€ 27,371.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
   <x:si>
     <x:t>             </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -361,100 +358,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebf13fc9745463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6ca1474ee38c44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f443b8c7b2a464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc48bb6b6d44fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51211c6915574dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f053285ae71416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I20"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="18" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -570,413 +567,413 @@
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="H7" s="1" t="s">
+      <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C20" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D20" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E20" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G20" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H20" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="2" t="s">
         <x:v>1</x:v>
       </x:c>