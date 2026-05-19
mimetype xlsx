--- v0 (2026-04-06)
+++ v1 (2026-05-19)
@@ -1,621 +1,627 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db5375b6c3e4f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81823b5025e446fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QNTM_asof_20260402" sheetId="1" r:id="Ree074a93b13b40cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QNTM_asof_20260518" sheetId="1" r:id="R7ef7c8c600fa4e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="191">
-[...1 lines deleted...]
-    <x:t>All Holdings  04/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="193">
+  <x:si>
+    <x:t>All Holdings  05/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ionq Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IONQ US</x:t>
   </x:si>
   <x:si>
     <x:t>US46222L1089</x:t>
   </x:si>
   <x:si>
-    <x:t>1,226,199</x:t>
-[...5 lines deleted...]
-    <x:t>7.19%</x:t>
+    <x:t>1,332,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 65,708,928.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4581401001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 51,477,887.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOK US</x:t>
   </x:si>
   <x:si>
     <x:t>US6549022043</x:t>
   </x:si>
   <x:si>
-    <x:t>2,623,257</x:t>
-[...2 lines deleted...]
-    <x:t>$ 23,137,127.00</x:t>
+    <x:t>2,850,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 39,170,239.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infineon Technologies Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE0006231004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 36,689,191.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005930 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR7005930003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 33,025,277.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US26740W1099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,658,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 31,616,995.00</x:t>
   </x:si>
   <x:si>
     <x:t>4.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>Intel Corp</x:t>
-[...14 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US02079K3059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 29,360,461.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0231351067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 28,439,607.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8716071076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 26,285,204.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE0007236101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 26,235,634.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5949181045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 23,885,962.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0605051046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 23,854,765.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0970231058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 23,527,836.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rigetti Computing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGTI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US76655K1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,391,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 23,119,816.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JP3788600009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 22,562,140.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Wells Fargo &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>WFC US</x:t>
   </x:si>
   <x:si>
     <x:t>US9497461015</x:t>
   </x:si>
   <x:si>
-    <x:t>273,295</x:t>
-[...41 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>297,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 22,088,113.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4385161066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 20,715,487.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4592001014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 20,437,090.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Telekom Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE0005557508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 20,240,738.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Accenture Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ACN US</x:t>
   </x:si>
   <x:si>
     <x:t>IE00B4BNMY34</x:t>
   </x:si>
   <x:si>
-    <x:t>104,283</x:t>
-[...233 lines deleted...]
-    <x:t>3.64%</x:t>
+    <x:t>113,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 20,121,564.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
   </x:si>
   <x:si>
     <x:t>ERIC US</x:t>
   </x:si>
   <x:si>
     <x:t>US2948216088</x:t>
   </x:si>
   <x:si>
-    <x:t>1,420,573</x:t>
-[...5 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>1,543,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 19,822,443.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US42824C1099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 16,419,348.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Fujitsu Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6702 JP</x:t>
   </x:si>
   <x:si>
     <x:t>JP3818000006</x:t>
   </x:si>
   <x:si>
-    <x:t>573,772</x:t>
-[...23 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>623,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,681,784.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Nec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6701 JP</x:t>
   </x:si>
   <x:si>
     <x:t>JP3733000008</x:t>
   </x:si>
   <x:si>
-    <x:t>391,142</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>425,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 11,139,419.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantum Computing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUBT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US74766W1080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,065,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 10,354,024.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9432 JP</x:t>
   </x:si>
   <x:si>
     <x:t>JP3735400008</x:t>
   </x:si>
   <x:si>
-    <x:t>9,841,903</x:t>
-[...23 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>10,695,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 10,261,734.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Electronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>066570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7066570003</x:t>
   </x:si>
   <x:si>
-    <x:t>51,574</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>55,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,092,852.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Quantum Emotion Corp</x:t>
   </x:si>
   <x:si>
     <x:t>QNC CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA74767K1030</x:t>
   </x:si>
   <x:si>
-    <x:t>1,027,897</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>1,114,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,008,946.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Btq Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BTQ US</x:t>
   </x:si>
   <x:si>
     <x:t>CA0558691014</x:t>
   </x:si>
   <x:si>
-    <x:t>454,339</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>492,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,389,169.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Arqit Quantum Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARQQ US</x:t>
   </x:si>
   <x:si>
     <x:t>KYG0567U1278</x:t>
   </x:si>
   <x:si>
-    <x:t>20,153</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>21,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 278,369.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 1,444,351.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$ 953,993.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -640,62 +646,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a002516ed049a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbbab38cca7854984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree074a93b13b40cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd414b984f6bf49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R764908ce8a074593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ef7c8c600fa4e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
@@ -998,488 +1004,488 @@
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7" ht="15" customHeight="1">
       <x:c r="A35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>