--- v1 (2026-05-19)
+++ v2 (2026-06-12)
@@ -1,627 +1,624 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81823b5025e446fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89750b9347d40c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QNTM_asof_20260518" sheetId="1" r:id="R7ef7c8c600fa4e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QNTM_asof_20260611" sheetId="1" r:id="R4c07f0c16a5e4511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="193">
-[...1 lines deleted...]
-    <x:t>All Holdings  05/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="192">
+  <x:si>
+    <x:t>All Holdings  06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ionq Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IONQ US</x:t>
   </x:si>
   <x:si>
     <x:t>US46222L1089</x:t>
   </x:si>
   <x:si>
-    <x:t>1,332,568</x:t>
-[...5 lines deleted...]
-    <x:t>9.62%</x:t>
+    <x:t>1,550,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 89,939,069.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>475,898</x:t>
-[...5 lines deleted...]
-    <x:t>7.54%</x:t>
+    <x:t>553,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 64,782,390.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infineon Technologies Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE0006231004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 49,080,899.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOK US</x:t>
   </x:si>
   <x:si>
     <x:t>US6549022043</x:t>
   </x:si>
   <x:si>
-    <x:t>2,850,818</x:t>
-[...23 lines deleted...]
-    <x:t>5.37%</x:t>
+    <x:t>3,317,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 46,750,507.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US26740W1099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,930,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 45,988,059.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>005930 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7005930003</x:t>
   </x:si>
   <x:si>
-    <x:t>176,221</x:t>
-[...23 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>205,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 40,091,920.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rigetti Computing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGTI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US76655K1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,619,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 33,400,919.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
     <x:t>US02079K3059</x:t>
   </x:si>
   <x:si>
-    <x:t>73,967</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>86,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 30,799,704.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0605051046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>547,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 30,212,235.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN US</x:t>
   </x:si>
   <x:si>
     <x:t>US0231351067</x:t>
   </x:si>
   <x:si>
-    <x:t>107,376</x:t>
-[...5 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>124,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 30,181,988.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE0007236101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 29,977,694.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4592001014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 29,349,582.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wells Fargo &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US9497461015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 28,483,538.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>52,736</x:t>
-[...23 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>61,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 28,006,168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0970231058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 27,510,045.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US42824C1099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>579,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 27,101,506.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
     <x:t>US5949181045</x:t>
   </x:si>
   <x:si>
-    <x:t>56,396</x:t>
-[...59 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>65,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 25,621,137.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Hitachi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6501 JP</x:t>
   </x:si>
   <x:si>
     <x:t>JP3788600009</x:t>
   </x:si>
   <x:si>
-    <x:t>745,400</x:t>
-[...23 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>867,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 25,158,635.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HON US</x:t>
   </x:si>
   <x:si>
     <x:t>US4385161066</x:t>
   </x:si>
   <x:si>
-    <x:t>95,362</x:t>
-[...23 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>110,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 24,320,129.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Telekom Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DTE GR</x:t>
   </x:si>
   <x:si>
     <x:t>DE0005557508</x:t>
   </x:si>
   <x:si>
-    <x:t>603,889</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>702,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 22,456,720.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Accenture Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ACN US</x:t>
   </x:si>
   <x:si>
     <x:t>IE00B4BNMY34</x:t>
   </x:si>
   <x:si>
-    <x:t>113,329</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>131,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 22,096,056.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
   </x:si>
   <x:si>
     <x:t>ERIC US</x:t>
   </x:si>
   <x:si>
     <x:t>US2948216088</x:t>
   </x:si>
   <x:si>
-    <x:t>1,543,804</x:t>
-[...23 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>1,796,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 21,813,067.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Fujitsu Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6702 JP</x:t>
   </x:si>
   <x:si>
     <x:t>JP3818000006</x:t>
   </x:si>
   <x:si>
-    <x:t>623,472</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>725,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 15,222,339.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Nec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6701 JP</x:t>
   </x:si>
   <x:si>
     <x:t>JP3733000008</x:t>
   </x:si>
   <x:si>
-    <x:t>425,142</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>494,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,329,251.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Quantum Computing Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QUBT US</x:t>
   </x:si>
   <x:si>
     <x:t>US74766W1080</x:t>
   </x:si>
   <x:si>
-    <x:t>1,065,777</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>1,240,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,292,661.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9432 JP</x:t>
   </x:si>
   <x:si>
     <x:t>JP3735400008</x:t>
   </x:si>
   <x:si>
-    <x:t>10,695,703</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>12,448,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 11,687,585.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Electronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>066570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7066570003</x:t>
   </x:si>
   <x:si>
-    <x:t>55,919</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>65,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,615,934.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Quantum Emotion Corp</x:t>
   </x:si>
   <x:si>
     <x:t>QNC CN</x:t>
   </x:si>
   <x:si>
     <x:t>CA74767K1030</x:t>
   </x:si>
   <x:si>
-    <x:t>1,114,486</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>1,297,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 3,766,208.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Btq Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BTQ US</x:t>
   </x:si>
   <x:si>
     <x:t>CA0558691014</x:t>
   </x:si>
   <x:si>
-    <x:t>492,613</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>573,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,522,692.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Arqit Quantum Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARQQ US</x:t>
   </x:si>
   <x:si>
     <x:t>KYG0567U1278</x:t>
   </x:si>
   <x:si>
-    <x:t>21,850</x:t>
-[...2 lines deleted...]
-    <x:t>$ 278,369.00</x:t>
+    <x:t>25,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 348,150.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 953,993.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$ 668,018.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -646,51 +643,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd414b984f6bf49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R764908ce8a074593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ef7c8c600fa4e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra977556b676f4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R29fc2d08359a4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c07f0c16a5e4511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -958,534 +955,534 @@
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
+      <x:c r="G19" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7" ht="15" customHeight="1">
       <x:c r="A35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>