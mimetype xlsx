--- v2 (2026-06-12)
+++ v3 (2026-10-23)
@@ -1,624 +1,624 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89750b9347d40c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34444c5d1129481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QNTM_asof_20260611" sheetId="1" r:id="R4c07f0c16a5e4511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QNTM_asof_20261022" sheetId="1" r:id="Red8cc9ed06bf4408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="192">
   <x:si>
-    <x:t>All Holdings  06/11/2026</x:t>
+    <x:t>All Holdings  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ionq Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IONQ US</x:t>
   </x:si>
   <x:si>
     <x:t>US46222L1089</x:t>
   </x:si>
   <x:si>
-    <x:t>1,550,941</x:t>
-[...5 lines deleted...]
-    <x:t>10.69%</x:t>
+    <x:t>1,841,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 57,389,584.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US26740W1099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,069,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 47,331,053.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6701 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JP3733000008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,195,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 42,217,211.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JP3818000006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,437,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 41,800,911.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rigetti Computing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGTI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US76655K1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,360,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 38,580,147.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JP3788600009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,040,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 38,488,480.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8716071076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 37,735,914.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4385162056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 37,415,714.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5949181045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 37,224,913.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4592001014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 36,904,114.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JP3735400008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,254,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 35,406,349.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0231351067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 34,841,379.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US02079K3059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 34,439,621.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wells Fargo &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US9497461015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 32,513,938.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infineon Technologies Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE0006231004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 29,578,051.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0605051046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>560,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 28,627,122.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>553,885</x:t>
-[...23 lines deleted...]
-    <x:t>5.83%</x:t>
+    <x:t>330,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 28,262,652.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005930 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR7005930003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 28,221,893.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>066570 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR7066570003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 27,742,359.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOK US</x:t>
   </x:si>
   <x:si>
     <x:t>US6549022043</x:t>
   </x:si>
   <x:si>
-    <x:t>3,317,992</x:t>
-[...362 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>3,264,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 25,721,731.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infleqtion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US45676K1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,729,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 24,015,323.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Quantum Computing Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QUBT US</x:t>
   </x:si>
   <x:si>
     <x:t>US74766W1080</x:t>
   </x:si>
   <x:si>
-    <x:t>1,240,430</x:t>
-[...41 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>2,340,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 15,424,752.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantinuum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US74768A1043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,371,228.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqm Quantum Computers Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQMX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4629211073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 4,462,594.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Quantum Emotion Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>QNC CN</x:t>
+    <x:t>QNC US</x:t>
   </x:si>
   <x:si>
     <x:t>CA74767K1030</x:t>
   </x:si>
   <x:si>
-    <x:t>1,297,121</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>2,328,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,701,301.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Btq Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BTQ US</x:t>
   </x:si>
   <x:si>
     <x:t>CA0558691014</x:t>
   </x:si>
   <x:si>
-    <x:t>573,339</x:t>
-[...2 lines deleted...]
-    <x:t>$ 2,522,692.00</x:t>
+    <x:t>1,160,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 2,367,873.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
+    <x:t>Horizon Quantum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGXZ31642911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,795,610.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arqit Quantum Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARQQ US</x:t>
   </x:si>
   <x:si>
     <x:t>KYG0567U1278</x:t>
   </x:si>
   <x:si>
-    <x:t>25,431</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>89,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,422,552.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xanadu Quantum Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XNDU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA98390R1029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,262,340.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creotech Quantum Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRQ PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLCTHQM00018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 944,151.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 668,018.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$ 793,082.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -643,51 +643,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra977556b676f4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R29fc2d08359a4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c07f0c16a5e4511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628657c06af04c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd58938268df843ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red8cc9ed06bf4408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -955,235 +955,235 @@
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>