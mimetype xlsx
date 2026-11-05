--- v0 (2026-04-06)
+++ v1 (2026-11-05)
@@ -1,546 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29adfd51ff164f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd2666c931e4990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260401" sheetId="1" r:id="Rab14ba00e4e54102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20261103" sheetId="1" r:id="R266c617de5c74711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>AMGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBS2Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,788,375.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>390,092</x:t>
-[...29 lines deleted...]
-    <x:t>14.51%</x:t>
+    <x:t>444,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,427,184.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C734W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,932,348.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>67,053</x:t>
-[...23 lines deleted...]
-    <x:t>7.51%</x:t>
+    <x:t>78,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,927,386.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,144,919.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BQ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,289,818.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,925,739.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>26,852</x:t>
-[...5 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>24,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,671,936.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RVMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Revolution Medicines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00829F4P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,067,455.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,690,189.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,135,441.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guardant Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006D97VY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,841,050.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,446,690.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,495,429.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,847,442.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>104,290</x:t>
-[...23 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>92,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,710,413.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,001,186.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>46,120</x:t>
-[...149 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>55,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,804,182.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GJS7C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,118,367.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTSZQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,509,535.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>90,077</x:t>
-[...23 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>81,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,059,555.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,854,942.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QGEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qiagen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GTYWL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,359,071.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,314,362.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>91,597</x:t>
-[...95 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>93,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,225,416.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>332,465</x:t>
+    <x:t>605,723</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$332,464.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$605,723.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-67,041.33</x:t>
+    <x:t>$-82,226.89</x:t>
   </x:si>
   <x:si>
     <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -571,56 +589,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d2b3c723af4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R527f8dbea3074164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab14ba00e4e54102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc88b9be70f14cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc70656828edb4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R266c617de5c74711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I30"/>
+  <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1383,109 +1401,138 @@
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A30" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I30" s="2" t="s">
+      <x:c r="A30" s="1">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A31" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A30:I30"/>
+    <x:mergeCell ref="A31:I31"/>
   </x:mergeCells>
 </x:worksheet>
 </file>