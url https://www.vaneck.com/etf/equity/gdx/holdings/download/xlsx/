--- v1 (2026-04-29)
+++ v2 (2026-10-25)
@@ -1,1071 +1,1194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537ded25374a446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73458d055f7d4223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260428" sheetId="1" r:id="Rd8c5ee46bb1b486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20261022" sheetId="1" r:id="Rb8e85eed5fe845be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="342">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="383">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,945,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,960,691,669.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.72%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,764,735</x:t>
-[...29 lines deleted...]
-    <x:t>11.26%</x:t>
+    <x:t>16,210,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,855,443,111.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.30%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,694,961</x:t>
-[...5 lines deleted...]
-    <x:t>7.55%</x:t>
+    <x:t>52,633,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,034,296,563.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVRDL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,183,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,451,060.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RD3CL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,771,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,590,915.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>14,721,972</x:t>
-[...41 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>14,114,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202,450,801.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,383,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,412,635.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>43,244,853</x:t>
-[...23 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>43,149,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,630,161.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C82NF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,795,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,538,849.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,475,771</x:t>
-[...23 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>16,014,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,701,427.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,287,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,940,308.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,204,373</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>15,606,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,891,191.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,528,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,314,866.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,593,980</x:t>
-[...26 lines deleted...]
-    <x:t>PE&amp;OLES* MF</x:t>
+    <x:t>32,598,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,473,301.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,438,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,616,343.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MM</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,583,073</x:t>
-[...41 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>8,005,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,248,361.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,428,096</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>6,110,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,041,834.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,609,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,571,865.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,611,026</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>19,434,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,842,533.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,728,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,472,108.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5DL8L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,205,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,094,214.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,352,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,440,248.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,464,090</x:t>
-[...62 lines deleted...]
-    <x:t>OGC CN</x:t>
+    <x:t>7,895,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,509,285.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,389,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,088,445.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,252,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,502,428.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,833,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,687,747.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000RG1PM3</x:t>
-[...8 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>BBG000TT7MW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,675,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,219,675.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,139,624</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>13,372,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,763,669.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,502,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,745,341.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,271,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,395,196.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,903,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,581,032.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,462,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,327,045.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808,033,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,347,410.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,087,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,065,965.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,031,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,699,428.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,001,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,671,110.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,896,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,795,670.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,304,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,993,600.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>75,454,500</x:t>
-[...113 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>70,401,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,782,105.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,156,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,618,768.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,902,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,370,800.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,533,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,927,074.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,497,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,635,154.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,186,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,491,704.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,695,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,059,534.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,652,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,826,026.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,138,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,365,819.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q62W77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,119,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,160,312.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,684,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,940,101.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,924,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,797,343.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>20,713,951</x:t>
-[...149 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>17,637,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,590,305.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,400,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,011,674.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,703,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,292,762.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,809,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,733,230.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>3,257,105,200</x:t>
-[...95 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>3,645,731,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,016,702.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,420,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,906,291.24</x:t>
   </x:si>
   <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>12,770,862</x:t>
-[...74 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>10,914,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,497,217.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,669,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,509,268.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,721,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,179,373.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,948.26</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...50 lines deleted...]
-    <x:t>$105.38</x:t>
+    <x:t>-6,373,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-6,373,881.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,060,581.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$36,956,532.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1093,60 +1216,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f50e387246c41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4d322fa3de224d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8c5ee46bb1b486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1a86c696ee420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R748ddf4e3b4946de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8e85eed5fe845be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I62"/>
+  <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
-    <x:col min="3" max="3" width="40" customWidth="1"/>
+    <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1775,1167 +1898,1399 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A62" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B62" s="2" t="s">
+      <x:c r="A62" s="1">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="1">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C62" s="2" t="s">
+      <x:c r="D63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A64" s="1">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="2" t="s">
+      <x:c r="D64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A65" s="1">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E62" s="2" t="s">
+      <x:c r="D65" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A66" s="1">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F62" s="2" t="s">
+      <x:c r="D66" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G62" s="2" t="s">
+      <x:c r="D67" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H62" s="2" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A70" s="2" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I62" s="2" t="s">
+      <x:c r="C70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A62:I62"/>
+    <x:mergeCell ref="A70:I70"/>
   </x:mergeCells>
 </x:worksheet>
 </file>