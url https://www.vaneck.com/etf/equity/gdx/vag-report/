--- v3 (2026-08-15)
+++ v4 (2026-10-28)
@@ -8,60 +8,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dseibel\Desktop\Regulatory\Reporting_Outputs\2026_07_10_13_09_VanEck Associates Corporation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dseibel\Desktop\Regulatory\Reporting_Outputs\2026_10_13_15_28_VanEck Associates Corporation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{636682E8-CF7D-4724-98B2-08BDF20B00B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1337A51-BAAD-4605-94D6-25399FDC1D6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="6705" windowWidth="21600" windowHeight="5535" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BVI data sheet " sheetId="11" r:id="rId1"/>
     <sheet name="List of debtors" sheetId="14" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D20" i="14" l="1"/>
@@ -1056,138 +1056,138 @@
   </si>
   <si>
     <t>09_public issuers (debtors) (max. 30 per cent of the guarantee Assets (Sicherungsvermögen)) according to § 2 para 1 No. 3  lit a, b, and d AnIV 
 a: to the Federal Republic of Germany, its Länder, municipalities and associations of municiplaties
 b: to another member state of the EEAor a full member state of the OECD
 d: to an international organisation of which the Federal Republic of Germany is a full member  
 (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
     <t>10a_other issuers (debtors) (max. 1 per cent of the guarantee Assets) according to § 4 para 4 AnIV: 
 Investments according to § 2 para 1 Nos. 9, 12 and 13 AnIV (Receivables due to subordinated liabilities, listed shares, participation interests); Investments in units and shares in closed-ended alternative investment funds (§ 2 para 1 Nn. 13 (b) and No. 17 AnIV)  
 (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
     <t>10b_other issuers (debtors) (max 5 per cent of the guarantee Assets) according to § 4 para 1 AnlV: 
 all others investments by this debtor (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
     <t>10c_other issuers (debtors) (max. 15 per cent of the guarantee Assets) according to § 4 para  2 sentence 2 AnlV:
 a: investments in debt securities by one and the same credit institution domiciled in a member state of the EEA/OECD, if these debt securities are secured through a special cover pool 
 b:investments with one and the same eligible credit institution as referred to § 2 para 1 No. 18 lit. b AnlV if the investments are secured by a comprehsensive bank guarantee of the credit institution or a deposit guarantee system                                                                                c: investments with one and the same public law credit institution as referred to § 2 para 1 No 18 lit. c AnlV
 d: investments with one and the same multilateral development banks referred to § 2 para. 1 No. 18 lit. d AnlV 
 (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
-    <t>30.06.2026</t>
+    <t>30.09.2026</t>
   </si>
   <si>
     <t>VanEck Gold Miners ETF</t>
   </si>
   <si>
     <t>US92189F1066</t>
   </si>
   <si>
     <t>VanEck Vectors ETF Trust</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>each banking day</t>
   </si>
   <si>
     <t>NYSE® Arca Gold Miners Index®</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>Newmont Corp.</t>
+  </si>
+  <si>
+    <t>549300VSP3RIX7FGDZ51</t>
+  </si>
+  <si>
     <t>Agnico Eagle Mines Ltd.</t>
   </si>
   <si>
-    <t>YGE0EUBRF7IJOB3QRX76</t>
-[...5 lines deleted...]
-    <t>549300VSP3RIX7FGDZ51</t>
+    <t>254900BFJ2DOHPMEXN45</t>
   </si>
   <si>
     <t>Barrick Mining Corp.</t>
   </si>
   <si>
     <t>0O4KBQCJZX82UKGCBV73</t>
   </si>
   <si>
     <t>Wheaton Precious Metals Corp.</t>
   </si>
   <si>
     <t>549300XSFG5ZCGVYD886</t>
   </si>
   <si>
+    <t>Franco-Nevada Corp.</t>
+  </si>
+  <si>
+    <t>98450064C1B5D3E94864</t>
+  </si>
+  <si>
     <t>AngloGold Ashanti Plc.</t>
   </si>
   <si>
     <t>2138005YDSA7A82RNU96</t>
   </si>
   <si>
-    <t>Franco-Nevada Corp.</t>
-[...4 lines deleted...]
-  <si>
     <t>Kinross Gold Corp.</t>
   </si>
   <si>
     <t>549300UEBMAQDN0K0R06</t>
   </si>
   <si>
     <t>Gold Fields Ltd.</t>
   </si>
   <si>
     <t>5299003KXIBJQYCBBD72</t>
   </si>
   <si>
+    <t>Northern Star Resources Ltd.</t>
+  </si>
+  <si>
+    <t>254900XFXCRYYZAX6M78</t>
+  </si>
+  <si>
     <t>Pan American Silver Corp.</t>
   </si>
   <si>
     <t>549300MKTF5851TYIB83</t>
-  </si>
-[...4 lines deleted...]
-    <t>254900XFXCRYYZAX6M78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
@@ -1999,89 +1999,89 @@
       <c r="C20" s="17"/>
       <c r="D20" s="19"/>
       <c r="E20" s="13"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="24">
         <v>18</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="17"/>
       <c r="D21" s="19"/>
       <c r="E21" s="13"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="24">
         <v>19</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="12"/>
       <c r="E22" s="20">
-        <v>75.365840000000006</v>
+        <v>87.778418000000002</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>112</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="32"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="17"/>
       <c r="D24" s="33">
-        <v>0</v>
+        <v>3.8270004847173973E-4</v>
       </c>
       <c r="E24" s="32"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="24">
         <v>20</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="17"/>
       <c r="D25" s="18">
-        <v>99.94179346973614</v>
+        <v>99.875834688939662</v>
       </c>
       <c r="E25" s="13" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$E$22,D25/100),"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>21</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="17"/>
       <c r="D26" s="18">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="str">
         <f t="shared" ref="E26:E53" si="0">IF($C$4&gt;0,PRODUCT($C$4,$E$22,D26/100),"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="24">
         <v>22</v>
@@ -2422,51 +2422,51 @@
     <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="18">
         <v>0</v>
       </c>
       <c r="E49" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="50" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A50" s="16">
         <v>40</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C50" s="17"/>
       <c r="D50" s="18">
-        <v>5.8206530263854903E-2</v>
+        <v>0.12416531106032412</v>
       </c>
       <c r="E50" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C51" s="17"/>
       <c r="D51" s="18">
         <v>0</v>
       </c>
       <c r="E51" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="52" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>15</v>
@@ -2500,51 +2500,51 @@
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="16">
         <v>44</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C54" s="17"/>
       <c r="D54" s="18">
         <v>0</v>
       </c>
       <c r="E54" s="13"/>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="17"/>
       <c r="D55" s="21">
         <f>SUM(D25:D31,D34:D36,D48,D50,D54)</f>
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="E55" s="13"/>
     </row>
     <row r="56" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A56" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C56" s="17"/>
       <c r="D56" s="22">
         <f>IF(D13&gt;0,D13-100,"")</f>
         <v>0</v>
       </c>
       <c r="E56" s="13" t="str">
         <f t="shared" ref="E56" si="1">IF($C$4&gt;0,PRODUCT($C$4,$E$22,D56/100),"")</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
@@ -2736,576 +2736,520 @@
       <c r="B8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>107</v>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="17"/>
       <c r="D9" s="20">
-        <v>75.365840000000006</v>
+        <v>87.778418000000002</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>112</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="24">
         <v>1</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>113</v>
       </c>
       <c r="C11" s="17"/>
       <c r="D11" s="34" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$C$5,H11/100),"")</f>
         <v/>
       </c>
       <c r="E11" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F11" s="9">
-        <v>860325</v>
+        <v>853823</v>
       </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9">
-        <v>10.667529560805667</v>
+        <v>11.072168294939045</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
-        <v>10.667529560805667</v>
+        <v>11.072168294939045</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="24">
         <v>2</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>115</v>
       </c>
       <c r="C12" s="17"/>
       <c r="D12" s="34" t="str">
         <f t="shared" ref="D12:D20" si="0">IF($C$4&gt;0,PRODUCT($C$4,$C$5,H12/100),"")</f>
         <v/>
       </c>
       <c r="E12" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F12" s="9">
-        <v>853823</v>
+        <v>860325</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9">
-        <v>10.412709100338262</v>
+        <v>10.991718052870278</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
-        <v>10.412709100338262</v>
+        <v>10.991718052870278</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="24">
         <v>3</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>117</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E13" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F13" s="9">
         <v>870450</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="9">
-        <v>7.9481452914573261</v>
+        <v>7.9199482391547855</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
-        <v>7.9481452914573261</v>
+        <v>7.9199482391547855</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="24">
         <v>4</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>119</v>
       </c>
       <c r="C14" s="17"/>
       <c r="D14" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E14" s="9" t="s">
         <v>120</v>
       </c>
       <c r="F14" s="9">
         <v>226298</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9">
-        <v>5.6041589885313154</v>
+        <v>5.5327940892121372</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
-        <v>5.6041589885313154</v>
+        <v>5.5327940892121372</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="24">
         <v>5</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>121</v>
       </c>
       <c r="C15" s="17"/>
       <c r="D15" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E15" s="9" t="s">
         <v>122</v>
       </c>
       <c r="F15" s="9">
-        <v>777597</v>
+        <v>275854</v>
       </c>
       <c r="G15" s="9"/>
       <c r="H15" s="9">
-        <v>5.0419923308338523</v>
+        <v>5.0843786130485631</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
-        <v>5.0419923308338523</v>
+        <v>5.0843786130485631</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="24">
         <v>6</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>123</v>
       </c>
       <c r="C16" s="17"/>
       <c r="D16" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E16" s="9" t="s">
         <v>124</v>
       </c>
       <c r="F16" s="9">
-        <v>275854</v>
+        <v>777597</v>
       </c>
       <c r="G16" s="9"/>
       <c r="H16" s="9">
-        <v>4.8916043025137848</v>
+        <v>4.9063486206167779</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
       <c r="J16" s="9">
-        <v>4.8916043025137848</v>
+        <v>4.9063486206167779</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17" s="24">
         <v>7</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>125</v>
       </c>
       <c r="C17" s="17"/>
       <c r="D17" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E17" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F17" s="9">
         <v>889021</v>
       </c>
       <c r="G17" s="9"/>
       <c r="H17" s="9">
-        <v>4.3943820203921682</v>
+        <v>3.8442831609084829</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>4.3943820203921682</v>
+        <v>3.8442831609084829</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="L17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18" s="24">
         <v>8</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>127</v>
       </c>
       <c r="C18" s="17"/>
       <c r="D18" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E18" s="9" t="s">
         <v>128</v>
       </c>
       <c r="F18" s="9">
         <v>856777</v>
       </c>
       <c r="G18" s="9"/>
       <c r="H18" s="9">
-        <v>4.0675528642735985</v>
+        <v>3.7931841791212588</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
       <c r="J18" s="9">
-        <v>4.0675528642735985</v>
+        <v>3.7931841791212588</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="L18" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19" s="24">
         <v>9</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>129</v>
       </c>
       <c r="C19" s="17"/>
       <c r="D19" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E19" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F19" s="9">
-        <v>876617</v>
+        <v>230966</v>
       </c>
       <c r="G19" s="9"/>
       <c r="H19" s="9">
-        <v>2.9739247980828103</v>
+        <v>2.8934239808079396</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
       <c r="J19" s="9">
-        <v>2.9739247980828103</v>
+        <v>2.8934239808079396</v>
       </c>
       <c r="K19" s="9">
         <v>0</v>
       </c>
       <c r="L19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>10</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>131</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E20" s="9" t="s">
         <v>132</v>
       </c>
       <c r="F20" s="9">
-        <v>230966</v>
+        <v>876617</v>
       </c>
       <c r="G20" s="9"/>
       <c r="H20" s="9">
-        <v>2.6344214150001219</v>
+        <v>2.6964530906789084</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
       <c r="J20" s="9">
-        <v>2.6344214150001219</v>
+        <v>2.6964530906789084</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21" s="29"/>
       <c r="B21" s="28"/>
       <c r="C21" s="30"/>
       <c r="D21" s="31"/>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A23" r:id="rId1" xr:uid="{9522164F-CA78-43F4-992F-9B8059626B46}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="210cbca7-3b0b-49be-86f5-aa8ee3f0ebe0">
-[...2 lines deleted...]
-    <TaxCatchAll xmlns="0c9e2225-e8a6-424b-944a-a495904d01bf" xsi:nil="true"/>
+    <IsSystemFolder xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Review xmlns="f3556dc4-0724-449b-9ea1-c9b5d23dedb6">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Review>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005BDB83164634194EA423BB4F548D8E61" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="57b39c2d383f8b52044683f10ffe1193">
-[...2 lines deleted...]
-    <xsd:import namespace="0c9e2225-e8a6-424b-944a-a495904d01bf"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8196F3535733C4DB65682ED9D75A378" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="58466c23c8c76830615deb9871786db3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f3556dc4-0724-449b-9ea1-c9b5d23dedb6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c3d8cfc46d60429d9d6c3119a2eacdd2" ns1:_="" ns2:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="f3556dc4-0724-449b-9ea1-c9b5d23dedb6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:IsSystemFolder" minOccurs="0"/>
+                <xsd:element ref="ns2:Review" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="210cbca7-3b0b-49be-86f5-aa8ee3f0ebe0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="IsSystemFolder" ma:index="8" nillable="true" ma:displayName="Is system folder field" ma:description="Is system folder field description" ma:internalName="IsSystemFolder">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...48 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c9e2225-e8a6-424b-944a-a495904d01bf" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3556dc4-0724-449b-9ea1-c9b5d23dedb6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1964721c-49a0-480d-a406-06c3bb66c45b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0c9e2225-e8a6-424b-944a-a495904d01bf">
+    <xsd:element name="Review" ma:index="9" nillable="true" ma:displayName="Review" ma:internalName="Review">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
+          <xsd:extension base="dms:URL">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
@@ -3393,51 +3337,51 @@
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A588C93-2405-403D-AF3E-AEB7F3D8A8AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fa35347a-61f6-4506-a3e0-a88f8b2291cb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0230A66-1C71-48EE-A9AF-A7DD91D2EC62}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F5F4CC5-E15F-49E6-806B-B783C1F59DA4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C5405B9-1E28-4978-B743-F28B364B8C6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3129b2cc-4393-4691-814d-95eb8359c06c}" enabled="1" method="Standard" siteId="{deff24bb-2089-4400-8c8e-f71e680378b2}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
@@ -3453,29 +3397,29 @@
       <vt:lpstr>BVI data sheet </vt:lpstr>
       <vt:lpstr>List of debtors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BVI</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vorschlag</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101005BDB83164634194EA423BB4F548D8E61</vt:lpwstr>
+    <vt:lpwstr>0x010100C8196F3535733C4DB65682ED9D75A378</vt:lpwstr>
   </property>
 </Properties>
 </file>