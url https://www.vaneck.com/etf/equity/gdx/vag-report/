--- v0 (2026-04-03)
+++ v1 (2026-04-29)
@@ -7,60 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\franziskamartin\Desktop\Regulatory\Reporting_Outputs\2026_01_09_16_34_VanEck Associates Corporation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dseibel\Desktop\Regulatory\Reporting_Outputs\2026_04_10_15_24_VanEck Associates Corporation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D35F75AC-D703-4EC1-A4E0-D4EEA75769AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A763EC1-4B03-49AA-8932-692D801FF579}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3765" yWindow="3885" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BVI data sheet " sheetId="11" r:id="rId1"/>
     <sheet name="List of debtors" sheetId="14" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D20" i="14" l="1"/>
@@ -1055,145 +1055,145 @@
   </si>
   <si>
     <t>09_public issuers (debtors) (max. 30 per cent of the guarantee Assets (Sicherungsvermögen)) according to § 2 para 1 No. 3  lit a, b, and d AnIV 
 a: to the Federal Republic of Germany, its Länder, municipalities and associations of municiplaties
 b: to another member state of the EEAor a full member state of the OECD
 d: to an international organisation of which the Federal Republic of Germany is a full member  
 (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
     <t>10a_other issuers (debtors) (max. 1 per cent of the guarantee Assets) according to § 4 para 4 AnIV: 
 Investments according to § 2 para 1 Nos. 9, 12 and 13 AnIV (Receivables due to subordinated liabilities, listed shares, participation interests); Investments in units and shares in closed-ended alternative investment funds (§ 2 para 1 Nn. 13 (b) and No. 17 AnIV)  
 (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
     <t>10b_other issuers (debtors) (max 5 per cent of the guarantee Assets) according to § 4 para 1 AnlV: 
 all others investments by this debtor (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
     <t>10c_other issuers (debtors) (max. 15 per cent of the guarantee Assets) according to § 4 para  2 sentence 2 AnlV:
 a: investments in debt securities by one and the same credit institution domiciled in a member state of the EEA/OECD, if these debt securities are secured through a special cover pool 
 b:investments with one and the same eligible credit institution as referred to § 2 para 1 No. 18 lit. b AnlV if the investments are secured by a comprehsensive bank guarantee of the credit institution or a deposit guarantee system                                                                                c: investments with one and the same public law credit institution as referred to § 2 para 1 No 18 lit. c AnlV
 d: investments with one and the same multilateral development banks referred to § 2 para. 1 No. 18 lit. d AnlV 
 (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
-    <t>31.12.2025</t>
+    <t>31.03.2026</t>
   </si>
   <si>
     <t>VanEck Gold Miners ETF</t>
   </si>
   <si>
     <t>US92189F1066</t>
   </si>
   <si>
     <t>VanEck Vectors ETF Trust</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>each banking day</t>
   </si>
   <si>
     <t>NYSE® Arca Gold Miners Index®</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>Agnico Eagle Mines Ltd.</t>
   </si>
   <si>
     <t>YGE0EUBRF7IJOB3QRX76</t>
   </si>
   <si>
     <t>Newmont Corp.</t>
   </si>
   <si>
     <t>549300VSP3RIX7FGDZ51</t>
   </si>
   <si>
     <t>Barrick Mining Corp.</t>
   </si>
   <si>
     <t>0O4KBQCJZX82UKGCBV73</t>
   </si>
   <si>
+    <t>Franco-Nevada Corp.</t>
+  </si>
+  <si>
+    <t>98450064C1B5D3E94864</t>
+  </si>
+  <si>
+    <t>AngloGold Ashanti Plc.</t>
+  </si>
+  <si>
+    <t>2138005YDSA7A82RNU96</t>
+  </si>
+  <si>
     <t>Wheaton Precious Metals Corp.</t>
   </si>
   <si>
     <t>549300XSFG5ZCGVYD886</t>
   </si>
   <si>
-    <t>AngloGold Ashanti Plc.</t>
-[...2 lines deleted...]
-    <t>2138005YDSA7A82RNU96</t>
+    <t>Kinross Gold Corp.</t>
+  </si>
+  <si>
+    <t>549300UEBMAQDN0K0R06</t>
   </si>
   <si>
     <t>Gold Fields Ltd.</t>
   </si>
   <si>
     <t>5299003KXIBJQYCBBD72</t>
-  </si>
-[...10 lines deleted...]
-    <t>549300UEBMAQDN0K0R06</t>
   </si>
   <si>
     <t>Pan American Silver Corp.</t>
   </si>
   <si>
     <t>549300MKTF5851TYIB83</t>
   </si>
   <si>
     <t>Northern Star Resources Ltd.</t>
   </si>
   <si>
     <t>254900XFXCRYYZAX6M78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1716,1462 +1716,1462 @@
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bafin.de/SharedDocs/Veroeffentlichungen/EN/Aufsichtsrecht/Verordnung/AnlV_2016_0418_DW_en.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E56"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="71.140625" customWidth="1"/>
     <col min="3" max="3" width="40.28515625" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="25.5">
+    <row r="1" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="23">
         <v>0</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="35" t="s">
         <v>103</v>
       </c>
       <c r="D2" s="12"/>
       <c r="E2" s="13"/>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>104</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="13"/>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="14">
         <v>1</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C4" s="19"/>
       <c r="D4" s="12"/>
       <c r="E4" s="13"/>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="24">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C5" s="19"/>
       <c r="D5" s="12"/>
       <c r="E5" s="13"/>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="24">
         <v>3</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="12"/>
       <c r="E6" s="13"/>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="24">
         <v>4</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>106</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="24">
         <v>5</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>107</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="13"/>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="24">
         <v>6</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="13"/>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>7</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="11">
         <v>2</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="13"/>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="24">
         <v>8</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="11">
         <v>1</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="13"/>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="24">
         <v>9</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>108</v>
       </c>
       <c r="D12" s="12"/>
       <c r="E12" s="13"/>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="24">
         <v>10</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="18">
         <v>100</v>
       </c>
       <c r="E13" s="13"/>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="24">
         <v>11</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>109</v>
       </c>
       <c r="D14" s="18"/>
       <c r="E14" s="13"/>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="24">
         <v>12</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>110</v>
       </c>
       <c r="D15" s="18"/>
       <c r="E15" s="13"/>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="24">
         <v>13</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>111</v>
       </c>
       <c r="D16" s="12"/>
       <c r="E16" s="13"/>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="24">
         <v>14</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="12"/>
       <c r="E17" s="13"/>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="24">
         <v>15</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="12"/>
       <c r="E18" s="13"/>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="24">
         <v>16</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="11">
         <v>1</v>
       </c>
       <c r="D19" s="12"/>
       <c r="E19" s="13"/>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>17</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="19"/>
       <c r="E20" s="13"/>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="24">
         <v>18</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="17"/>
       <c r="D21" s="19"/>
       <c r="E21" s="13"/>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="24">
         <v>19</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="12"/>
       <c r="E22" s="20">
-        <v>86.017712000000003</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>91.283094000000006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>112</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="32"/>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="17"/>
       <c r="D24" s="33">
-        <v>2.8427351847081657E-3</v>
+        <v>3.2795405608311841E-7</v>
       </c>
       <c r="E24" s="32"/>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="24">
         <v>20</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="17"/>
       <c r="D25" s="18">
-        <v>99.923700955268771</v>
+        <v>99.912319585566564</v>
       </c>
       <c r="E25" s="13" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$E$22,D25/100),"")</f>
         <v/>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="25.5">
+    <row r="26" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>21</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="17"/>
       <c r="D26" s="18">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="str">
         <f t="shared" ref="E26:E53" si="0">IF($C$4&gt;0,PRODUCT($C$4,$E$22,D26/100),"")</f>
         <v/>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="24">
         <v>22</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="17"/>
       <c r="D27" s="18">
         <v>0</v>
       </c>
       <c r="E27" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="24">
         <v>23</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="17"/>
       <c r="D28" s="18">
         <v>0</v>
       </c>
       <c r="E28" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="24">
         <v>24</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="17"/>
       <c r="D29" s="18">
         <v>0</v>
       </c>
       <c r="E29" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="24">
         <v>25</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="17"/>
       <c r="D30" s="18">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="24">
         <v>26</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="17"/>
       <c r="D31" s="18">
         <v>0</v>
       </c>
       <c r="E31" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="17"/>
       <c r="D32" s="18">
         <v>0</v>
       </c>
       <c r="E32" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="17"/>
       <c r="D33" s="18">
         <v>0</v>
       </c>
       <c r="E33" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="34" spans="1:5" ht="38.25">
+    <row r="34" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A34" s="24">
         <v>29</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="17"/>
       <c r="D34" s="18">
         <v>0</v>
       </c>
       <c r="E34" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="24">
         <v>30</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="17"/>
       <c r="D35" s="18">
         <v>0</v>
       </c>
       <c r="E35" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="24">
         <v>31</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="17"/>
       <c r="D36" s="18">
         <v>0</v>
       </c>
       <c r="E36" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="17"/>
       <c r="D37" s="18">
         <v>0</v>
       </c>
       <c r="E37" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B38" s="36" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="17"/>
       <c r="D38" s="18">
         <v>0</v>
       </c>
       <c r="E38" s="13"/>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C39" s="17"/>
       <c r="D39" s="18">
         <v>0</v>
       </c>
       <c r="E39" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B40" s="36" t="s">
         <v>97</v>
       </c>
       <c r="C40" s="17"/>
       <c r="D40" s="18">
         <v>0</v>
       </c>
       <c r="E40" s="13"/>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="17"/>
       <c r="D41" s="18">
         <v>0</v>
       </c>
       <c r="E41" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="36" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="17"/>
       <c r="D42" s="18">
         <v>0</v>
       </c>
       <c r="E42" s="13"/>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="17"/>
       <c r="D43" s="18">
         <v>0</v>
       </c>
       <c r="E43" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="24" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="36" t="s">
         <v>97</v>
       </c>
       <c r="C44" s="17"/>
       <c r="D44" s="18">
         <v>0</v>
       </c>
       <c r="E44" s="13"/>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="17"/>
       <c r="D45" s="18">
         <v>0</v>
       </c>
       <c r="E45" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B46" s="36" t="s">
         <v>97</v>
       </c>
       <c r="C46" s="17"/>
       <c r="D46" s="18">
         <v>0</v>
       </c>
       <c r="E46" s="13"/>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C47" s="17"/>
       <c r="D47" s="18">
         <v>0</v>
       </c>
       <c r="E47" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="24">
         <v>38</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="17"/>
       <c r="D48" s="18">
         <v>0</v>
       </c>
       <c r="E48" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="18">
         <v>0</v>
       </c>
       <c r="E49" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="50" spans="1:5" ht="25.5">
+    <row r="50" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A50" s="16">
         <v>40</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C50" s="17"/>
       <c r="D50" s="18">
-        <v>7.6299044731212629E-2</v>
+        <v>8.7680414433434481E-2</v>
       </c>
       <c r="E50" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C51" s="17"/>
       <c r="D51" s="18">
         <v>0</v>
       </c>
       <c r="E51" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="52" spans="1:5" ht="25.5">
+    <row r="52" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C52" s="17"/>
       <c r="D52" s="18">
         <v>0</v>
       </c>
       <c r="E52" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C53" s="17"/>
       <c r="D53" s="18">
         <v>0</v>
       </c>
       <c r="E53" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="16">
         <v>44</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C54" s="17"/>
       <c r="D54" s="18">
         <v>0</v>
       </c>
       <c r="E54" s="13"/>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="17"/>
       <c r="D55" s="21">
         <f>SUM(D25:D31,D34:D36,D48,D50,D54)</f>
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="E55" s="13"/>
     </row>
-    <row r="56" spans="1:5" ht="25.5">
+    <row r="56" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A56" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C56" s="17"/>
       <c r="D56" s="22">
         <f>IF(D13&gt;0,D13-100,"")</f>
         <v>0</v>
       </c>
       <c r="E56" s="13" t="str">
         <f t="shared" ref="E56" si="1">IF($C$4&gt;0,PRODUCT($C$4,$E$22,D56/100),"")</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20246482-765D-4455-8789-8C055DECB832}">
   <dimension ref="A1:L23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I1" sqref="I1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="91.5703125" customWidth="1"/>
     <col min="2" max="2" width="69.42578125" customWidth="1"/>
     <col min="3" max="3" width="30.28515625" customWidth="1"/>
     <col min="4" max="4" width="37" customWidth="1"/>
     <col min="5" max="5" width="29.5703125" customWidth="1"/>
     <col min="6" max="6" width="32.5703125" customWidth="1"/>
     <col min="7" max="7" width="38.140625" customWidth="1"/>
     <col min="8" max="8" width="47.28515625" customWidth="1"/>
     <col min="9" max="9" width="77.7109375" customWidth="1"/>
     <col min="10" max="10" width="45.42578125" customWidth="1"/>
     <col min="11" max="11" width="35.140625" customWidth="1"/>
     <col min="12" max="12" width="61.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="190.15" customHeight="1">
+    <row r="1" spans="1:12" ht="190.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>52</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>99</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>100</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>101</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>103</v>
       </c>
       <c r="D2" s="13"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>104</v>
       </c>
       <c r="D3" s="13"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C4" s="19"/>
       <c r="D4" s="13"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
     </row>
-    <row r="5" spans="1:12">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C5" s="19"/>
       <c r="D5" s="13"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="13"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>106</v>
       </c>
       <c r="D7" s="13"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>107</v>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
     </row>
-    <row r="9" spans="1:12">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="17"/>
       <c r="D9" s="20">
-        <v>86.017712000000003</v>
+        <v>91.283094000000006</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>112</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="24">
         <v>1</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>113</v>
       </c>
       <c r="C11" s="17"/>
       <c r="D11" s="34" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$C$5,H11/100),"")</f>
         <v/>
       </c>
       <c r="E11" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F11" s="9">
         <v>860325</v>
       </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9">
-        <v>8.9050390363295122</v>
+        <v>12.09948578642463</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
-        <v>8.9050390363295122</v>
+        <v>12.09948578642463</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="24">
         <v>2</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>115</v>
       </c>
       <c r="C12" s="17"/>
       <c r="D12" s="34" t="str">
         <f t="shared" ref="D12:D20" si="0">IF($C$4&gt;0,PRODUCT($C$4,$C$5,H12/100),"")</f>
         <v/>
       </c>
       <c r="E12" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F12" s="9">
         <v>853823</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9">
-        <v>8.7856372902552096</v>
+        <v>10.7881618494878</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
-        <v>8.7856372902552096</v>
+        <v>10.7881618494878</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="24">
         <v>3</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>117</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E13" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F13" s="9">
         <v>870450</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="9">
-        <v>7.2335197429132023</v>
+        <v>7.6425782103793329</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
-        <v>7.2335197429132023</v>
+        <v>7.6425782103793329</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="24">
         <v>4</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>119</v>
       </c>
       <c r="C14" s="17"/>
       <c r="D14" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E14" s="9" t="s">
         <v>120</v>
       </c>
       <c r="F14" s="9">
-        <v>226298</v>
+        <v>275854</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9">
-        <v>4.9711992358918957</v>
+        <v>5.1719443703800909</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
-        <v>4.9711992358918957</v>
+        <v>5.1719443703800909</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="24">
         <v>5</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>121</v>
       </c>
       <c r="C15" s="17"/>
       <c r="D15" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E15" s="9" t="s">
         <v>122</v>
       </c>
       <c r="F15" s="9">
         <v>777597</v>
       </c>
       <c r="G15" s="9"/>
       <c r="H15" s="9">
-        <v>4.9274693411011929</v>
+        <v>5.0964011356157251</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
-        <v>4.9274693411011929</v>
+        <v>5.0964011356157251</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="24">
         <v>6</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>123</v>
       </c>
       <c r="C16" s="17"/>
       <c r="D16" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E16" s="9" t="s">
         <v>124</v>
       </c>
       <c r="F16" s="9">
-        <v>856777</v>
+        <v>226298</v>
       </c>
       <c r="G16" s="9"/>
       <c r="H16" s="9">
-        <v>4.8418160586522934</v>
+        <v>4.9020153745291193</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
       <c r="J16" s="9">
-        <v>4.8418160586522934</v>
+        <v>4.9020153745291193</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17" s="24">
         <v>7</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>125</v>
       </c>
       <c r="C17" s="17"/>
       <c r="D17" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E17" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F17" s="9">
-        <v>275854</v>
+        <v>889021</v>
       </c>
       <c r="G17" s="9"/>
       <c r="H17" s="9">
-        <v>4.7580530826813803</v>
+        <v>4.6928460997225683</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>4.7580530826813803</v>
+        <v>4.6928460997225683</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="L17" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:12">
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18" s="24">
         <v>8</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>127</v>
       </c>
       <c r="C18" s="17"/>
       <c r="D18" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E18" s="9" t="s">
         <v>128</v>
       </c>
       <c r="F18" s="9">
-        <v>889021</v>
+        <v>856777</v>
       </c>
       <c r="G18" s="9"/>
       <c r="H18" s="9">
-        <v>4.4227823864189491</v>
+        <v>4.4929073496292595</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
       <c r="J18" s="9">
-        <v>4.4227823864189491</v>
+        <v>4.4929073496292595</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="L18" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19" s="24">
         <v>9</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>129</v>
       </c>
       <c r="C19" s="17"/>
       <c r="D19" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E19" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F19" s="9">
         <v>876617</v>
       </c>
       <c r="G19" s="9"/>
       <c r="H19" s="9">
-        <v>3.9874273408502314</v>
+        <v>3.2003237316931248</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
       <c r="J19" s="9">
-        <v>3.9874273408502314</v>
+        <v>3.2003237316931248</v>
       </c>
       <c r="K19" s="9">
         <v>0</v>
       </c>
       <c r="L19" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:12">
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>10</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>131</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E20" s="9" t="s">
         <v>132</v>
       </c>
       <c r="F20" s="9">
         <v>230966</v>
       </c>
       <c r="G20" s="9"/>
       <c r="H20" s="9">
-        <v>3.5521017193463944</v>
+        <v>2.5970425873309027</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
       <c r="J20" s="9">
-        <v>3.5521017193463944</v>
+        <v>2.5970425873309027</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:12">
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21" s="29"/>
       <c r="B21" s="28"/>
       <c r="C21" s="30"/>
       <c r="D21" s="31"/>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A23" r:id="rId1" xr:uid="{9522164F-CA78-43F4-992F-9B8059626B46}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
@@ -3377,51 +3377,51 @@
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ff3c0703-244d-4c19-ad19-18670c6c06c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1726916f-74c7-43ee-8b9f-fa80b70ccb9e" xsi:nil="true"/>
     <SortOrder xmlns="ff3c0703-244d-4c19-ad19-18670c6c06c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23884B4B-C735-4BF1-887A-6CC4B5CF1C30}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FB8F7C5-F227-445D-9EFA-A2E5B1AF9403}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C5405B9-1E28-4978-B743-F28B364B8C6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A588C93-2405-403D-AF3E-AEB7F3D8A8AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fa35347a-61f6-4506-a3e0-a88f8b2291cb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>