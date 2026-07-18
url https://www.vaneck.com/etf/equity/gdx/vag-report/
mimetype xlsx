--- v1 (2026-04-29)
+++ v2 (2026-07-18)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dseibel\Desktop\Regulatory\Reporting_Outputs\2026_04_10_15_24_VanEck Associates Corporation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dseibel\Desktop\Regulatory\Reporting_Outputs\2026_07_10_13_09_VanEck Associates Corporation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A763EC1-4B03-49AA-8932-692D801FF579}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{636682E8-CF7D-4724-98B2-08BDF20B00B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="2730" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="6705" windowWidth="21600" windowHeight="5535" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BVI data sheet " sheetId="11" r:id="rId1"/>
     <sheet name="List of debtors" sheetId="14" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D20" i="14" l="1"/>
@@ -1055,114 +1056,114 @@
   </si>
   <si>
     <t>09_public issuers (debtors) (max. 30 per cent of the guarantee Assets (Sicherungsvermögen)) according to § 2 para 1 No. 3  lit a, b, and d AnIV 
 a: to the Federal Republic of Germany, its Länder, municipalities and associations of municiplaties
 b: to another member state of the EEAor a full member state of the OECD
 d: to an international organisation of which the Federal Republic of Germany is a full member  
 (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
     <t>10a_other issuers (debtors) (max. 1 per cent of the guarantee Assets) according to § 4 para 4 AnIV: 
 Investments according to § 2 para 1 Nos. 9, 12 and 13 AnIV (Receivables due to subordinated liabilities, listed shares, participation interests); Investments in units and shares in closed-ended alternative investment funds (§ 2 para 1 Nn. 13 (b) and No. 17 AnIV)  
 (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
     <t>10b_other issuers (debtors) (max 5 per cent of the guarantee Assets) according to § 4 para 1 AnlV: 
 all others investments by this debtor (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
     <t>10c_other issuers (debtors) (max. 15 per cent of the guarantee Assets) according to § 4 para  2 sentence 2 AnlV:
 a: investments in debt securities by one and the same credit institution domiciled in a member state of the EEA/OECD, if these debt securities are secured through a special cover pool 
 b:investments with one and the same eligible credit institution as referred to § 2 para 1 No. 18 lit. b AnlV if the investments are secured by a comprehsensive bank guarantee of the credit institution or a deposit guarantee system                                                                                c: investments with one and the same public law credit institution as referred to § 2 para 1 No 18 lit. c AnlV
 d: investments with one and the same multilateral development banks referred to § 2 para. 1 No. 18 lit. d AnlV 
 (percentage portion of the fund`s net asset value/share class)</t>
   </si>
   <si>
-    <t>31.03.2026</t>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>VanEck Gold Miners ETF</t>
   </si>
   <si>
     <t>US92189F1066</t>
   </si>
   <si>
     <t>VanEck Vectors ETF Trust</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>each banking day</t>
   </si>
   <si>
     <t>NYSE® Arca Gold Miners Index®</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>Agnico Eagle Mines Ltd.</t>
   </si>
   <si>
     <t>YGE0EUBRF7IJOB3QRX76</t>
   </si>
   <si>
     <t>Newmont Corp.</t>
   </si>
   <si>
     <t>549300VSP3RIX7FGDZ51</t>
   </si>
   <si>
     <t>Barrick Mining Corp.</t>
   </si>
   <si>
     <t>0O4KBQCJZX82UKGCBV73</t>
   </si>
   <si>
+    <t>Wheaton Precious Metals Corp.</t>
+  </si>
+  <si>
+    <t>549300XSFG5ZCGVYD886</t>
+  </si>
+  <si>
+    <t>AngloGold Ashanti Plc.</t>
+  </si>
+  <si>
+    <t>2138005YDSA7A82RNU96</t>
+  </si>
+  <si>
     <t>Franco-Nevada Corp.</t>
   </si>
   <si>
     <t>98450064C1B5D3E94864</t>
-  </si>
-[...10 lines deleted...]
-    <t>549300XSFG5ZCGVYD886</t>
   </si>
   <si>
     <t>Kinross Gold Corp.</t>
   </si>
   <si>
     <t>549300UEBMAQDN0K0R06</t>
   </si>
   <si>
     <t>Gold Fields Ltd.</t>
   </si>
   <si>
     <t>5299003KXIBJQYCBBD72</t>
   </si>
   <si>
     <t>Pan American Silver Corp.</t>
   </si>
   <si>
     <t>549300MKTF5851TYIB83</t>
   </si>
   <si>
     <t>Northern Star Resources Ltd.</t>
   </si>
   <si>
     <t>254900XFXCRYYZAX6M78</t>
   </si>
@@ -1998,89 +1999,89 @@
       <c r="C20" s="17"/>
       <c r="D20" s="19"/>
       <c r="E20" s="13"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="24">
         <v>18</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="17"/>
       <c r="D21" s="19"/>
       <c r="E21" s="13"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="24">
         <v>19</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="12"/>
       <c r="E22" s="20">
-        <v>91.283094000000006</v>
+        <v>75.365840000000006</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>112</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="32"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="17"/>
       <c r="D24" s="33">
-        <v>3.2795405608311841E-7</v>
+        <v>0</v>
       </c>
       <c r="E24" s="32"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="24">
         <v>20</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="17"/>
       <c r="D25" s="18">
-        <v>99.912319585566564</v>
+        <v>99.94179346973614</v>
       </c>
       <c r="E25" s="13" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$E$22,D25/100),"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>21</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="17"/>
       <c r="D26" s="18">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="str">
         <f t="shared" ref="E26:E53" si="0">IF($C$4&gt;0,PRODUCT($C$4,$E$22,D26/100),"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="24">
         <v>22</v>
@@ -2421,51 +2422,51 @@
     <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="18">
         <v>0</v>
       </c>
       <c r="E49" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="50" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A50" s="16">
         <v>40</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C50" s="17"/>
       <c r="D50" s="18">
-        <v>8.7680414433434481E-2</v>
+        <v>5.8206530263854903E-2</v>
       </c>
       <c r="E50" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C51" s="17"/>
       <c r="D51" s="18">
         <v>0</v>
       </c>
       <c r="E51" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="52" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>15</v>
@@ -2735,552 +2736,575 @@
       <c r="B8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>107</v>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="17"/>
       <c r="D9" s="20">
-        <v>91.283094000000006</v>
+        <v>75.365840000000006</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>112</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="24">
         <v>1</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>113</v>
       </c>
       <c r="C11" s="17"/>
       <c r="D11" s="34" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$C$5,H11/100),"")</f>
         <v/>
       </c>
       <c r="E11" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F11" s="9">
         <v>860325</v>
       </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9">
-        <v>12.09948578642463</v>
+        <v>10.667529560805667</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
-        <v>12.09948578642463</v>
+        <v>10.667529560805667</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="24">
         <v>2</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>115</v>
       </c>
       <c r="C12" s="17"/>
       <c r="D12" s="34" t="str">
         <f t="shared" ref="D12:D20" si="0">IF($C$4&gt;0,PRODUCT($C$4,$C$5,H12/100),"")</f>
         <v/>
       </c>
       <c r="E12" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F12" s="9">
         <v>853823</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9">
-        <v>10.7881618494878</v>
+        <v>10.412709100338262</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
-        <v>10.7881618494878</v>
+        <v>10.412709100338262</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="24">
         <v>3</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>117</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E13" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F13" s="9">
         <v>870450</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="9">
-        <v>7.6425782103793329</v>
+        <v>7.9481452914573261</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
-        <v>7.6425782103793329</v>
+        <v>7.9481452914573261</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="24">
         <v>4</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>119</v>
       </c>
       <c r="C14" s="17"/>
       <c r="D14" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E14" s="9" t="s">
         <v>120</v>
       </c>
       <c r="F14" s="9">
-        <v>275854</v>
+        <v>226298</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9">
-        <v>5.1719443703800909</v>
+        <v>5.6041589885313154</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
-        <v>5.1719443703800909</v>
+        <v>5.6041589885313154</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="24">
         <v>5</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>121</v>
       </c>
       <c r="C15" s="17"/>
       <c r="D15" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E15" s="9" t="s">
         <v>122</v>
       </c>
       <c r="F15" s="9">
         <v>777597</v>
       </c>
       <c r="G15" s="9"/>
       <c r="H15" s="9">
-        <v>5.0964011356157251</v>
+        <v>5.0419923308338523</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
-        <v>5.0964011356157251</v>
+        <v>5.0419923308338523</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="24">
         <v>6</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>123</v>
       </c>
       <c r="C16" s="17"/>
       <c r="D16" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E16" s="9" t="s">
         <v>124</v>
       </c>
       <c r="F16" s="9">
-        <v>226298</v>
+        <v>275854</v>
       </c>
       <c r="G16" s="9"/>
       <c r="H16" s="9">
-        <v>4.9020153745291193</v>
+        <v>4.8916043025137848</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
       <c r="J16" s="9">
-        <v>4.9020153745291193</v>
+        <v>4.8916043025137848</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17" s="24">
         <v>7</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>125</v>
       </c>
       <c r="C17" s="17"/>
       <c r="D17" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E17" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F17" s="9">
         <v>889021</v>
       </c>
       <c r="G17" s="9"/>
       <c r="H17" s="9">
-        <v>4.6928460997225683</v>
+        <v>4.3943820203921682</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>4.6928460997225683</v>
+        <v>4.3943820203921682</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="L17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18" s="24">
         <v>8</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>127</v>
       </c>
       <c r="C18" s="17"/>
       <c r="D18" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E18" s="9" t="s">
         <v>128</v>
       </c>
       <c r="F18" s="9">
         <v>856777</v>
       </c>
       <c r="G18" s="9"/>
       <c r="H18" s="9">
-        <v>4.4929073496292595</v>
+        <v>4.0675528642735985</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
       <c r="J18" s="9">
-        <v>4.4929073496292595</v>
+        <v>4.0675528642735985</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="L18" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19" s="24">
         <v>9</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>129</v>
       </c>
       <c r="C19" s="17"/>
       <c r="D19" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E19" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F19" s="9">
         <v>876617</v>
       </c>
       <c r="G19" s="9"/>
       <c r="H19" s="9">
-        <v>3.2003237316931248</v>
+        <v>2.9739247980828103</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
       <c r="J19" s="9">
-        <v>3.2003237316931248</v>
+        <v>2.9739247980828103</v>
       </c>
       <c r="K19" s="9">
         <v>0</v>
       </c>
       <c r="L19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>10</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>131</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E20" s="9" t="s">
         <v>132</v>
       </c>
       <c r="F20" s="9">
         <v>230966</v>
       </c>
       <c r="G20" s="9"/>
       <c r="H20" s="9">
-        <v>2.5970425873309027</v>
+        <v>2.6344214150001219</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
       <c r="J20" s="9">
-        <v>2.5970425873309027</v>
+        <v>2.6344214150001219</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21" s="29"/>
       <c r="B21" s="28"/>
       <c r="C21" s="30"/>
       <c r="D21" s="31"/>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A23" r:id="rId1" xr:uid="{9522164F-CA78-43F4-992F-9B8059626B46}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F176692BEBB8EE48ADCAF9856247A165" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="60ea7648e7683dd291ffbdc10c27a8fa">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ff3c0703-244d-4c19-ad19-18670c6c06c3" xmlns:ns3="1726916f-74c7-43ee-8b9f-fa80b70ccb9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fcdb31fe75c1f21e99da1f19169e3334" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ff3c0703-244d-4c19-ad19-18670c6c06c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1726916f-74c7-43ee-8b9f-fa80b70ccb9e" xsi:nil="true"/>
+    <Status xmlns="ff3c0703-244d-4c19-ad19-18670c6c06c3">Submitted</Status>
+    <SortOrder xmlns="ff3c0703-244d-4c19-ad19-18670c6c06c3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F176692BEBB8EE48ADCAF9856247A165" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4755ab530ddb53d3adc9a47cc3d7a79a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ff3c0703-244d-4c19-ad19-18670c6c06c3" xmlns:ns3="1726916f-74c7-43ee-8b9f-fa80b70ccb9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="68d56be46a565c4ec38627888229f293" ns2:_="" ns3:_="">
     <xsd:import namespace="ff3c0703-244d-4c19-ad19-18670c6c06c3"/>
     <xsd:import namespace="1726916f-74c7-43ee-8b9f-fa80b70ccb9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SortOrder" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:Status"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ff3c0703-244d-4c19-ad19-18670c6c06c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SortOrder" ma:index="8" nillable="true" ma:displayName="SortOrder" ma:decimals="0" ma:internalName="SortOrder">
+    <xsd:element name="SortOrder" ma:index="8" nillable="true" ma:displayName="SortOrder" ma:decimals="0" ma:indexed="true" ma:internalName="SortOrder">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2f1d64ae-d154-404b-92ca-f04aaae0a674" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="20" ma:displayName="Status" ma:default="Submitted" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Submitted"/>
+          <xsd:enumeration value="Approved"/>
+          <xsd:enumeration value="Request Changes"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1726916f-74c7-43ee-8b9f-fa80b70ccb9e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{feb0ae53-f812-4736-aa7a-821bd349c69a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1726916f-74c7-43ee-8b9f-fa80b70ccb9e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
@@ -3355,97 +3379,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FB8F7C5-F227-445D-9EFA-A2E5B1AF9403}"/>
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A588C93-2405-403D-AF3E-AEB7F3D8A8AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fa35347a-61f6-4506-a3e0-a88f8b2291cb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{741D614C-0210-4E7A-B56D-5BF580369F62}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C5405B9-1E28-4978-B743-F28B364B8C6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3129b2cc-4393-4691-814d-95eb8359c06c}" enabled="1" method="Standard" siteId="{deff24bb-2089-4400-8c8e-f71e680378b2}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>BVI data sheet </vt:lpstr>
       <vt:lpstr>List of debtors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BVI</Company>