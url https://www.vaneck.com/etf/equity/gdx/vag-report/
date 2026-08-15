--- v2 (2026-07-18)
+++ v3 (2026-08-15)
@@ -3158,161 +3158,149 @@
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A23" r:id="rId1" xr:uid="{9522164F-CA78-43F4-992F-9B8059626B46}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ff3c0703-244d-4c19-ad19-18670c6c06c3">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="210cbca7-3b0b-49be-86f5-aa8ee3f0ebe0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="1726916f-74c7-43ee-8b9f-fa80b70ccb9e" xsi:nil="true"/>
-[...1 lines deleted...]
-    <SortOrder xmlns="ff3c0703-244d-4c19-ad19-18670c6c06c3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="0c9e2225-e8a6-424b-944a-a495904d01bf" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F176692BEBB8EE48ADCAF9856247A165" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4755ab530ddb53d3adc9a47cc3d7a79a">
-[...2 lines deleted...]
-    <xsd:import namespace="1726916f-74c7-43ee-8b9f-fa80b70ccb9e"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005BDB83164634194EA423BB4F548D8E61" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="57b39c2d383f8b52044683f10ffe1193">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="210cbca7-3b0b-49be-86f5-aa8ee3f0ebe0" xmlns:ns3="0c9e2225-e8a6-424b-944a-a495904d01bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4ecce070f8bd5c723f5301777989cee" ns2:_="" ns3:_="">
+    <xsd:import namespace="210cbca7-3b0b-49be-86f5-aa8ee3f0ebe0"/>
+    <xsd:import namespace="0c9e2225-e8a6-424b-944a-a495904d01bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SortOrder" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:Status"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ff3c0703-244d-4c19-ad19-18670c6c06c3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="210cbca7-3b0b-49be-86f5-aa8ee3f0ebe0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SortOrder" ma:index="8" nillable="true" ma:displayName="SortOrder" ma:decimals="0" ma:indexed="true" ma:internalName="SortOrder">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2f1d64ae-d154-404b-92ca-f04aaae0a674" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2f1d64ae-d154-404b-92ca-f04aaae0a674" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Status" ma:index="20" ma:displayName="Status" ma:default="Submitted" ma:format="Dropdown" ma:internalName="Status">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1726916f-74c7-43ee-8b9f-fa80b70ccb9e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c9e2225-e8a6-424b-944a-a495904d01bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{feb0ae53-f812-4736-aa7a-821bd349c69a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1726916f-74c7-43ee-8b9f-fa80b70ccb9e">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1964721c-49a0-480d-a406-06c3bb66c45b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0c9e2225-e8a6-424b-944a-a495904d01bf">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -3405,51 +3393,51 @@
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A588C93-2405-403D-AF3E-AEB7F3D8A8AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fa35347a-61f6-4506-a3e0-a88f8b2291cb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{741D614C-0210-4E7A-B56D-5BF580369F62}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0230A66-1C71-48EE-A9AF-A7DD91D2EC62}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C5405B9-1E28-4978-B743-F28B364B8C6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3129b2cc-4393-4691-814d-95eb8359c06c}" enabled="1" method="Standard" siteId="{deff24bb-2089-4400-8c8e-f71e680378b2}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
@@ -3465,29 +3453,29 @@
       <vt:lpstr>BVI data sheet </vt:lpstr>
       <vt:lpstr>List of debtors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BVI</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vorschlag</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F176692BEBB8EE48ADCAF9856247A165</vt:lpwstr>
+    <vt:lpwstr>0x0101005BDB83164634194EA423BB4F548D8E61</vt:lpwstr>
   </property>
 </Properties>
 </file>