--- v0 (2026-06-08)
+++ v1 (2026-10-28)
@@ -1,2118 +1,2742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4976bffc250849e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45662abef4a4c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260605" sheetId="1" r:id="R6e263bec60414050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20261026" sheetId="1" r:id="R9c8a13780c3048ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1020" uniqueCount="691">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1332" uniqueCount="899">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,847,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,951,797.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,693,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,165,353.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>30,950,127</x:t>
-[...47 lines deleted...]
-    <x:t>6.22%</x:t>
+    <x:t>31,905,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,196,285.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,767,133</x:t>
-[...26 lines deleted...]
-    <x:t>PE&amp;OLES* MF</x:t>
+    <x:t>8,311,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,479,612.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,300,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,726,967.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MM</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,752,653</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>4,579,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,702,442.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,857,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,761,754.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,412,742</x:t>
-[...23 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>11,116,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,084,747.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,489,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,695,230.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,720,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,806,360.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,654,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,496,076.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,506,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,399,382.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TT7MW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,962,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,018,466.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,291,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,053,331.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,044,255</x:t>
-[...23 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>7,649,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,624,362.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>5,011,942</x:t>
-[...95 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>3,587,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,758,071.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,079,907</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>3,949,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,073,272.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,565,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,863,810.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,878,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,130,878.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,075,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,167,823.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,899,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,620,548.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,373,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,326,967.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,750,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,927,832.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,642,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>40,263,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,501,934.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,525,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,899,016.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,660,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,298,168.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,737,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,012,959.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,292,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,713,428.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,275,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,087,068.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>945,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,919,164.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,123,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,561,879.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,655,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,485,154.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q62W77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,930,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,827,976.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,469,748</x:t>
-[...245 lines deleted...]
-    <x:t>$66,312,734.28</x:t>
+    <x:t>10,088,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,762,866.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,251,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,300,582.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,404,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,972,487.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,245,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,368,711.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,949,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,328,750.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,275,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,694,268.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,903,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,162,144.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,818,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,795,620.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,544,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,434,059.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,956,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,115,568.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,085,468,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,467,184.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,243,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,763,725.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,209,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,640,937.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,819,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,268,917.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K0WWT59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,288,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,523,515.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,988,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,009,333.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>152,298,900</x:t>
-[...296 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>111,951,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,915,989.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pdi Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,532,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,748,925.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,346,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,951,202.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,008,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,306,559.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,701,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,811,766.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,122,946</x:t>
-[...59 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>2,085,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,616,660.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,182,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,651,930.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,167,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,519,621.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,128,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,482,439.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF71G6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,744,405</x:t>
-[...20 lines deleted...]
-    <x:t>$39,137,269.78</x:t>
+    <x:t>3,286,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,634,045.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,043,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,523,452.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,152,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,027,686.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9RX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,486,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,952,923.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,883,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,447,326.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,863,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,464,099.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LL1DC88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,976,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,282,579.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>894,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,941,766.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benz Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y7CHQ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,560,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,415,050.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,710,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,200,091.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omai Gold Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS9QJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,586,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,109,673.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,752,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,031,655.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMMC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hemlo Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HLQJV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,376,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,583,978.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,163,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,154,124.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MI6 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerals 260 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0127JN2W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,429,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,145,553.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,335,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,967,836.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHSQT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,204,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,724,327.64</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,366,442</x:t>
-[...149 lines deleted...]
-    <x:t>KOZAL TI</x:t>
+    <x:t>1,119,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,226,242.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,092,001.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRALT TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Altin Isletmeleri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V2H0F5</x:t>
   </x:si>
   <x:si>
-    <x:t>24,441,873</x:t>
-[...2 lines deleted...]
-    <x:t>$23,940,678.03</x:t>
+    <x:t>23,552,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,932,423.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elemental Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WDT6VH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,071,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,851,509.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9CJK70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,422,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,396,669.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northisle Copper &amp; Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001S3F5D8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,597,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,193,101.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSLV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highlander Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WDSVC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,492,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,858,650.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,058,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,629,983.70</x:t>
   </x:si>
   <x:si>
     <x:t>MUX</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW6CN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,280,562</x:t>
-[...158 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>1,052,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,362,263.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013L2CJD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,421,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,741,469.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Mining Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JJSRM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,537,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,279,213.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,072,844</x:t>
-[...23 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>2,697,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,998,187.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HR24Y1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,074,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,716,994.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,646,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,643,302.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWC1X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,496,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,533,872.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,356,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,372,448.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RHKK96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,873,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,037,246.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,627,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,928,350.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forrestania Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZNMTK75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,148,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,417,438.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,996,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,124,504.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asante Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002CPH9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,718,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,076,409.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Troilus Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GYQZ47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,056,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,896,643.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turaco Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDMYR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,514,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,843,503.16</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZFKFH7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,036,038</x:t>
-[...38 lines deleted...]
-    <x:t>$12,441,125.71</x:t>
+    <x:t>1,000,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,796,222.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banyan Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017XG2T4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,825,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,785,710.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightstar Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CP96Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,435,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,084,733.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMET CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versamet Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NBPP5V7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,147,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,731,330.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talamore Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0129GX0M8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,078,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,660,940.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thesis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035BB242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,414,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,339,983.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Pacific Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KYZRD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,680,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,309,465.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMET TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,566,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,241,108.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,177,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,232,259.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mako Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LT2LW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,159,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,167,327.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APX PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apex Mining Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ45B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,641,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,147,381.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUXX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold X2 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014LYNH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,156,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,777,363.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,730,728.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Mining Uk Societas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DG403B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,567,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,661,312.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,054,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,558,506.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSKR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldsky Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B3PT6T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,477,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,298,000.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,103,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,165,399.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002GP3MF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>598,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,840,608.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trx Gold Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZ1B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,048,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,825,016.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vista Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2BG19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,005,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,785,244.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heliostar Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FJK044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,932,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,734,719.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santana Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004D522P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,165,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,884,999.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Murchison Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL6N20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,781,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,854,122.19</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCLXFT7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,118,926</x:t>
-[...35 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>15,546,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,697,462.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,402,471.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Tiger Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001640387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,460,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,306,587.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mining Americas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J0Z553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,102,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,189,438.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>325,276</x:t>
-[...101 lines deleted...]
-    <x:t>$7,767,394.40</x:t>
+    <x:t>310,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,928,219.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unico Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0P3110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,801,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,913,621.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,868,180.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024T1RD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,656,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,863,876.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PX4754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,874,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,751,390.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J35546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,980,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,669,713.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgold Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000THG592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,960,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,226,193.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,463,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,038,228.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VGF685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,877,163.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,335,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,591,944.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>70,444,072</x:t>
-[...59 lines deleted...]
-    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+    <x:t>71,839,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,575,449.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>968,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,563,046.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jaguar Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLGH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,087,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,318,950.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0P775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,636,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,300,236.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,870,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,268,638.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSVR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guanajuato Silver Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4CX47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,601,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,176,941.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,265,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,897,208.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,808,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,818,221.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,679,241.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,678,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,667,092.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,040,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,637,881.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,657,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,526,290.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVRS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Storm Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ08Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,148,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,853.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Tower Hill Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KJ1450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,539,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,001,726.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2521181D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6KCMK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,836,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,104.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSAB IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J Resources Asia Pasific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NVZ1F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,865,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,547,917.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valor Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGKGQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,118.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Future Mineral Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YGFKF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,093.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer Exploration Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72DBM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,089.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firefinch Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3DTC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,133,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGCX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Gold Corp/Vancouver</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,722,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>6,907,900</x:t>
-[...299 lines deleted...]
-    <x:t>3,033,196</x:t>
+    <x:t>24,529,956</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,033,196.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$24,529,955.55</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>-MXN CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>375</x:t>
-[...11 lines deleted...]
-    <x:t>$-131.23</x:t>
+    <x:t>115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153.12</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,582</x:t>
-[...2 lines deleted...]
-    <x:t>$1,120.43</x:t>
+    <x:t>-2,650,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,859,912.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-8,469,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-6,037,410.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,663,384.71</x:t>
+    <x:t>$-78,830.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2140,56 +2764,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf358a71bc164722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raa08e37061dd4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e263bec60414050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66e3edf5724495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6ee3531f0c724059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c8a13780c3048ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I127"/>
+  <x:dimension ref="A1:I166"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2474,863 +3098,863 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
@@ -3381,1087 +4005,1087 @@
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
@@ -4475,1399 +5099,2530 @@
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="F106" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="F116" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="D118" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="F118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="D119" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="F119" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
         <x:v>677</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="G126" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A127" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B127" s="2" t="s">
+      <x:c r="A127" s="1">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A128" s="1">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A129" s="1">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A130" s="1">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A131" s="1">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A132" s="1">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="H132" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A133" s="1">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A134" s="1">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A135" s="1">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A136" s="1">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A137" s="1">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A138" s="1">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A139" s="1">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A140" s="1">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A141" s="1">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A142" s="1">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A143" s="1">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A144" s="1">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A145" s="1">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A146" s="1">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A147" s="1">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="H147" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A148" s="1">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="H148" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I148" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A149" s="1">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="H149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A150" s="1">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A151" s="1">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A152" s="1">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A153" s="1">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I153" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A154" s="1">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I154" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A155" s="1">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B155" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="H155" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A156" s="1">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B156" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="F156" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G156" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="H156" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A157" s="1">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B157" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="F157" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="H157" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A158" s="1">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B158" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A159" s="1">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B159" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A160" s="1">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B160" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C127" s="2" t="s">
+      <x:c r="D160" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="G160" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="H160" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I160" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A161" s="1">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B161" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D127" s="2" t="s">
+      <x:c r="D161" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="H161" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I161" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A162" s="1">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B162" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E127" s="2" t="s">
+      <x:c r="D162" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="E162" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="F162" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="G162" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="H162" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I162" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A163" s="1">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B163" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F127" s="2" t="s">
+      <x:c r="D163" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="G163" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="H163" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I163" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A164" s="1">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B164" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G127" s="2" t="s">
+      <x:c r="D164" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="F164" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="G164" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="H164" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I164" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A165" s="1">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B165" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="G165" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="H165" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I165" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A166" s="2" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="B166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H127" s="2" t="s">
+      <x:c r="C166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I127" s="2" t="s">
+      <x:c r="D166" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E166" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F166" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G166" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H166" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A127:I127"/>
+    <x:mergeCell ref="A166:I166"/>
   </x:mergeCells>
 </x:worksheet>
 </file>