--- v0 (2026-04-07)
+++ v1 (2026-10-26)
@@ -1,564 +1,546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5126ba1ee94edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1959d6f9b304617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260406" sheetId="1" r:id="R5c13fbc2ec554c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20261023" sheetId="1" r:id="R648d880a188f4166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>209,385</x:t>
+    <x:t>180,724</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$194,112,458.10</x:t>
+    <x:t>$230,144,785.04</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.91%</x:t>
+    <x:t>21.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>926,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,558,516.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQBKR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,492,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,292,434.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,828,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,906,161.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,307,476.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,481,898.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HD3FM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,212,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,797,236.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLB481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>940,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,705,862.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,798,435.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haleon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018GZNCH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,143,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,558,756.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbvie Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025Y4RY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,012,736.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>729,221</x:t>
-[...77 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>255,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,635,792.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3MHB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,407,414.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMHYD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,717,659.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,010,642</x:t>
-[...113 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>820,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,122,358.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LF8708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,506,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,487,309.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>302,728</x:t>
-[...59 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>357,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,979,001.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>684,720</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>855,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,402,204.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>43,628</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>57,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,327,898.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>31,315</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>40,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,825,676.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJG33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,796,065.16</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>152,165</x:t>
-[...41 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>224,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,053,938.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Definium Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13HYQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,620,941.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>168,488</x:t>
-[...2 lines deleted...]
-    <x:t>$1,019,352.40</x:t>
+    <x:t>212,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,927,485.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>67,426</x:t>
-[...23 lines deleted...]
-    <x:t>-0.49%</x:t>
+    <x:t>72,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,164,665.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,437,732.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$965,250.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,62 +568,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c679a9b60e245bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R24aa024b4d7d4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c13fbc2ec554c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc19d84f3cbfd4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R726eee3f7d8d4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R648d880a188f4166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I31"/>
+  <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1297,239 +1279,210 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+    </x:row>
+    <x:row r="30" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A30" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="H29" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I31" s="2" t="s">
+      <x:c r="B30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A31:I31"/>
+    <x:mergeCell ref="A30:I30"/>
   </x:mergeCells>
 </x:worksheet>
 </file>