--- v5 (2026-08-28)
+++ v6 (2026-09-18)
@@ -1,561 +1,585 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c44a88b86ed4aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde58c2a4b0774bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260827" sheetId="1" r:id="R096e84a9d21a4551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260917" sheetId="1" r:id="R3179bfa242e049dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="180">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>70,357,684</x:t>
+    <x:t>74,080,493</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,040,144,798.32</x:t>
+    <x:t>$16,248,815,334.62</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.89%</x:t>
+    <x:t>22.42%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,640,925</x:t>
-[...5 lines deleted...]
-    <x:t>9.54%</x:t>
+    <x:t>16,512,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,104,821,422.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,195,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,467,300,357.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,204,001</x:t>
-[...23 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>11,840,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,112,232,739.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.67%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,952,614</x:t>
-[...5 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>4,156,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,063,430,355.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,032,785</x:t>
-[...5 lines deleted...]
-    <x:t>5.03%</x:t>
+    <x:t>2,140,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,489,019,171.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,336,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,409,411,961.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,146,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,235,636,001.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,280,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,197,411,976.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,522,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,090,851,081.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,895,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,070,591,304.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,749,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,817,182,029.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,857,473</x:t>
-[...77 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>10,422,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,806,857,621.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,853,261</x:t>
-[...38 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>15,704,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,653,718,697.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,596,746</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>4,848,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,361,303,043.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,230,588</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>3,407,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,999,534.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,616,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,801,145.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>707,585</x:t>
-[...20 lines deleted...]
-    <x:t>$922,740,425.10</x:t>
+    <x:t>746,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,600,246.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>3,272,660</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>3,456,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,864,040.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,788,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,589,146.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>13,499,968</x:t>
-[...20 lines deleted...]
-    <x:t>$673,020,416.04</x:t>
+    <x:t>14,240,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,231,142.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,116,080</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>2,237,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,794,411.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,918,938</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>8,353,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,618,594.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,918,762</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>5,187,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,292,999.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKHYV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238L5JS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,314,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,808,985.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,887,730</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,915,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,967,019.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>48,706,731</x:t>
+    <x:t>-15,402,357</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,706,730.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$-15,402,357.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,830,322.26</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$39,510,865.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,62 +607,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff5a9e784754b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra11d7828604c4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R096e84a9d21a4551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff05ae855a0421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f57581c426a48d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3179bfa242e049dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I31"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1062,471 +1086,500 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A31" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I31" s="2" t="s">
+      <x:c r="A31" s="1">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="2" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A31:I31"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>