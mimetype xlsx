--- v6 (2026-09-18)
+++ v7 (2026-10-11)
@@ -1,585 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde58c2a4b0774bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8d04ad76ee480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260917" sheetId="1" r:id="R3179bfa242e049dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261008" sheetId="1" r:id="R1e7db992a75b4dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="180">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>74,080,493</x:t>
+    <x:t>62,256,101</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,248,815,334.62</x:t>
+    <x:t>$14,348,786,158.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.42%</x:t>
+    <x:t>19.60%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>16,512,856</x:t>
-[...5 lines deleted...]
-    <x:t>9.80%</x:t>
+    <x:t>14,875,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,813,041,378.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.30%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,195,528</x:t>
-[...5 lines deleted...]
-    <x:t>6.16%</x:t>
+    <x:t>6,680,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,146,487,498.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,840,578</x:t>
-[...5 lines deleted...]
-    <x:t>5.67%</x:t>
+    <x:t>10,861,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,911,803,225.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,156,962</x:t>
-[...5 lines deleted...]
-    <x:t>5.61%</x:t>
+    <x:t>3,387,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,508,568,244.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,948,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,443,646,465.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,420,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,410,704,723.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,666,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,397,158,981.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,088,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,361,691,031.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,140,936</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>1,811,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,206,025,908.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,896,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,172,707,714.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>31,336,507</x:t>
-[...5 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>29,421,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,150,403,892.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,495,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,042,468,082.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238L5JS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,526,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,988,196,981.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>17,146,076</x:t>
-[...113 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>14,837,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,611,518,629.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,620,326.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,848,636</x:t>
-[...23 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>4,259,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,485,945,027.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,616,037</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>2,298,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$916,569,960.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>746,080</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>647,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$886,950,979.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,318,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,795,762.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,855,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,003,328.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>3,456,302</x:t>
-[...23 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>3,133,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,105,445.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>14,240,509</x:t>
-[...23 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>12,529,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,409,282.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>8,353,835</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>7,362,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,986,924.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,187,306</x:t>
-[...2 lines deleted...]
-    <x:t>$354,292,999.80</x:t>
+    <x:t>4,534,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,111,485.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>SKHYV</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-15,402,357</x:t>
+    <x:t>39,132,668</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-15,402,357.31</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$39,132,667.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,510,865.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$-463,548.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -607,62 +589,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff05ae855a0421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f57581c426a48d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3179bfa242e049dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290dafda804447a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f384f2ba26c4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e7db992a75b4dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I32"/>
+  <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1445,141 +1427,112 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+    </x:row>
+    <x:row r="31" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A31" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="H30" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I32" s="2" t="s">
+      <x:c r="B31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A32:I32"/>
+    <x:mergeCell ref="A31:I31"/>
   </x:mergeCells>
 </x:worksheet>
 </file>