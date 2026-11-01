--- v7 (2026-10-11)
+++ v8 (2026-11-01)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8d04ad76ee480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88879312e79442c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261008" sheetId="1" r:id="R1e7db992a75b4dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261029" sheetId="1" r:id="R561fdabbdb274994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>62,256,101</x:t>
+    <x:t>65,555,336</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,348,786,158.48</x:t>
+    <x:t>$14,006,553,089.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.60%</x:t>
+    <x:t>19.62%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,875,961</x:t>
-[...5 lines deleted...]
-    <x:t>9.30%</x:t>
+    <x:t>15,664,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,764,006,996.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,680,556</x:t>
-[...5 lines deleted...]
-    <x:t>5.66%</x:t>
+    <x:t>7,034,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,984,540,397.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,861,896</x:t>
-[...5 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>11,438,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,946,429,125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,583,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,918,777,549.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,893,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,419,937,966.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,387,172</x:t>
-[...23 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>3,566,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,332,193,541.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,907,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,196,446,345.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,996,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,013,152,488.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238L5JS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,454,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,991,346,636.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,020,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,960,429,742.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,625,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,897,119,134.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>12,420,629</x:t>
-[...59 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>13,078,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,855,626,283.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,983,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,852,682,332.94</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,896,465</x:t>
-[...77 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>10,422,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,651,293,536.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,000,744</x:t>
-[...5 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>3,160,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,051,379.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,259,675</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>4,485,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,537,569,302.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,300,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,835,112.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>681,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,511,696.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,298,781</x:t>
-[...23 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>2,420,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,141,133.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,318,962</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>2,442,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,258,522.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,855,183</x:t>
-[...23 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>3,006,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,880,048.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>12,529,108</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>13,194,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,599,703.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,362,115</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>7,753,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,935,933.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,534,838</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>4,775,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,326,226.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>39,132,668</x:t>
+    <x:t>45,136,304</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,132,667.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$45,136,303.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-463,548.02</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$2,919,754.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290dafda804447a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f384f2ba26c4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e7db992a75b4dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c69f73fa45425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcae87ebc248047eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R561fdabbdb274994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1097,433 +1094,433 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>