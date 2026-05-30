--- v0 (2026-05-06)
+++ v1 (2026-05-30)
@@ -1,564 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53689d12e8a04f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344724dcd0e242a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260505" sheetId="1" r:id="R3f28a49528ea402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260528" sheetId="1" r:id="R92757372d21f4984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>49,795,762</x:t>
+    <x:t>48,928,813</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,784,867,233.00</x:t>
+    <x:t>$10,482,998,185.25</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>16.22%</x:t>
+    <x:t>15.42%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,485,738</x:t>
-[...5 lines deleted...]
-    <x:t>10.12%</x:t>
+    <x:t>15,210,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,462,490,228.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,998,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,180,151,359.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,684,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,160,122,676.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,434,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,019,287,794.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,131,023</x:t>
-[...59 lines deleted...]
-    <x:t>5.87%</x:t>
+    <x:t>10,933,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,663,986,408.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,783,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,353,483,571.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,491,238</x:t>
-[...5 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>10,308,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,256,993,639.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,357,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,975,557,800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,397,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,694,757,345.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>6,529,397</x:t>
-[...59 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>6,415,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,688,220,249.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,641,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,635,091,050.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,936,974</x:t>
-[...23 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>5,833,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,623,255,046.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>10,507,976</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>10,325,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,114,883,678.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,801,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,421,193,765.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,788,178</x:t>
-[...23 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>2,738,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,321,558.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,782,836</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>2,734,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,125,228.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>497,994</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>489,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,152,543.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,107,294</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>2,070,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,310,498.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,269,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,685,665.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,195,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,954,529.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,832,248</x:t>
-[...41 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>6,711,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,524,920.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,759,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,237,167.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,270,455</x:t>
-[...23 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>4,196,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,348,326.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,734,909</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>1,704,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,779,464.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>15,919,972</x:t>
+    <x:t>16,925,596</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,919,971.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$16,925,596.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,487,081.10</x:t>
+    <x:t>$-6,132,102.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77fe89aabc5a4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc31dcb02a77c4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f28a49528ea402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35948e6fc304daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27f2c79bc6014d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92757372d21f4984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1471,56 +1474,56 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>