--- v1 (2026-05-30)
+++ v2 (2026-06-23)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344724dcd0e242a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a3bf687a184e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260528" sheetId="1" r:id="R92757372d21f4984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260618" sheetId="1" r:id="Rfebba4b680284105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+    <x:t>Daily Holdings (%)  06/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>48,928,813</x:t>
+    <x:t>67,343,123</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,482,998,185.25</x:t>
+    <x:t>$14,188,522,584.87</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.42%</x:t>
+    <x:t>18.34%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,210,870</x:t>
-[...5 lines deleted...]
-    <x:t>9.51%</x:t>
+    <x:t>14,970,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,918,303,323.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,758,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,418,665,034.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,783,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,290,202,821.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>9,998,555</x:t>
-[...5 lines deleted...]
-    <x:t>7.62%</x:t>
+    <x:t>7,458,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,007,968,771.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>42,684,446</x:t>
-[...41 lines deleted...]
-    <x:t>6.86%</x:t>
+    <x:t>28,370,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,801,395,586.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,110,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,770,625,409.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,945,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,754,572,586.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,022,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,734,000,538.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,219,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,690,850,277.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,436,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,671,345,192.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>13,783,894</x:t>
-[...5 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>15,567,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,520,059,451.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,308,573</x:t>
-[...41 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>10,768,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,476,696,924.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>6,415,647</x:t>
-[...59 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>7,733,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,360,000,245.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,801,508</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>4,399,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,704,435,810.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,738,685</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>3,092,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,523,011.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,524,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,109,261,201.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,059,608.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,373,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,553,764.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,921,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,917,325.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,734,423</x:t>
-[...77 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>3,132,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,297,599.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,025,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,729,407.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,711,005</x:t>
-[...23 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>7,579,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,222,279.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,196,076</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>4,707,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,586,230.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,704,698</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>1,806,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,906,137.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>16,925,596</x:t>
+    <x:t>88,121,998</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,925,596.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$88,121,998.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6,132,102.35</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$37,633,242.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35948e6fc304daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27f2c79bc6014d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92757372d21f4984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff751b7f412a4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf37947816ccb4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfebba4b680284105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">