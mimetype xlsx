--- v2 (2026-06-23)
+++ v3 (2026-07-15)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a3bf687a184e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R843f6c8a6ace4f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260618" sheetId="1" r:id="Rfebba4b680284105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260714" sheetId="1" r:id="Rcfc50063e0a04445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  06/18/2026</x:t>
+    <x:t>Daily Holdings (%)  07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>67,343,123</x:t>
+    <x:t>69,005,218</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,188,522,584.87</x:t>
+    <x:t>$14,615,305,172.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.34%</x:t>
+    <x:t>20.31%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,970,794</x:t>
-[...5 lines deleted...]
-    <x:t>8.94%</x:t>
+    <x:t>15,340,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,448,904,092.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.96%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,758,863</x:t>
-[...5 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>10,987,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,275,505,660.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,642,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,189,131,760.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,783,281</x:t>
-[...20 lines deleted...]
-    <x:t>$4,007,968,771.30</x:t>
+    <x:t>3,876,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,811,208,215.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,260,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,729,646,723.60</x:t>
   </x:si>
   <x:si>
     <x:t>5.18%</x:t>
   </x:si>
   <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,993,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,540,159,166.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,034,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,371,501,948.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,567,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,355,963,813.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,667,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,346,073,687.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>28,370,741</x:t>
-[...41 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>29,068,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,132,437,508.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,924,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,112,390,184.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,952,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,841,078,805.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>12,022,669</x:t>
-[...95 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>12,319,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,740,329,115.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,399,793</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>4,508,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,698,759,844.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,092,189</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>3,168,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,462,446.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>694,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,231,292.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,240,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,552,828.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,209,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,146,055.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,432,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$859,204,423.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,075,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,835,679.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,524,146</x:t>
-[...95 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>2,586,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,229,897.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,579,656</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>7,766,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,560,198.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,707,994</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>4,824,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,172,078.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,806,848</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>1,851,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,754,814.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>88,121,998</x:t>
+    <x:t>44,000,701</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,121,998.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$44,000,701.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,633,242.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$-4,533,893.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff751b7f412a4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf37947816ccb4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfebba4b680284105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99cd75a51cf4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d28f5205c144137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfc50063e0a04445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">