--- v3 (2026-07-15)
+++ v4 (2026-08-06)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R843f6c8a6ace4f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00343becb1834e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260714" sheetId="1" r:id="Rcfc50063e0a04445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260805" sheetId="1" r:id="Rc87d7585515549fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>69,005,218</x:t>
+    <x:t>70,846,796</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,615,305,172.40</x:t>
+    <x:t>$15,531,034,619.12</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.31%</x:t>
+    <x:t>22.11%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,340,289</x:t>
-[...5 lines deleted...]
-    <x:t>8.96%</x:t>
+    <x:t>15,749,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,520,355,514.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.28%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,987,910</x:t>
-[...5 lines deleted...]
-    <x:t>5.94%</x:t>
+    <x:t>11,282,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,719,077,206.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.72%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,642,588</x:t>
-[...5 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>7,846,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,782,434,730.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,876,646</x:t>
-[...5 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>3,980,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,554,988,198.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,046,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,435,168,656.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,260,948</x:t>
-[...23 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>6,428,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,434,122,500.48</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,034,207</x:t>
-[...5 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>11,328,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,146,193,788.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,136,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,072,925,119.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,925,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,051,441,697.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,844,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,016,083,249.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,567,712</x:t>
-[...59 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>14,956,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,883,618,984.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,648,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,669,014,512.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>15,952,155</x:t>
-[...23 lines deleted...]
-    <x:t>3.81%</x:t>
+    <x:t>16,377,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,580,005,230.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,508,386</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>4,628,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,197,931.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,168,496</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>3,253,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,303,885,496.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,497,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,432,602.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>694,002</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>712,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,633,996.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,295,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,718,996.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,655,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,138,128.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>13,240,451</x:t>
-[...41 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>13,593,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,343,665.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,075,393</x:t>
-[...23 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>2,130,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,490,264.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,766,734</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>7,974,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,297,537.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,824,198</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>4,952,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,932,615.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,851,446</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>1,900,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,338,209.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>44,000,701</x:t>
+    <x:t>24,767,817</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,000,701.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$24,767,816.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-4,533,893.20</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$20,489,992.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99cd75a51cf4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d28f5205c144137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfc50063e0a04445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8b635a2fe342db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rceed9a2e8c57429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc87d7585515549fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -894,636 +891,636 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>