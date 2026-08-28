--- v4 (2026-08-06)
+++ v5 (2026-08-28)
@@ -1,564 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00343becb1834e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c44a88b86ed4aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260805" sheetId="1" r:id="Rc87d7585515549fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260827" sheetId="1" r:id="R096e84a9d21a4551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>70,846,796</x:t>
+    <x:t>70,357,684</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,531,034,619.12</x:t>
+    <x:t>$16,040,144,798.32</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.11%</x:t>
+    <x:t>22.89%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,749,651</x:t>
-[...5 lines deleted...]
-    <x:t>9.28%</x:t>
+    <x:t>15,640,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,683,367,252.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.54%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,282,101</x:t>
-[...5 lines deleted...]
-    <x:t>6.72%</x:t>
+    <x:t>11,204,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,162,734,531.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,846,561</x:t>
-[...5 lines deleted...]
-    <x:t>5.38%</x:t>
+    <x:t>7,792,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,714,394,727.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,980,103</x:t>
-[...5 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>3,952,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,697,235,609.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,046,912</x:t>
-[...5 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>2,032,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,526,902,302.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,857,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,140,393,748.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,428,052</x:t>
-[...2 lines deleted...]
-    <x:t>$3,434,122,500.48</x:t>
+    <x:t>6,383,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,079,224,649.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,560,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,032,825,441.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,079,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,026,091,263.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,328,654</x:t>
-[...41 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>11,250,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,998,705,871.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,853,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,729,583,773.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>29,844,481</x:t>
-[...41 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>29,638,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,729,399,150.92</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>16,377,866</x:t>
-[...5 lines deleted...]
-    <x:t>3.67%</x:t>
+    <x:t>16,264,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,680,118,852.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,628,706</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>4,596,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,597,599,072.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,253,045</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>3,230,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,868,055.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,700,541.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,497,323</x:t>
-[...23 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>2,480,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,740,425.10</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>3,295,345</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>3,272,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,162,987.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,499,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,088,357.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,655,467</x:t>
-[...23 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>2,637,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,020,416.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,130,736</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>2,116,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,478,767.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,974,001</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>7,918,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,800,629.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,952,966</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>4,918,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,923,397.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,900,854</x:t>
-[...2 lines deleted...]
-    <x:t>$127,338,209.46</x:t>
+    <x:t>1,887,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,157,492.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>24,767,817</x:t>
+    <x:t>48,706,731</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,767,816.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$48,706,730.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,489,992.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$-7,830,322.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8b635a2fe342db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rceed9a2e8c57429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc87d7585515549fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff5a9e784754b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra11d7828604c4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R096e84a9d21a4551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -891,225 +888,225 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
@@ -1210,317 +1207,317 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>