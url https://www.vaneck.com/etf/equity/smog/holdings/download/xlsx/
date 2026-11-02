--- v0 (2026-04-09)
+++ v1 (2026-11-02)
@@ -1,1173 +1,1152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc779d40fe8f44e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e80aafa11746e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260407" sheetId="1" r:id="R16609a6b3ddc4be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20261029" sheetId="1" r:id="R361d3a4f2e214f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="376">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="369">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,817,093.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,462,362.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>118,944</x:t>
-[...47 lines deleted...]
-    <x:t>6.81%</x:t>
+    <x:t>114,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,371,845.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
-    <x:t>809,915</x:t>
-[...5 lines deleted...]
-    <x:t>6.76%</x:t>
+    <x:t>845,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,780,144.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,672,779.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
-    <x:t>651,898</x:t>
-[...5 lines deleted...]
-    <x:t>6.32%</x:t>
+    <x:t>710,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,248,540.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>235,463</x:t>
-[...23 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>201,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,785,458.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,890</x:t>
-[...5 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>14,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,673,062.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axia Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDG493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,845,367.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,751,587.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>21,084</x:t>
-[...23 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>19,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,472,881.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
-    <x:t>220,382</x:t>
-[...2 lines deleted...]
-    <x:t>$3,237,411.58</x:t>
+    <x:t>260,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,977,103.05</x:t>
   </x:si>
   <x:si>
     <x:t>2.38%</x:t>
   </x:si>
   <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,455,132.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Energy Solution Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZN6CKP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,307,915.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,013,859.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,985,363.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,956,553.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,876,635.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>501,544</x:t>
+    <x:t>511,838</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,079,480.16</x:t>
-[...56 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>$1,699,302.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpeng Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WKJG3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,582.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
-    <x:t>156,284</x:t>
-[...77 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>146,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,628,344.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYR86N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,757.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ANA SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acciona Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMJCK9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,467</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>6,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,664.55</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
-    <x:t>32,831</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>33,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,436,373.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,265,453.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Companhia Paranaense De Energia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KK16ZG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,255,923.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWTD92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,001.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRGX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,399.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>247540 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopro Bm Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D3DK603</x:t>
   </x:si>
   <x:si>
-    <x:t>12,814</x:t>
-[...56 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>16,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,146,008.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,375.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,142.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GS6PX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,091,309.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Power Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0R327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,413.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RJ2V7B2</x:t>
   </x:si>
   <x:si>
-    <x:t>33,023</x:t>
-[...128 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>32,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,621.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,687.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,390.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,251.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,701.58</x:t>
   </x:si>
   <x:si>
     <x:t>IBP</x:t>
   </x:si>
   <x:si>
     <x:t>Installed Building Products Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005TJKDZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,533</x:t>
-[...38 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>3,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,837.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,033.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,480.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,649.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R3MNY9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,416</x:t>
-[...38 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>24,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,491.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,669.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,408.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
-    <x:t>122,079</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>125,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,006.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Environment Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC11N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>830,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,028.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,091,000</x:t>
-[...74 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>6,069,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,083.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,112,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,761.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,552.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTR80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,912.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Longyuan Power Group Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2MRM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,237.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>968 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinyi Solar Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XVDJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,478,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,397.18</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
-    <x:t>94,800</x:t>
-[...23 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>83,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,054.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunrun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025XVR85</x:t>
   </x:si>
   <x:si>
-    <x:t>42,389</x:t>
-[...2 lines deleted...]
-    <x:t>$560,382.58</x:t>
+    <x:t>43,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,170.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>515,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,192.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>968 HK</x:t>
-[...172 lines deleted...]
-  <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>10</x:t>
+    <x:t>104,804,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,417.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
+    <x:t>-CLP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3</x:t>
+  </x:si>
+  <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$-.04</x:t>
+    <x:t>-767,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-548,971.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-144,825.77</x:t>
-[...2 lines deleted...]
-    <x:t>-0.11%</x:t>
+    <x:t>$43,243.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1195,62 +1174,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c37141fbf6847af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8453a4b99da748b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16609a6b3ddc4be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4feaf58e155b4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R68e61f8c457f4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R361d3a4f2e214f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I68"/>
+  <x:dimension ref="A1:I67"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1636,254 +1615,254 @@
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
@@ -2109,80 +2088,80 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
@@ -2341,138 +2320,138 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -2544,674 +2523,645 @@
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A67" s="1">
-[...52 lines deleted...]
-      <x:c r="I68" s="2" t="s">
+      <x:c r="A67" s="2" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="B67" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C67" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D67" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E67" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F67" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G67" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H67" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A68:I68"/>
+    <x:mergeCell ref="A67:I67"/>
   </x:mergeCells>
 </x:worksheet>
 </file>