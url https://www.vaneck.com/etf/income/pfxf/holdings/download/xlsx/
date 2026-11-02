--- v0 (2026-04-04)
+++ v1 (2026-11-02)
@@ -1,1659 +1,1591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210357fe0b704a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a9d2ee8d384385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260401" sheetId="1" r:id="R05b12ec374254def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20261030" sheetId="1" r:id="R88acbb019d4a47a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1234" uniqueCount="537">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1234" uniqueCount="514">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W930WV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,632,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,747,328.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...32 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>2,812,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,942,948.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XFZWZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,834,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,809,154.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PPJ0VC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>733,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,589,403.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,697,274</x:t>
-[...5 lines deleted...]
-    <x:t>5.67%</x:t>
+    <x:t>2,445,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,877,072.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022S7RTX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,393,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,075,284.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022S7H6X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,835,914.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020NQVSL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,124,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,576,710.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCK7GY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>978,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,434,806.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0249D1TP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>979,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,310,779.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SXPFJW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>726,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,001,167.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YC2DDB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,735,037.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,240,746</x:t>
-[...89 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>$46,188,435.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightspring Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L7PD8B5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,678,858.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>774,516</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>$34,979,764.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bruker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1L3C62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,509,635.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>868,523</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>787,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,536,593.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LLNT99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,227,230.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,888,092</x:t>
-[...20 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>1,711,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,968,127.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX4QB45</x:t>
   </x:si>
   <x:si>
-    <x:t>325,622</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>233,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,662,198.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J2JZLQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,426,860</x:t>
-[...23 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>1,293,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,962,074.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQ59KW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,324,258.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R1V2VQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,173,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,816,190.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YFVPTD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,793,012.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Capital Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYGW6R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>855,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,727,201.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XMM2WS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,355,443.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H90PC80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,790,239.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC7GB81</x:t>
   </x:si>
   <x:si>
-    <x:t>355,623</x:t>
-[...29 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>254,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,774,880.75</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S3K7WZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>355,586</x:t>
-[...59 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>254,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,286,415.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,038,725.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$16,717,044.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0Z68W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>782,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,469,183.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P7H3R42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,843,711.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PG22V92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,730,211.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,678,881.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059HJP87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,250,316.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NJK39N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,851,475.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0210PYBS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>586,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,706,471.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RP2VDV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,600,944.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007X1PZ37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,275,568.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8T9ZV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>616,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,177,179.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4WK1D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,143,043.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K70N2K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>537,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,685,229.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X8P90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,450,497.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JB0SD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,380,447.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XD33QT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,173,276.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telephone And Data Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01230NF56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,136,592.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007386NT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>481,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,694,827.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JPYXQD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>415,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,301,591.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Property Preferred Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/26/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YPMQY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>656,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,103,073.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LYC4DB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>489,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,031,133.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QFNHPB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,815,389.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DWHM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,809,197.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005ZV53B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,465,638.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Latin America Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LG37G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,375,759.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPWYK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,201,586.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vse Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200BJYM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,949,783.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC9NL24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,842,768.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P5DR9F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,713,138.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022TJDTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,301,842.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011BZQMW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,214,926.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFWWNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,058,917.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J89QHK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,011,312.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1FSX99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,998,110.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000007527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,724,599.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HLJLDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,697,671.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T-Mobile Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJKFXT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,678,575.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZF244C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,542,930.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GW2CPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,509,128.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LP9RZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,463,764.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Arkansas Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKL54F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,319,235.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transcanada Pipelines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRRTPH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,191,390.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJLQVG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,033,323.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKCJ9T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,958,260.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J7B27C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,929,444.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZXFVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,927,707.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Viii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRV0P42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,871,225.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WG9HJ74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,840,695.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYN2GP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,815,506.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimera Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G2HF7Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,726,890.96</x:t>
   </x:si>
   <x:si>
     <x:t>Qwest Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2056</x:t>
-[...695 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>BBG022XDCS94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,719,053.15</x:t>
   </x:si>
   <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRYWBV0</x:t>
   </x:si>
   <x:si>
-    <x:t>350,157</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>317,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,562,125.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Pitney Bowes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00465R7L5</x:t>
   </x:si>
   <x:si>
-    <x:t>376,842</x:t>
-[...2 lines deleted...]
-    <x:t>$7,276,819.02</x:t>
+    <x:t>301,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,144,281.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tennessee Valley Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000006564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,983,297.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QGJPJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,236,015.12</x:t>
+    <x:t>$5,976,646.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZN8QS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,921,352.71</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>469,326</x:t>
-[...32 lines deleted...]
-    <x:t>$6,768,228.76</x:t>
+    <x:t>425,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,910,250.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036P9V12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,898,914.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZBL156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,805,041.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013CT86M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,707,863.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKLTM57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,553,594.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M16MW47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,412,086.16</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NHKGBC1</x:t>
   </x:si>
   <x:si>
-    <x:t>307,490</x:t>
-[...2 lines deleted...]
-    <x:t>$6,746,330.60</x:t>
+    <x:t>278,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,397,219.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6BMLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,277,511.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBVL409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,199,987.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XDYTZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,194,985.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZCHCL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,979,624.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF0SJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,969,227.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GSNQX11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,894,432.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JGG7150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,864,982.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C6LWHT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,827,298.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georgia Power Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HS213T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,822,648.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Louisiana Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKPVV28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,793,596.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003TY1JG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,789,152.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Brp Holdings Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZYXLK13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,717,762.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Mississippi Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DS53GM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,618,487.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y92GY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,586,670.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bip Bermuda Holdings I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HQXWV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,483,961.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Bsp Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0132TDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,326,798.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QS5P1J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,135,719.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013JY1B83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,097,409.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012J36ZR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,829,561.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennymac Mortgage Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01259VZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,827,113.60</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TJZP16</x:t>
   </x:si>
   <x:si>
-    <x:t>305,924</x:t>
-[...305 lines deleted...]
-    <x:t>$4,647,915.56</x:t>
+    <x:t>277,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,766,521.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>304,794</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>276,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,763,709.94</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013YSLQY5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,263,843.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$3,720,730.86</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Finance Ulc</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011384SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,223,956.14</x:t>
+    <x:t>$3,655,932.80</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,218,561.56</x:t>
-[...17 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$3,516,542.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>7,707,506</x:t>
-[...2 lines deleted...]
-    <x:t>$7,707,505.85</x:t>
+    <x:t>3,745,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,745,586.48</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,974,799.93</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$6,224,585.19</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1678,51 +1610,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76dc8db5275749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc578657aed4e4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05b12ec374254def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e57197dfbe4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R993aed3d0d5c4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88acbb019d4a47a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K123"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
@@ -1826,4190 +1758,4190 @@
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11" ht="15" customHeight="1">
       <x:c r="A4" s="1">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I4" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="I4" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J4" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K4" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F6" s="1" t="s">
+      <x:c r="G6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F7" s="1" t="s">
+      <x:c r="G7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="H7" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="G20" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="H24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:11" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:11" ht="15" customHeight="1">
       <x:c r="A123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H123" s="2" t="s">