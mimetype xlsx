--- v0 (2026-04-26)
+++ v1 (2026-05-18)
@@ -1,795 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb835a57257ad4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8f43ef0d9c49ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFNS_datial_20260424" sheetId="1" r:id="R443139b83fbd460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFNS_datial_20260515" sheetId="1" r:id="Rc634fddfba644f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="249">
-[...1 lines deleted...]
-    <x:t>Tutte le posizioni del Fondo dati al 04/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="252">
+  <x:si>
+    <x:t>Tutte le posizioni del Fondo dati al 05/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Numero</x:t>
   </x:si>
   <x:si>
     <x:t>Posizione</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Quote</x:t>
   </x:si>
   <x:si>
     <x:t>Valore di mercato</x:t>
   </x:si>
   <x:si>
     <x:t>% di patrimonio netto</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
     <x:t>US69608A1088</x:t>
   </x:si>
   <x:si>
-    <x:t>4.906.776</x:t>
-[...5 lines deleted...]
-    <x:t>8,20%</x:t>
+    <x:t>4.860.932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 651.316.279.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US75513E1010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.555.521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 608.634.085.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR0000121329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.128.820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 543.194.539.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,98%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Aerospace Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012450 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7012450003</x:t>
   </x:si>
   <x:si>
-    <x:t>652.513</x:t>
-[...41 lines deleted...]
-    <x:t>6,84%</x:t>
+    <x:t>646.417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 523.487.777.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,73%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Spa</x:t>
   </x:si>
   <x:si>
     <x:t>LDO IM</x:t>
   </x:si>
   <x:si>
     <x:t>IT0003856405</x:t>
   </x:si>
   <x:si>
-    <x:t>8.984.872</x:t>
-[...5 lines deleted...]
-    <x:t>6,48%</x:t>
+    <x:t>8.900.927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 507.133.744.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curtiss-Wright Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US2315611010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640.606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 456.572.708.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,87%</x:t>
   </x:si>
   <x:si>
     <x:t>Elbit Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ESLT US</x:t>
   </x:si>
   <x:si>
     <x:t>IL0010811243</x:t>
   </x:si>
   <x:si>
-    <x:t>598.284</x:t>
-[...23 lines deleted...]
-    <x:t>5,42%</x:t>
+    <x:t>592.694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 444.526.427.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,71%</x:t>
   </x:si>
   <x:si>
     <x:t>Saab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAABB SS</x:t>
   </x:si>
   <x:si>
     <x:t>SE0021921269</x:t>
   </x:si>
   <x:si>
-    <x:t>7.348.221</x:t>
-[...5 lines deleted...]
-    <x:t>5,25%</x:t>
+    <x:t>7.279.567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 372.718.216.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,79%</x:t>
   </x:si>
   <x:si>
     <x:t>Leidos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS US</x:t>
   </x:si>
   <x:si>
     <x:t>US5253271028</x:t>
   </x:si>
   <x:si>
-    <x:t>2.244.838</x:t>
-[...5 lines deleted...]
-    <x:t>3,83%</x:t>
+    <x:t>2.223.865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 275.069.862.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,54%</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Technologies Engineering Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STE SP</x:t>
   </x:si>
   <x:si>
     <x:t>SG1F60858221</x:t>
   </x:si>
   <x:si>
-    <x:t>33.853.400</x:t>
-[...5 lines deleted...]
-    <x:t>3,41%</x:t>
+    <x:t>33.537.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 271.745.372.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planet Labs Pbc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US72703X1063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.308.666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 220.946.679.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,84%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Rotem Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>064350 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7064350002</x:t>
   </x:si>
   <x:si>
-    <x:t>1.405.381</x:t>
-[...5 lines deleted...]
-    <x:t>2,58%</x:t>
+    <x:t>1.392.251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 186.832.657.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,40%</x:t>
   </x:si>
   <x:si>
     <x:t>Karman Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KRMN US</x:t>
   </x:si>
   <x:si>
     <x:t>US4859241048</x:t>
   </x:si>
   <x:si>
-    <x:t>2.937.694</x:t>
-[...5 lines deleted...]
-    <x:t>2,41%</x:t>
+    <x:t>2.910.247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 182.676.204.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,35%</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
     <x:t>US4464131063</x:t>
   </x:si>
   <x:si>
-    <x:t>548.874</x:t>
-[...23 lines deleted...]
-    <x:t>2,22%</x:t>
+    <x:t>543.746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 177.353.633.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,28%</x:t>
   </x:si>
   <x:si>
     <x:t>Caci International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CACI US</x:t>
   </x:si>
   <x:si>
     <x:t>US1271903049</x:t>
   </x:si>
   <x:si>
-    <x:t>362.842</x:t>
-[...5 lines deleted...]
-    <x:t>2,19%</x:t>
+    <x:t>359.452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 175.038.746.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,25%</x:t>
   </x:si>
   <x:si>
     <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KTOS US</x:t>
   </x:si>
   <x:si>
     <x:t>US50077B2079</x:t>
   </x:si>
   <x:si>
-    <x:t>2.985.274</x:t>
-[...5 lines deleted...]
-    <x:t>2,14%</x:t>
+    <x:t>2.957.383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 154.050.080.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Aerospace Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>047810 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR7047810007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.243.421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 133.405.563.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0995021062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.830.091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 132.992.713.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,71%</x:t>
   </x:si>
   <x:si>
     <x:t>Babcock International Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BAB LN</x:t>
   </x:si>
   <x:si>
     <x:t>GB0009697037</x:t>
   </x:si>
   <x:si>
-    <x:t>10.419.871</x:t>
-[...5 lines deleted...]
-    <x:t>1,86%</x:t>
+    <x:t>10.322.519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 131.835.576.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IL0011765935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.305.488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 127.503.213.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR0014004L86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393.112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 125.909.954.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US6153942023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>412.671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 125.291.042.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,61%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>272210 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7272210006</x:t>
   </x:si>
   <x:si>
-    <x:t>1.677.681</x:t>
-[...74 lines deleted...]
-    <x:t>$ 137.422.072.00</x:t>
+    <x:t>1.662.007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 115.445.593.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000HAG0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.320.936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 113.836.049.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,46%</x:t>
   </x:si>
   <x:si>
     <x:t>Aerovironment Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVAV US</x:t>
   </x:si>
   <x:si>
     <x:t>US0080731088</x:t>
   </x:si>
   <x:si>
-    <x:t>676.127</x:t>
-[...41 lines deleted...]
-    <x:t>1,33%</x:t>
+    <x:t>669.810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 105.829.980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,36%</x:t>
   </x:si>
   <x:si>
     <x:t>Ondas Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONDS US</x:t>
   </x:si>
   <x:si>
     <x:t>US68236H2040</x:t>
   </x:si>
   <x:si>
-    <x:t>9.994.718</x:t>
-[...5 lines deleted...]
-    <x:t>1,23%</x:t>
+    <x:t>9.901.338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 105.152.210.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,35%</x:t>
   </x:si>
   <x:si>
     <x:t>Renk Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>R3NK GR</x:t>
   </x:si>
   <x:si>
     <x:t>DE000RENK730</x:t>
   </x:si>
   <x:si>
-    <x:t>1.665.077</x:t>
-[...2 lines deleted...]
-    <x:t>$ 105.058.571.00</x:t>
+    <x:t>1.649.520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 84.217.421.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,08%</x:t>
   </x:si>
   <x:si>
     <x:t>Nlight Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LASR US</x:t>
   </x:si>
   <x:si>
     <x:t>US65487K1007</x:t>
   </x:si>
   <x:si>
-    <x:t>1.028.058</x:t>
-[...5 lines deleted...]
-    <x:t>0,91%</x:t>
+    <x:t>1.018.453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 77.005.231.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5893781089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831.561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 76.528.559.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Drs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US52661A1088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.695.606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 70.367.649.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science Applications International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8086251076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>724.535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 67.331.038.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,87%</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
     <x:t>NL0015073TS8</x:t>
   </x:si>
   <x:si>
-    <x:t>3.330.152</x:t>
-[...35 lines deleted...]
-    <x:t>$ 68.429.688.00</x:t>
+    <x:t>3.299.039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 62.079.155.00</x:t>
   </x:si>
   <x:si>
     <x:t>0,80%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mercury Systems Inc</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Parsons Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSN US</x:t>
   </x:si>
   <x:si>
     <x:t>US70202L1026</x:t>
   </x:si>
   <x:si>
-    <x:t>1.221.770</x:t>
-[...2 lines deleted...]
-    <x:t>$ 65.303.607.00</x:t>
+    <x:t>1.210.356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 60.977.735.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,78%</x:t>
   </x:si>
   <x:si>
     <x:t>Kbr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KBR US</x:t>
   </x:si>
   <x:si>
     <x:t>US48242W1062</x:t>
   </x:si>
   <x:si>
-    <x:t>1.824.992</x:t>
-[...5 lines deleted...]
-    <x:t>0,75%</x:t>
+    <x:t>1.807.941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 54.346.706.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,70%</x:t>
   </x:si>
   <x:si>
     <x:t>Amentum Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMTM US</x:t>
   </x:si>
   <x:si>
     <x:t>US0239391016</x:t>
   </x:si>
   <x:si>
-    <x:t>2.166.244</x:t>
-[...5 lines deleted...]
-    <x:t>0,65%</x:t>
+    <x:t>2.146.005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 49.315.195.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qinetiq Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QQ/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GB00B0WMWD03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.683.794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 47.862.409.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exosens Sas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXENS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400Q9V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683.373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 45.937.302.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bigbear.Ai Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US08975B1098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.213.772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 37.592.190.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,48%</x:t>
   </x:si>
   <x:si>
     <x:t>Osi Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OSIS US</x:t>
   </x:si>
   <x:si>
     <x:t>US6710441055</x:t>
   </x:si>
   <x:si>
-    <x:t>182.854</x:t>
-[...41 lines deleted...]
-    <x:t>0,60%</x:t>
+    <x:t>181.145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 37.207.183.00</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000DRO2</x:t>
   </x:si>
   <x:si>
-    <x:t>15.560.045</x:t>
-[...23 lines deleted...]
-    <x:t>0,40%</x:t>
+    <x:t>15.414.669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 36.062.942.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,46%</x:t>
   </x:si>
   <x:si>
     <x:t>Altro/Liquidità</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ -30.249.00</x:t>
-[...2 lines deleted...]
-    <x:t>-0,00%</x:t>
+    <x:t>$ 3.481.360.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -814,51 +823,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33658ad7fa544f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Radcf0a9fa8aa44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R443139b83fbd460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b3b419f10b4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf155f59d113a41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc634fddfba644f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="25" customWidth="1"/>
     <x:col min="7" max="7" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1402,488 +1411,488 @@
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7" ht="15" customHeight="1">
       <x:c r="A45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>