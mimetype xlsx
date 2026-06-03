--- v0 (2026-05-04)
+++ v1 (2026-06-03)
@@ -1,83 +1,293 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bf73fa9fef47ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18118aaad914659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VETH_coin_entitlement_history_20240227" sheetId="1" r:id="Rb77af03d9c3f4522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VETH_coin_entitlement_history_20240227" sheetId="1" r:id="R3b61b0ae8a884669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5435" uniqueCount="2984">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2885" uniqueCount="2019">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>02/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67494.98553558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,233,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008633983404255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67446.77346911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008621244464143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67446.37215197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008585492380401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67445.54652743001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00600851194008285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68400.63169114999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,384,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060084883776484535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68399.9533636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008428791602249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68399.6192608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008399443148279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68397.91436341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00600824968055253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69298.60700245999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,534,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008202445158661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69388.0577134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,549,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060081442300978435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69387.86697401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008127714435016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69309.31473643999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,536,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008089002812067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69307.59332607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007939782079577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69306.47301446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007842667688973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69372.18113054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,547,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00600780991864034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69437.7609923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,558,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007766135343485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69436.01381698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060076149694566535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69549.48993912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,577,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007557220274682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67680.76453443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,266,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060075239245899175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67594.86238047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,252,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007364235733203</x:t>
+  </x:si>
+  <x:si>
     <x:t>30/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>ETH</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>67591.26890479</x:t>
   </x:si>
   <x:si>
-    <x:t>11,252,000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.006007044872448453</x:t>
   </x:si>
   <x:si>
     <x:t>29/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>67662.87546241</x:t>
   </x:si>
   <x:si>
     <x:t>11,264,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.00600700243806907</x:t>
   </x:si>
   <x:si>
     <x:t>28/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>67842.33751920999</x:t>
   </x:si>
   <x:si>
     <x:t>11,294,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.006006936206765539</x:t>
@@ -115,8727 +325,5622 @@
   <x:si>
     <x:t>21/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>67751.22265575</x:t>
   </x:si>
   <x:si>
     <x:t>0.006006314065226065</x:t>
   </x:si>
   <x:si>
     <x:t>20/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>67149.68661656999</x:t>
   </x:si>
   <x:si>
     <x:t>11,180,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.0060062331499615386</x:t>
   </x:si>
   <x:si>
     <x:t>17/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>21294.59151713</x:t>
-[...11 lines deleted...]
-    <x:t>0.004101184446985689</x:t>
+    <x:t>67145.83363442999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006005888518285331</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45847.612683</x:t>
+    <x:t>69156.89743364</x:t>
   </x:si>
   <x:si>
     <x:t>11,515,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003981555595570994</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020242539948449848</x:t>
+    <x:t>0.006005809590415979</x:t>
   </x:si>
   <x:si>
     <x:t>15/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>23222.01515319</x:t>
+    <x:t>69065.94123679001</x:t>
   </x:si>
   <x:si>
     <x:t>11,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002019305665494783</x:t>
-[...5 lines deleted...]
-    <x:t>0.003986428355095653</x:t>
+    <x:t>0.006005734020590436</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45840.4662088</x:t>
+    <x:t>69575.72079835</x:t>
   </x:si>
   <x:si>
     <x:t>11,585,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003956880984790677</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020487919369486405</x:t>
+    <x:t>0.006005672921739318</x:t>
   </x:si>
   <x:si>
     <x:t>13/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>23738.01591774</x:t>
-[...8 lines deleted...]
-    <x:t>0.003956585743737592</x:t>
+    <x:t>69575.06175893999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006005616034435909</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45826.9403184</x:t>
+    <x:t>69254.89451428</x:t>
   </x:si>
   <x:si>
     <x:t>11,532,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003973893541311134</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020315603707839057</x:t>
+    <x:t>0.006005453912095039</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>23430.67756337</x:t>
-[...8 lines deleted...]
-    <x:t>0.0039736070615331255</x:t>
+    <x:t>69254.31419697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006005403589747659</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45820.0886953</x:t>
+    <x:t>69349.63607181</x:t>
   </x:si>
   <x:si>
     <x:t>11,548,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003967794310296155</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020375430703593695</x:t>
+    <x:t>0.006005337380655525</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>23472.26646601</x:t>
+    <x:t>69288.86795361</x:t>
   </x:si>
   <x:si>
     <x:t>11,538,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002034344467499567</x:t>
-[...5 lines deleted...]
-    <x:t>0.00397093096616398</x:t>
+    <x:t>0.006005275433663547</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45799.4026231</x:t>
-[...8 lines deleted...]
-    <x:t>0.002035539709987866</x:t>
+    <x:t>69285.45979694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006004980048270065</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>23350.65588965</x:t>
-[...8 lines deleted...]
-    <x:t>0.0039770861539557105</x:t>
+    <x:t>69146.80295245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006004932952883196</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>69146.11012481</x:t>
   </x:si>
   <x:si>
     <x:t>0.006004872785480677</x:t>
   </x:si>
   <x:si>
     <x:t>30/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>23356.17331779</x:t>
-[...8 lines deleted...]
-    <x:t>0.003976486434824142</x:t>
+    <x:t>69145.41461479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006004812385131567</x:t>
   </x:si>
   <x:si>
     <x:t>27/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45778.9756223</x:t>
+    <x:t>69293.52260875</x:t>
   </x:si>
   <x:si>
     <x:t>11,540,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003966982289627383</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020376557180632584</x:t>
+    <x:t>0.006004638007690641</x:t>
   </x:si>
   <x:si>
     <x:t>26/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>23517.30665542</x:t>
-[...8 lines deleted...]
-    <x:t>0.003966683086880416</x:t>
+    <x:t>69292.82947802001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006004577944369151</x:t>
   </x:si>
   <x:si>
     <x:t>25/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45772.1377538</x:t>
+    <x:t>69172.09871388</x:t>
   </x:si>
   <x:si>
     <x:t>11,520,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003973275846684028</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020312466111180555</x:t>
+    <x:t>0.006004522457802083</x:t>
   </x:si>
   <x:si>
     <x:t>24/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>23402.72612678</x:t>
-[...8 lines deleted...]
-    <x:t>0.003972973767196181</x:t>
+    <x:t>69171.38392488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006004460410145834</x:t>
   </x:si>
   <x:si>
     <x:t>23/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45764.8379085</x:t>
+    <x:t>68630.02030516</x:t>
   </x:si>
   <x:si>
     <x:t>11,430,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004003922826640419</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020004534030323706</x:t>
+    <x:t>0.00600437622967279</x:t>
   </x:si>
   <x:si>
     <x:t>20/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>22873.40345224</x:t>
-[...8 lines deleted...]
-    <x:t>0.004003019817909011</x:t>
+    <x:t>68627.91997094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006004192473398075</x:t>
   </x:si>
   <x:si>
     <x:t>19/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45750.9616544</x:t>
-[...8 lines deleted...]
-    <x:t>0.0020014149113447067</x:t>
+    <x:t>68627.13409107001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006004123717503937</x:t>
   </x:si>
   <x:si>
     <x:t>18/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>22788.83303112</x:t>
+    <x:t>68536.42925142</x:t>
   </x:si>
   <x:si>
     <x:t>11,415,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001996393607632063</x:t>
-[...5 lines deleted...]
-    <x:t>0.004007673781892247</x:t>
+    <x:t>0.0060040673895243105</x:t>
   </x:si>
   <x:si>
     <x:t>17/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45744.0486908</x:t>
+    <x:t>68403.55913412</x:t>
   </x:si>
   <x:si>
     <x:t>11,393,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004015101263126482</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019888976075941368</x:t>
+    <x:t>0.006003998870720619</x:t>
   </x:si>
   <x:si>
     <x:t>16/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>22260.13005883</x:t>
+    <x:t>68000.15203123</x:t>
   </x:si>
   <x:si>
     <x:t>11,326,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0019654008528015186</x:t>
-[...5 lines deleted...]
-    <x:t>0.004038497437082818</x:t>
+    <x:t>0.006003898289884337</x:t>
   </x:si>
   <x:si>
     <x:t>13/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45729.5177867</x:t>
+    <x:t>67385.4525563</x:t>
   </x:si>
   <x:si>
     <x:t>11,224,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004074262097888454</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019294311091945832</x:t>
+    <x:t>0.006003693207083037</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>21286.40060004</x:t>
+    <x:t>67012.53926294</x:t>
   </x:si>
   <x:si>
     <x:t>11,162,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0019070418025479306</x:t>
-[...5 lines deleted...]
-    <x:t>0.004096590097016664</x:t>
+    <x:t>0.006003631899564594</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45722.6559777</x:t>
+    <x:t>66795.62967197</x:t>
   </x:si>
   <x:si>
     <x:t>11,126,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004109532264758224</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018940296327763797</x:t>
+    <x:t>0.006003561897534603</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>21075.70072396</x:t>
-[...8 lines deleted...]
-    <x:t>0.004109209790391874</x:t>
+    <x:t>66794.76885185999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006003484527400682</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45715.4521495</x:t>
+    <x:t>66703.83583282</x:t>
   </x:si>
   <x:si>
     <x:t>11,111,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004114431837773378</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018889734212330124</x:t>
+    <x:t>0.00600340525900639</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>20816.25301831</x:t>
+    <x:t>66521.73099821</x:t>
   </x:si>
   <x:si>
     <x:t>11,081,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018785536520449417</x:t>
-[...5 lines deleted...]
-    <x:t>0.00412467087626568</x:t>
+    <x:t>0.006003224528310622</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45701.5930422</x:t>
+    <x:t>66310.5304458</x:t>
   </x:si>
   <x:si>
     <x:t>11,046,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004137388470233569</x:t>
-[...5 lines deleted...]
-    <x:t>0.001865737588593156</x:t>
+    <x:t>0.006003126058826725</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>20341.51167767</x:t>
+    <x:t>66039.52616987</x:t>
   </x:si>
   <x:si>
     <x:t>11,001,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018490602379483685</x:t>
-[...5 lines deleted...]
-    <x:t>0.0041539873186255795</x:t>
+    <x:t>0.006003047556573948</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45694.1972838</x:t>
+    <x:t>65324.121352379996</x:t>
   </x:si>
   <x:si>
     <x:t>10,882,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004199062422698034</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018038893648759419</x:t>
+    <x:t>0.006002951787573976</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19632.66276702</x:t>
-[...8 lines deleted...]
-    <x:t>0.0041987136090608345</x:t>
+    <x:t>65323.06426082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006002854646280096</x:t>
   </x:si>
   <x:si>
     <x:t>28/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45679.9716146</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018049373048814557</x:t>
+    <x:t>65321.29936632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006002692461525455</x:t>
   </x:si>
   <x:si>
     <x:t>27/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19640.63811477</x:t>
-[...2 lines deleted...]
-    <x:t>0.0018048739307820255</x:t>
+    <x:t>65320.60972937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060026290874260245</x:t>
   </x:si>
   <x:si>
     <x:t>26/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45676.0762234</x:t>
+    <x:t>64977.3339115</x:t>
   </x:si>
   <x:si>
     <x:t>10,825,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0042194989582817555</x:t>
-[...5 lines deleted...]
-    <x:t>0.001783026114374134</x:t>
+    <x:t>0.00600252507265589</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19063.87033803</x:t>
+    <x:t>64736.22785873</x:t>
   </x:si>
   <x:si>
     <x:t>10,785,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017676282186397773</x:t>
-[...5 lines deleted...]
-    <x:t>0.004234803664413538</x:t>
+    <x:t>0.006002431883053315</x:t>
   </x:si>
   <x:si>
     <x:t>24/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45669.0179761</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017678700851098746</x:t>
+    <x:t>64735.496844010006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006002364102365322</x:t>
   </x:si>
   <x:si>
     <x:t>23/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19069.14644554</x:t>
-[...8 lines deleted...]
-    <x:t>0.00423416169501159</x:t>
+    <x:t>64734.58032624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006002279121579972</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45654.6199988</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017688614198692629</x:t>
+    <x:t>64731.790412090006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006002020436911451</x:t>
   </x:si>
   <x:si>
     <x:t>19/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19031.88847782</x:t>
+    <x:t>64682.668935120004</x:t>
   </x:si>
   <x:si>
     <x:t>10,777,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017659727640178158</x:t>
-[...5 lines deleted...]
-    <x:t>0.004235945110633757</x:t>
+    <x:t>0.006001917874651572</x:t>
   </x:si>
   <x:si>
     <x:t>18/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45645.7625831</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017662536070047322</x:t>
+    <x:t>64680.677705789996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006001733108081098</x:t>
   </x:si>
   <x:si>
     <x:t>17/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>18665.07621022</x:t>
+    <x:t>64308.806674520005</x:t>
   </x:si>
   <x:si>
     <x:t>10,715,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017419576491105925</x:t>
-[...5 lines deleted...]
-    <x:t>0.004259797523499767</x:t>
+    <x:t>0.006001755172610359</x:t>
   </x:si>
   <x:si>
     <x:t>16/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45640.0704553</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017422074797750816</x:t>
+    <x:t>64307.82360109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00600166342520672</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>18759.6424742</x:t>
+    <x:t>64389.381586200005</x:t>
   </x:si>
   <x:si>
     <x:t>10,729,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017484986927206638</x:t>
-[...5 lines deleted...]
-    <x:t>0.004252934953117718</x:t>
+    <x:t>0.006001433645838382</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45626.1175626</x:t>
+    <x:t>64562.46856738</x:t>
   </x:si>
   <x:si>
     <x:t>10,758,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00424113381321807</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017602110991615542</x:t>
+    <x:t>0.006001344912379625</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19527.13652468</x:t>
+    <x:t>65149.68156908</x:t>
   </x:si>
   <x:si>
     <x:t>10,856,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001798741389524687</x:t>
-[...5 lines deleted...]
-    <x:t>0.0042025188876565955</x:t>
+    <x:t>0.006001260277181283</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45618.6496065</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017989955191387251</x:t>
+    <x:t>65148.54496227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006001155578691047</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19532.7113673</x:t>
-[...8 lines deleted...]
-    <x:t>0.004201780151280398</x:t>
+    <x:t>65147.2366896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006001035067207075</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45602.9203717</x:t>
+    <x:t>64273.73496923</x:t>
   </x:si>
   <x:si>
     <x:t>10,711,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004257578225347773</x:t>
-[...5 lines deleted...]
-    <x:t>0.001743143926573616</x:t>
+    <x:t>0.006000722151921389</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19153.6461422</x:t>
+    <x:t>64752.4758438</x:t>
   </x:si>
   <x:si>
     <x:t>10,791,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001774964891316838</x:t>
-[...5 lines deleted...]
-    <x:t>0.004225635223945881</x:t>
+    <x:t>0.0060006001152627195</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45595.4867972</x:t>
+    <x:t>64355.70757187</x:t>
   </x:si>
   <x:si>
     <x:t>10,725,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004251327440298368</x:t>
-[...5 lines deleted...]
-    <x:t>0.001749204734234965</x:t>
+    <x:t>0.006000532174533333</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>18804.84953636</x:t>
+    <x:t>64396.887049360004</x:t>
   </x:si>
   <x:si>
     <x:t>10,732,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017522222825531123</x:t>
-[...5 lines deleted...]
-    <x:t>0.004248233089172568</x:t>
+    <x:t>0.006000455371725681</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45588.066444</x:t>
+    <x:t>63165.60288485</x:t>
   </x:si>
   <x:si>
     <x:t>10,527,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004330584824166429</x:t>
-[...5 lines deleted...]
-    <x:t>0.0016697574276479529</x:t>
+    <x:t>0.0060003422518143815</x:t>
   </x:si>
   <x:si>
     <x:t>31/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>17583.26787074</x:t>
-[...8 lines deleted...]
-    <x:t>0.00432972282384345</x:t>
+    <x:t>63162.260037340006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060000247019416746</x:t>
   </x:si>
   <x:si>
     <x:t>30/01/2026</x:t>
   </x:si>
   <x:si>
+    <x:t>63229.99263763</x:t>
+  </x:si>
+  <x:si>
     <x:t>10,538,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004325203280185994</x:t>
-[...5 lines deleted...]
-    <x:t>0.0016749858104981971</x:t>
+    <x:t>0.006000189090684191</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>18253.37448991</x:t>
+    <x:t>63829.870486809996</x:t>
   </x:si>
   <x:si>
     <x:t>10,638,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017158652462784356</x:t>
-[...5 lines deleted...]
-    <x:t>0.004284310584404963</x:t>
+    <x:t>0.006000175830683399</x:t>
   </x:si>
   <x:si>
     <x:t>28/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45574.0406361</x:t>
+    <x:t>63943.7809286</x:t>
   </x:si>
   <x:si>
     <x:t>10,657,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004276441835047387</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017237252784554752</x:t>
+    <x:t>0.006000167113502862</x:t>
   </x:si>
   <x:si>
     <x:t>27/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>18372.10038161</x:t>
-[...8 lines deleted...]
-    <x:t>0.004276213589152669</x:t>
+    <x:t>63943.70860121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006000160326659472</x:t>
   </x:si>
   <x:si>
     <x:t>26/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45568.9104948</x:t>
+    <x:t>63811.43421137</x:t>
   </x:si>
   <x:si>
     <x:t>10,635,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004284805876332863</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017153289813417957</x:t>
+    <x:t>0.006000134857674659</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>18723.62242734</x:t>
+    <x:t>64285.25826084</x:t>
   </x:si>
   <x:si>
     <x:t>10,714,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017475846954769462</x:t>
-[...5 lines deleted...]
-    <x:t>0.004252532745333208</x:t>
+    <x:t>0.006000117440810154</x:t>
   </x:si>
   <x:si>
     <x:t>22/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45558.6133888</x:t>
+    <x:t>65124.762496979994</x:t>
   </x:si>
   <x:si>
     <x:t>10,854,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004197403113027455</x:t>
-[...5 lines deleted...]
-    <x:t>0.001802667137293164</x:t>
+    <x:t>0.006000070250320619</x:t>
   </x:si>
   <x:si>
     <x:t>21/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19520.54967736</x:t>
+    <x:t>65076.69595926</x:t>
   </x:si>
   <x:si>
     <x:t>10,846,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017997925205015673</x:t>
-[...5 lines deleted...]
-    <x:t>0.004200271646865204</x:t>
+    <x:t>0.006000064167366771</x:t>
   </x:si>
   <x:si>
     <x:t>20/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45552.9418029</x:t>
+    <x:t>64926.07778282</x:t>
   </x:si>
   <x:si>
     <x:t>10,821,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004209679493845301</x:t>
-[...5 lines deleted...]
-    <x:t>0.001790327694290731</x:t>
+    <x:t>0.006000007188136032</x:t>
   </x:si>
   <x:si>
     <x:t>19/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19375.56029924</x:t>
-[...8 lines deleted...]
-    <x:t>0.0042094408968949264</x:t>
+    <x:t>64925.92024454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005999992629566584</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45542.8612006</x:t>
-[...8 lines deleted...]
-    <x:t>0.001800920035732067</x:t>
+    <x:t>65075.63990815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00599996679957127</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>19733.21103492</x:t>
+    <x:t>65273.46870022</x:t>
   </x:si>
   <x:si>
     <x:t>10,879,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001813880966533689</x:t>
-[...5 lines deleted...]
-    <x:t>0.0041860701962772315</x:t>
+    <x:t>0.005999951162810921</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45537.4910095</x:t>
+    <x:t>65453.17974403</x:t>
   </x:si>
   <x:si>
     <x:t>10,909,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004174304795077459</x:t>
-[...5 lines deleted...]
-    <x:t>0.001825620014165368</x:t>
+    <x:t>0.005999924809242827</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>20098.12322631</x:t>
+    <x:t>65633.03867611</x:t>
   </x:si>
   <x:si>
     <x:t>10,939,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001837290723677667</x:t>
-[...5 lines deleted...]
-    <x:t>0.004162621395904562</x:t>
+    <x:t>0.005999912119582229</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45535.4184739</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018372431158469695</x:t>
+    <x:t>65633.02091815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005999910496219947</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>20167.93563677</x:t>
+    <x:t>65692.37933647</x:t>
   </x:si>
   <x:si>
     <x:t>10,949,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001841988824255183</x:t>
-[...5 lines deleted...]
-    <x:t>0.004157863156425245</x:t>
+    <x:t>0.005999851980680428</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>45521.7759245</x:t>
+    <x:t>65920.17201723</x:t>
   </x:si>
   <x:si>
     <x:t>10,987,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004143239822016929</x:t>
-[...5 lines deleted...]
-    <x:t>0.001856593801104032</x:t>
+    <x:t>0.0059998336231209615</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>20688.82668331</x:t>
+    <x:t>66208.07100881</x:t>
   </x:si>
   <x:si>
     <x:t>11,035,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001874837035188944</x:t>
-[...5 lines deleted...]
-    <x:t>0.004124988158178523</x:t>
+    <x:t>0.005999825193367466</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>32916.4535205</x:t>
-[...8 lines deleted...]
-    <x:t>0.0030168861215033984</x:t>
+    <x:t>66207.79187129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005999799897715451</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>32993.74200587</x:t>
+    <x:t>65907.87538727</x:t>
   </x:si>
   <x:si>
     <x:t>10,985,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003003526809819754</x:t>
-[...5 lines deleted...]
-    <x:t>0.0029962797798270373</x:t>
+    <x:t>0.005999806589646791</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>32898.4561781</x:t>
+    <x:t>65865.55712784</x:t>
   </x:si>
   <x:si>
     <x:t>10,978,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0029967622679996355</x:t>
-[...5 lines deleted...]
-    <x:t>0.00300301520766442</x:t>
+    <x:t>0.005999777475664055</x:t>
   </x:si>
   <x:si>
     <x:t>31/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>32964.68669181</x:t>
-[...2 lines deleted...]
-    <x:t>0.0030027952898351246</x:t>
+    <x:t>65863.14286990999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00599955755783476</x:t>
   </x:si>
   <x:si>
     <x:t>30/12/2025</x:t>
   </x:si>
   <x:si>
+    <x:t>65882.94655482</x:t>
+  </x:si>
+  <x:si>
     <x:t>10,981,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0029959435550587377</x:t>
-[...5 lines deleted...]
-    <x:t>0.003003778378719607</x:t>
+    <x:t>0.005999721933778344</x:t>
   </x:si>
   <x:si>
     <x:t>29/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>32986.94151453</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029957082102176485</x:t>
+    <x:t>65882.81337093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005999709805202622</x:t>
   </x:si>
   <x:si>
     <x:t>23/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>32881.8649924</x:t>
-[...8 lines deleted...]
-    <x:t>0.00300530670464985</x:t>
+    <x:t>65883.13791615999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005999739360364265</x:t>
   </x:si>
   <x:si>
     <x:t>22/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>32775.7056053</x:t>
+    <x:t>65655.35219949999</x:t>
   </x:si>
   <x:si>
     <x:t>10,943,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002995129818632916</x:t>
-[...5 lines deleted...]
-    <x:t>0.003004628218422736</x:t>
+    <x:t>0.005999758037055652</x:t>
   </x:si>
   <x:si>
     <x:t>19/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>32873.6975524</x:t>
-[...8 lines deleted...]
-    <x:t>0.002995753628355113</x:t>
+    <x:t>65656.22950749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005999838207757471</x:t>
   </x:si>
   <x:si>
     <x:t>18/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>32838.86970618</x:t>
+    <x:t>65710.40642178</x:t>
   </x:si>
   <x:si>
     <x:t>10,952,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002998435875290358</x:t>
-[...5 lines deleted...]
-    <x:t>0.003001418619028488</x:t>
+    <x:t>0.005999854494318845</x:t>
   </x:si>
   <x:si>
     <x:t>17/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>32869.1878554</x:t>
+    <x:t>65650.40488499</x:t>
   </x:si>
   <x:si>
     <x:t>10,942,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003003946980021934</x:t>
-[...5 lines deleted...]
-    <x:t>0.002995907240869128</x:t>
+    <x:t>0.005999854220891061</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>40383.4797002</x:t>
-[...8 lines deleted...]
-    <x:t>0.002309205989005666</x:t>
+    <x:t>65650.8116319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005999891393885943</x:t>
   </x:si>
   <x:si>
     <x:t>15/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>25265.3763302</x:t>
-[...8 lines deleted...]
-    <x:t>0.0036908944710500823</x:t>
+    <x:t>65651.14363243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059999217357366115</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>40488.41528861</x:t>
+    <x:t>65748.80974611</x:t>
   </x:si>
   <x:si>
     <x:t>10,958,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0036948727220852346</x:t>
-[...5 lines deleted...]
-    <x:t>0.0023052011733436756</x:t>
+    <x:t>0.00600007389542891</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>25259.2182623</x:t>
+    <x:t>64765.708168950005</x:t>
   </x:si>
   <x:si>
     <x:t>10,794,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0023401165705299242</x:t>
-[...5 lines deleted...]
-    <x:t>0.0036600416811793587</x:t>
+    <x:t>0.006000158251709283</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39454.46224021</x:t>
-[...8 lines deleted...]
-    <x:t>0.002341976171784886</x:t>
+    <x:t>64712.67525291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006000248053121001</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>25257.0939921</x:t>
+    <x:t>63873.562137839996</x:t>
   </x:si>
   <x:si>
     <x:t>10,645,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0023726720518647253</x:t>
-[...5 lines deleted...]
-    <x:t>0.0036276625782752465</x:t>
+    <x:t>0.006000334630139972</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>38198.40870349</x:t>
+    <x:t>63454.61820179</x:t>
   </x:si>
   <x:si>
     <x:t>10,575,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00361214266699669</x:t>
-[...5 lines deleted...]
-    <x:t>0.002388294042392435</x:t>
+    <x:t>0.006000436709389125</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>25252.4998111</x:t>
+    <x:t>63247.016708890005</x:t>
   </x:si>
   <x:si>
     <x:t>10,540,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002395872847352941</x:t>
-[...5 lines deleted...]
-    <x:t>0.003604792874553131</x:t>
+    <x:t>0.006000665721906072</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>37696.41578887</x:t>
+    <x:t>62948.117053769995</x:t>
   </x:si>
   <x:si>
     <x:t>10,490,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0035935572725328884</x:t>
-[...5 lines deleted...]
-    <x:t>0.002407216517149666</x:t>
+    <x:t>0.006000773789682555</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>25250.5820586</x:t>
+    <x:t>62858.994337</x:t>
   </x:si>
   <x:si>
     <x:t>10,475,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0024105567597708833</x:t>
-[...5 lines deleted...]
-    <x:t>0.0035903018881527447</x:t>
+    <x:t>0.0060008586479236275</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>37610.42698431</x:t>
-[...8 lines deleted...]
-    <x:t>0.0024104470658329355</x:t>
+    <x:t>62859.85999891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006000941288678759</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>25248.2984535</x:t>
+    <x:t>62380.65429846</x:t>
   </x:si>
   <x:si>
     <x:t>10,395,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00242888874011544</x:t>
-[...5 lines deleted...]
-    <x:t>0.0035721362044213566</x:t>
+    <x:t>0.006001024944536797</x:t>
   </x:si>
   <x:si>
     <x:t>30/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>37134.33374324</x:t>
-[...8 lines deleted...]
-    <x:t>0.002428798056940837</x:t>
+    <x:t>62381.689545140005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006001124535367003</x:t>
   </x:si>
   <x:si>
     <x:t>28/11/2025</x:t>
   </x:si>
   <x:si>
+    <x:t>63093.2733168</x:t>
+  </x:si>
+  <x:si>
     <x:t>10,513,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0024015367451631314</x:t>
-[...5 lines deleted...]
-    <x:t>0.0035999160577285267</x:t>
+    <x:t>0.0060014528028916585</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>50447.67889287</x:t>
-[...8 lines deleted...]
-    <x:t>0.001203012619461619</x:t>
+    <x:t>63094.95056127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006001612342934462</x:t>
   </x:si>
   <x:si>
     <x:t>26/11/2025</x:t>
   </x:si>
   <x:si>
+    <x:t>62916.614277939996</x:t>
+  </x:si>
+  <x:si>
     <x:t>10,483,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0012064553723552418</x:t>
-[...5 lines deleted...]
-    <x:t>0.004795320290903367</x:t>
+    <x:t>0.006001775663258609</x:t>
   </x:si>
   <x:si>
     <x:t>25/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>50036.99467687</x:t>
+    <x:t>62684.25075197</x:t>
   </x:si>
   <x:si>
     <x:t>10,444,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004790979957570854</x:t>
-[...5 lines deleted...]
-    <x:t>0.0012109590267234775</x:t>
+    <x:t>0.006001938984294332</x:t>
   </x:si>
   <x:si>
     <x:t>24/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>12647.240444</x:t>
+    <x:t>62775.987986559994</x:t>
   </x:si>
   <x:si>
     <x:t>10,459,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0012092208092551867</x:t>
-[...5 lines deleted...]
-    <x:t>0.004792881493695382</x:t>
+    <x:t>0.006002102302950569</x:t>
   </x:si>
   <x:si>
     <x:t>21/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>51262.46867246</x:t>
+    <x:t>63909.665792960004</x:t>
   </x:si>
   <x:si>
     <x:t>10,647,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004814733603123885</x:t>
-[...5 lines deleted...]
-    <x:t>0.0011878648558748945</x:t>
+    <x:t>0.00600259845899878</x:t>
   </x:si>
   <x:si>
     <x:t>20/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>12647.1855787</x:t>
-[...8 lines deleted...]
-    <x:t>0.004814898332068188</x:t>
+    <x:t>63911.40812023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006002762103900629</x:t>
   </x:si>
   <x:si>
     <x:t>19/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>51127.90915584</x:t>
+    <x:t>63775.083163940006</x:t>
   </x:si>
   <x:si>
     <x:t>10,624,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004812491449156627</x:t>
-[...5 lines deleted...]
-    <x:t>0.00119043430046122</x:t>
+    <x:t>0.006002925749617847</x:t>
   </x:si>
   <x:si>
     <x:t>18/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>12647.1624414</x:t>
-[...8 lines deleted...]
-    <x:t>0.0048126561895651355</x:t>
+    <x:t>63776.82179934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006003089401293299</x:t>
   </x:si>
   <x:si>
     <x:t>17/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>51005.3412792</x:t>
+    <x:t>63652.4922106</x:t>
   </x:si>
   <x:si>
     <x:t>10,603,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004810463197132887</x:t>
-[...5 lines deleted...]
-    <x:t>0.0011927898643214183</x:t>
+    <x:t>0.006003253061454305</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>12647.116147</x:t>
-[...8 lines deleted...]
-    <x:t>0.004823318505781221</x:t>
+    <x:t>64324.15061794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006003747490940825</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>51678.79875552</x:t>
-[...8 lines deleted...]
-    <x:t>0.0011804282760406945</x:t>
+    <x:t>64325.90730502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060039114527739405</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>12647.1009909</x:t>
+    <x:t>64237.60290623</x:t>
   </x:si>
   <x:si>
     <x:t>10,699,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001182082530227124</x:t>
-[...5 lines deleted...]
-    <x:t>0.004821992888618563</x:t>
+    <x:t>0.006004075418845687</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>51057.88646787</x:t>
+    <x:t>63704.979953869995</x:t>
   </x:si>
   <x:si>
     <x:t>10,610,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004812241891410933</x:t>
-[...5 lines deleted...]
-    <x:t>0.0011919975010367579</x:t>
+    <x:t>0.00600423939244769</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>12647.0859399</x:t>
+    <x:t>63502.569984639995</x:t>
   </x:si>
   <x:si>
     <x:t>10,576,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0011958288521085477</x:t>
-[...5 lines deleted...]
-    <x:t>0.004808574512551059</x:t>
+    <x:t>0.0060044033646596065</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>51010.83955431</x:t>
+    <x:t>63657.90471251</x:t>
   </x:si>
   <x:si>
     <x:t>10,601,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004811889402349778</x:t>
-[...5 lines deleted...]
-    <x:t>0.0011930068067352135</x:t>
+    <x:t>0.0060048962090849915</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>12647.0611004</x:t>
+    <x:t>63467.48383531</x:t>
   </x:si>
   <x:si>
     <x:t>10,569,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00119661851645378</x:t>
-[...5 lines deleted...]
-    <x:t>0.004808441927799224</x:t>
+    <x:t>0.006005060444253004</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>50671.34598676</x:t>
+    <x:t>63318.40301866</x:t>
   </x:si>
   <x:si>
     <x:t>10,544,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004805704285542489</x:t>
-[...5 lines deleted...]
-    <x:t>0.0011994553330709407</x:t>
+    <x:t>0.00600515961861343</x:t>
   </x:si>
   <x:si>
     <x:t>04/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>246.136096</x:t>
-[...8 lines deleted...]
-    <x:t>0.0059822016330746824</x:t>
+    <x:t>63926.67248008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006005323859096289</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>63400.03092121</x:t>
+    <x:t>63646.16295830999</x:t>
   </x:si>
   <x:si>
     <x:t>10,598,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.005982263721571051</x:t>
-[...5 lines deleted...]
-    <x:t>2.3224385459520662E-05</x:t>
+    <x:t>0.006005488107030572</x:t>
   </x:si>
   <x:si>
     <x:t>31/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>246.119901</x:t>
+    <x:t>63471.19606628</x:t>
   </x:si>
   <x:si>
     <x:t>10,568,000</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3289165499621498E-05</x:t>
-[...5 lines deleted...]
-    <x:t>0.005982690780211961</x:t>
+    <x:t>0.006005979945711582</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>63413.00664779</x:t>
+    <x:t>63659.12249439</x:t>
   </x:si>
   <x:si>
     <x:t>10,599,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.005982923544465516</x:t>
-[...5 lines deleted...]
-    <x:t>2.3220666723275782E-05</x:t>
+    <x:t>0.006006144211188792</x:t>
   </x:si>
   <x:si>
     <x:t>29/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>182.1118345</x:t>
+    <x:t>63510.70590655</x:t>
   </x:si>
   <x:si>
     <x:t>10,574,000</x:t>
   </x:si>
   <x:si>
-    <x:t>1.722260587289578E-05</x:t>
-[...5 lines deleted...]
-    <x:t>0.005989085877818234</x:t>
+    <x:t>0.00600630848369113</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>59468.10856971</x:t>
+    <x:t>63302.21637801</x:t>
   </x:si>
   <x:si>
     <x:t>10,539,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.005642670895693139</x:t>
-[...5 lines deleted...]
-    <x:t>0.00036380186054654144</x:t>
+    <x:t>0.006006472756239681</x:t>
   </x:si>
   <x:si>
     <x:t>27/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>3834.1037878</x:t>
+    <x:t>62673.25081536</x:t>
   </x:si>
   <x:si>
     <x:t>10,434,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00036746250601878475</x:t>
-[...5 lines deleted...]
-    <x:t>0.005639174528230784</x:t>
+    <x:t>0.006006637034249569</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>58844.30159416</x:t>
-[...8 lines deleted...]
-    <x:t>0.0003674613404063638</x:t>
+    <x:t>62678.39321996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060071298849875415</x:t>
   </x:si>
   <x:si>
     <x:t>23/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21634.0876034</x:t>
-[...8 lines deleted...]
-    <x:t>0.00395550286479135</x:t>
+    <x:t>63340.90980975999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007294177708649</x:t>
   </x:si>
   <x:si>
     <x:t>22/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>40872.5586308</x:t>
-[...8 lines deleted...]
-    <x:t>0.002131077728129742</x:t>
+    <x:t>63342.6421962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007458478395296</x:t>
   </x:si>
   <x:si>
     <x:t>21/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22470.0795236</x:t>
+    <x:t>63092.054470350005</x:t>
   </x:si>
   <x:si>
     <x:t>10,502,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0021396000308131786</x:t>
-[...5 lines deleted...]
-    <x:t>0.003868022752499524</x:t>
+    <x:t>0.006007622783312703</x:t>
   </x:si>
   <x:si>
     <x:t>20/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>40365.36970713</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021483961649584092</x:t>
+    <x:t>62835.445196429995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007787092114925</x:t>
   </x:si>
   <x:si>
     <x:t>17/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22468.991687</x:t>
+    <x:t>62779.71181916</x:t>
   </x:si>
   <x:si>
     <x:t>10,449,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0021503485201454686</x:t>
-[...5 lines deleted...]
-    <x:t>0.0038578543527763424</x:t>
+    <x:t>0.006008202872921811</x:t>
   </x:si>
   <x:si>
     <x:t>16/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>40402.86317794</x:t>
+    <x:t>62870.65974044</x:t>
   </x:si>
   <x:si>
     <x:t>10,464,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038611298908581807</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021471518121655197</x:t>
+    <x:t>0.006008281703023701</x:t>
   </x:si>
   <x:si>
     <x:t>15/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22466.0169428</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038613370234910167</x:t>
+    <x:t>62871.04755661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008318764966552</x:t>
   </x:si>
   <x:si>
     <x:t>14/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36018.23877861</x:t>
+    <x:t>62979.91712441</x:t>
   </x:si>
   <x:si>
     <x:t>10,482,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003436199082103606</x:t>
-[...5 lines deleted...]
-    <x:t>0.0025721883558290403</x:t>
+    <x:t>0.006008387437932646</x:t>
   </x:si>
   <x:si>
     <x:t>13/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>26959.4821586</x:t>
+    <x:t>62379.1560168</x:t>
   </x:si>
   <x:si>
     <x:t>10,382,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002596752278809478</x:t>
-[...5 lines deleted...]
-    <x:t>0.003411642637083414</x:t>
+    <x:t>0.006008394915892892</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>35426.37734036</x:t>
-[...8 lines deleted...]
-    <x:t>0.0025961449173377</x:t>
+    <x:t>62379.55387216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060084332375419</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>26951.2684745</x:t>
+    <x:t>62596.13646549</x:t>
   </x:si>
   <x:si>
     <x:t>10,418,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00258699063875024</x:t>
-[...5 lines deleted...]
-    <x:t>0.003421469379054521</x:t>
+    <x:t>0.006008460017804761</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>35544.936292</x:t>
+    <x:t>62494.2148667</x:t>
   </x:si>
   <x:si>
     <x:t>10,401,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0034174537344486104</x:t>
-[...5 lines deleted...]
-    <x:t>0.0025910276487549275</x:t>
+    <x:t>0.006008481383203538</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>26915.0761638</x:t>
+    <x:t>62662.512917030006</x:t>
   </x:si>
   <x:si>
     <x:t>10,429,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002580791654405983</x:t>
-[...5 lines deleted...]
-    <x:t>0.0034276955367945157</x:t>
+    <x:t>0.006008487191200499</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>31243.07215819</x:t>
+    <x:t>62848.52343219</x:t>
   </x:si>
   <x:si>
     <x:t>10,460,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0029869093841481836</x:t>
-[...5 lines deleted...]
-    <x:t>0.003021553659082218</x:t>
+    <x:t>0.006008463043230401</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>31598.8719176</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029843799107617955</x:t>
+    <x:t>62782.65760515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008484793296009</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>31095.88162414</x:t>
-[...8 lines deleted...]
-    <x:t>0.003028259378742572</x:t>
+    <x:t>62692.73998194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060085048861357095</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>31594.444115</x:t>
+    <x:t>62770.75740375</x:t>
   </x:si>
   <x:si>
     <x:t>10,447,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0030242599899492676</x:t>
-[...5 lines deleted...]
-    <x:t>0.0029842359805446537</x:t>
+    <x:t>0.006008495970493921</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>31016.4541359</x:t>
+    <x:t>62608.2988483</x:t>
   </x:si>
   <x:si>
     <x:t>10,420,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0029766270763819575</x:t>
-[...5 lines deleted...]
-    <x:t>0.0030318469013819577</x:t>
+    <x:t>0.006008473977763915</x:t>
   </x:si>
   <x:si>
     <x:t>29/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>31589.2302472</x:t>
+    <x:t>62397.75757758</x:t>
   </x:si>
   <x:si>
     <x:t>10,385,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003041813215907559</x:t>
-[...5 lines deleted...]
-    <x:t>0.002966637200806933</x:t>
+    <x:t>0.006008450416714492</x:t>
   </x:si>
   <x:si>
     <x:t>26/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>28387.36770993</x:t>
+    <x:t>62409.82105313</x:t>
   </x:si>
   <x:si>
     <x:t>10,387,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0027329708009945124</x:t>
-[...5 lines deleted...]
-    <x:t>0.003275484099663041</x:t>
+    <x:t>0.006008454900657554</x:t>
   </x:si>
   <x:si>
     <x:t>25/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>34019.7581372</x:t>
+    <x:t>62361.44215422</x:t>
   </x:si>
   <x:si>
     <x:t>10,379,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0032777491219963388</x:t>
-[...5 lines deleted...]
-    <x:t>0.0027306757892879853</x:t>
+    <x:t>0.006008424911284324</x:t>
   </x:si>
   <x:si>
     <x:t>24/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>28302.00235017</x:t>
+    <x:t>62319.08637597</x:t>
   </x:si>
   <x:si>
     <x:t>10,372,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002728692860602584</x:t>
-[...5 lines deleted...]
-    <x:t>0.0032797034348052453</x:t>
+    <x:t>0.006008396295407829</x:t>
   </x:si>
   <x:si>
     <x:t>23/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>34014.377536</x:t>
+    <x:t>62198.59662353</x:t>
   </x:si>
   <x:si>
     <x:t>10,352,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0032857783554868627</x:t>
-[...5 lines deleted...]
-    <x:t>0.002722586851577473</x:t>
+    <x:t>0.006008365207064336</x:t>
   </x:si>
   <x:si>
     <x:t>22/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>27940.66910741</x:t>
+    <x:t>61950.71563961</x:t>
   </x:si>
   <x:si>
     <x:t>10,311,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0027097923680932984</x:t>
-[...5 lines deleted...]
-    <x:t>0.003298423676869363</x:t>
+    <x:t>0.0060082160449626614</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>34001.5666945</x:t>
+    <x:t>61997.51498107999</x:t>
   </x:si>
   <x:si>
     <x:t>10,319,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003295044742174629</x:t>
-[...5 lines deleted...]
-    <x:t>0.002713048578988274</x:t>
+    <x:t>0.006008093321162903</x:t>
   </x:si>
   <x:si>
     <x:t>18/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>28388.93602705</x:t>
+    <x:t>62387.435290049994</x:t>
   </x:si>
   <x:si>
     <x:t>10,384,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002733911404762134</x:t>
-[...5 lines deleted...]
-    <x:t>0.0032741235807973806</x:t>
+    <x:t>0.006008034985559515</x:t>
   </x:si>
   <x:si>
     <x:t>17/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>33995.6270026</x:t>
+    <x:t>62044.53483431</x:t>
   </x:si>
   <x:si>
     <x:t>10,327,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0032919170139052967</x:t>
-[...5 lines deleted...]
-    <x:t>0.002716075126533359</x:t>
+    <x:t>0.006007992140438656</x:t>
   </x:si>
   <x:si>
     <x:t>16/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>28046.01422791</x:t>
+    <x:t>62035.984016710005</x:t>
   </x:si>
   <x:si>
     <x:t>10,326,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002716057934138098</x:t>
-[...5 lines deleted...]
-    <x:t>0.003291687951656014</x:t>
+    <x:t>0.006007745885794112</x:t>
   </x:si>
   <x:si>
     <x:t>15/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>28047.71394865</x:t>
-[...2 lines deleted...]
-    <x:t>0.002716222540059074</x:t>
+    <x:t>62037.68373745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007910491715089</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>28054.75885982</x:t>
-[...8 lines deleted...]
-    <x:t>0.0032909296438214217</x:t>
+    <x:t>62036.89836192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007834433654852</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>33979.3202613</x:t>
-[...8 lines deleted...]
-    <x:t>0.0027171387722777457</x:t>
+    <x:t>62036.49522384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007795392585707</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>28010.89163464</x:t>
+    <x:t>61982.31031954</x:t>
   </x:si>
   <x:si>
     <x:t>10,317,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002715022936380731</x:t>
-[...5 lines deleted...]
-    <x:t>0.0032927613341959877</x:t>
+    <x:t>0.0060077842705767185</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39795.4186849</x:t>
+    <x:t>62204.18060615</x:t>
   </x:si>
   <x:si>
     <x:t>10,354,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00384348258498165</x:t>
-[...5 lines deleted...]
-    <x:t>0.002164261340665443</x:t>
+    <x:t>0.006007743925647093</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22408.46896282</x:t>
-[...2 lines deleted...]
-    <x:t>0.0021642330464380914</x:t>
+    <x:t>62203.88764772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007715631419741</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39787.2819782</x:t>
+    <x:t>61914.5162223</x:t>
   </x:si>
   <x:si>
     <x:t>10,306,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038605940207840092</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021470244754608968</x:t>
+    <x:t>0.006007618496244906</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22111.60484509</x:t>
+    <x:t>61896.09879499</x:t>
   </x:si>
   <x:si>
     <x:t>10,303,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002146132664766573</x:t>
-[...5 lines deleted...]
-    <x:t>0.003861447534688926</x:t>
+    <x:t>0.006007580199455499</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39781.2143665</x:t>
+    <x:t>61775.18481623</x:t>
   </x:si>
   <x:si>
     <x:t>10,283,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00386863895424487</x:t>
-[...5 lines deleted...]
-    <x:t>0.00213886710587669</x:t>
+    <x:t>0.00600750606012156</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22194.68434737</x:t>
+    <x:t>61972.79584527</x:t>
   </x:si>
   <x:si>
     <x:t>10,316,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0021514816156814657</x:t>
-[...5 lines deleted...]
-    <x:t>0.003855962727597906</x:t>
+    <x:t>0.006007444343279372</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39774.9608956</x:t>
+    <x:t>62332.57368488</x:t>
   </x:si>
   <x:si>
     <x:t>10,376,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00383336169001542</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021740181948033924</x:t>
+    <x:t>0.006007379884818812</x:t>
   </x:si>
   <x:si>
     <x:t>31/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22566.54709469</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038324295595508866</x:t>
+    <x:t>62331.83620459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060073088092318806</x:t>
   </x:si>
   <x:si>
     <x:t>29/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038254246377970175</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021817502174343436</x:t>
+    <x:t>62444.58262012999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007174855231361</x:t>
   </x:si>
   <x:si>
     <x:t>28/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22825.96899412</x:t>
+    <x:t>62588.08218602001</x:t>
   </x:si>
   <x:si>
     <x:t>10,419,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002190802283723966</x:t>
-[...5 lines deleted...]
-    <x:t>0.0038163080134273925</x:t>
+    <x:t>0.006007110297151359</x:t>
   </x:si>
   <x:si>
     <x:t>27/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39758.994955</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021822312777594996</x:t>
+    <x:t>62443.28908731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006007050417249639</x:t>
   </x:si>
   <x:si>
     <x:t>26/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22536.77379553</x:t>
+    <x:t>62291.99908343</x:t>
   </x:si>
   <x:si>
     <x:t>10,370,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0021732665183731917</x:t>
-[...5 lines deleted...]
-    <x:t>0.0038336764983510126</x:t>
+    <x:t>0.006006943016724204</x:t>
   </x:si>
   <x:si>
     <x:t>25/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39751.2912682</x:t>
-[...8 lines deleted...]
-    <x:t>0.002214484655709788</x:t>
+    <x:t>62963.51942935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00600682307091681</x:t>
   </x:si>
   <x:si>
     <x:t>22/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>23466.02537743</x:t>
+    <x:t>63207.97220373</x:t>
   </x:si>
   <x:si>
     <x:t>10,523,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0022299748529345242</x:t>
-[...5 lines deleted...]
-    <x:t>0.0037766746009978143</x:t>
+    <x:t>0.006006649453932339</x:t>
   </x:si>
   <x:si>
     <x:t>21/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39738.5283794</x:t>
+    <x:t>63237.172993169996</x:t>
   </x:si>
   <x:si>
     <x:t>10,528,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0037745562670402732</x:t>
-[...5 lines deleted...]
-    <x:t>0.0022320141160495823</x:t>
+    <x:t>0.006006570383089856</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>23855.47760038</x:t>
+    <x:t>63591.14568448</x:t>
   </x:si>
   <x:si>
     <x:t>10,587,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002253280211616133</x:t>
-[...5 lines deleted...]
-    <x:t>0.003753250976112213</x:t>
+    <x:t>0.006006531187728346</x:t>
   </x:si>
   <x:si>
     <x:t>19/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39732.1639572</x:t>
-[...8 lines deleted...]
-    <x:t>0.002253527524606593</x:t>
+    <x:t>63590.25986021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00600644751678568</x:t>
   </x:si>
   <x:si>
     <x:t>18/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>23890.71114727</x:t>
+    <x:t>63619.51058847</x:t>
   </x:si>
   <x:si>
     <x:t>10,592,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0022555429708525305</x:t>
-[...5 lines deleted...]
-    <x:t>0.003750830762953172</x:t>
+    <x:t>0.006006373733805703</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39719.6432106</x:t>
-[...8 lines deleted...]
-    <x:t>0.0022562527488623487</x:t>
+    <x:t>63617.87232655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060062190640625</x:t>
   </x:si>
   <x:si>
     <x:t>14/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>25306.27902831</x:t>
+    <x:t>65022.438802610006</x:t>
   </x:si>
   <x:si>
     <x:t>10,826,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002337546557205801</x:t>
-[...5 lines deleted...]
-    <x:t>0.003668590409597266</x:t>
+    <x:t>0.006006136966803067</x:t>
   </x:si>
   <x:si>
     <x:t>13/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39712.4370757</x:t>
+    <x:t>65670.08097538</x:t>
   </x:si>
   <x:si>
     <x:t>10,934,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003632013634141211</x:t>
-[...5 lines deleted...]
-    <x:t>0.002374029988995793</x:t>
+    <x:t>0.006006043623137004</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>25972.35676042</x:t>
+    <x:t>65681.18699762001</x:t>
   </x:si>
   <x:si>
     <x:t>10,936,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0023749411814575714</x:t>
-[...5 lines deleted...]
-    <x:t>0.003631019590087784</x:t>
+    <x:t>0.006005960771545355</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>39705.0134656</x:t>
+    <x:t>66376.8041264</x:t>
   </x:si>
   <x:si>
     <x:t>11,052,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003592563650524792</x:t>
-[...5 lines deleted...]
-    <x:t>0.002413299915019906</x:t>
+    <x:t>0.006005863565544698</x:t>
   </x:si>
   <x:si>
     <x:t>08/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>23725.89028867</x:t>
+    <x:t>66621.31743617001</x:t>
   </x:si>
   <x:si>
     <x:t>11,093,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0021388163967069325</x:t>
-[...5 lines deleted...]
-    <x:t>0.003866891476381502</x:t>
+    <x:t>0.006005707873088434</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42891.814649</x:t>
+    <x:t>67449.21004208</x:t>
   </x:si>
   <x:si>
     <x:t>11,231,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038190557073279315</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021865724684427034</x:t>
+    <x:t>0.006005628175770635</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>24439.98075672</x:t>
+    <x:t>67328.40056672</x:t>
   </x:si>
   <x:si>
     <x:t>11,211,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002180000067497993</x:t>
-[...5 lines deleted...]
-    <x:t>0.0038255659450539647</x:t>
+    <x:t>0.006005566012551958</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42885.4696015</x:t>
+    <x:t>67063.78911422001</x:t>
   </x:si>
   <x:si>
     <x:t>11,167,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038403751769947167</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021651580113477213</x:t>
+    <x:t>0.0060055331883424375</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>24084.84964105</x:t>
+    <x:t>66967.19715185</x:t>
   </x:si>
   <x:si>
     <x:t>11,151,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0021598824895569906</x:t>
-[...5 lines deleted...]
-    <x:t>0.0038456055520401755</x:t>
+    <x:t>0.0060054880415971665</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42872.5864278</x:t>
-[...8 lines deleted...]
-    <x:t>0.002160594921110214</x:t>
+    <x:t>66965.3803931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060053251182046455</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>24095.39769211</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038444543443099275</x:t>
+    <x:t>66964.90808551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006005282762578244</x:t>
   </x:si>
   <x:si>
     <x:t>30/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42865.788882</x:t>
+    <x:t>67084.05559704</x:t>
   </x:si>
   <x:si>
     <x:t>11,171,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038372382850237223</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021679587069232836</x:t>
+    <x:t>0.006005196991947006</x:t>
   </x:si>
   <x:si>
     <x:t>29/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>24221.02600001</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038369083896338733</x:t>
+    <x:t>67083.12962061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060051141008513114</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42858.9049131</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021684418244678184</x:t>
+    <x:t>67082.56853423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006005063873800913</x:t>
   </x:si>
   <x:si>
     <x:t>25/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>24135.59616991</x:t>
+    <x:t>66984.49129981</x:t>
   </x:si>
   <x:si>
     <x:t>11,155,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0021636572093151054</x:t>
-[...5 lines deleted...]
-    <x:t>0.0038412277122277004</x:t>
+    <x:t>0.006004884921542806</x:t>
   </x:si>
   <x:si>
     <x:t>24/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42845.4069212</x:t>
+    <x:t>67253.92705631</x:t>
   </x:si>
   <x:si>
     <x:t>11,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038254827608214287</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021793321549205356</x:t>
+    <x:t>0.006004814915741964</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>24489.36035147</x:t>
+    <x:t>67331.02279427</x:t>
   </x:si>
   <x:si>
     <x:t>11,213,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0021840150139543386</x:t>
-[...5 lines deleted...]
-    <x:t>0.0038207136754481404</x:t>
+    <x:t>0.006004728689402479</x:t>
   </x:si>
   <x:si>
     <x:t>22/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42836.9887106</x:t>
+    <x:t>67749.68287302</x:t>
   </x:si>
   <x:si>
     <x:t>11,283,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003796595649259949</x:t>
-[...5 lines deleted...]
-    <x:t>0.00220798494748028</x:t>
+    <x:t>0.006004580596740229</x:t>
   </x:si>
   <x:si>
     <x:t>21/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>24705.34981447</x:t>
+    <x:t>67538.51203707</x:t>
   </x:si>
   <x:si>
     <x:t>11,248,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002196421569565256</x:t>
-[...5 lines deleted...]
-    <x:t>0.003808069187642248</x:t>
+    <x:t>0.0060044907572075045</x:t>
   </x:si>
   <x:si>
     <x:t>18/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42821.5090758</x:t>
+    <x:t>66154.28132071</x:t>
   </x:si>
   <x:si>
     <x:t>11,018,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003886504726429479</x:t>
-[...5 lines deleted...]
-    <x:t>0.002117695792785442</x:t>
+    <x:t>0.0060042005192149205</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22987.51838408</x:t>
+    <x:t>65804.35400538</x:t>
   </x:si>
   <x:si>
     <x:t>10,960,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0020974013124160583</x:t>
-[...5 lines deleted...]
-    <x:t>0.003906645585885037</x:t>
+    <x:t>0.006004046898301096</x:t>
   </x:si>
   <x:si>
     <x:t>16/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42813.6662959</x:t>
-[...8 lines deleted...]
-    <x:t>0.0020976381043649635</x:t>
+    <x:t>65803.77991974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006003994518224452</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22993.0297854</x:t>
-[...8 lines deleted...]
-    <x:t>0.003905950111350365</x:t>
+    <x:t>65802.2430058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006003854288850365</x:t>
   </x:si>
   <x:si>
     <x:t>14/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42805.5329253</x:t>
+    <x:t>65507.10105507</x:t>
   </x:si>
   <x:si>
     <x:t>10,911,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003923153966208414</x:t>
-[...5 lines deleted...]
-    <x:t>0.002080612971292274</x:t>
+    <x:t>0.006003766937500688</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22181.36805669</x:t>
+    <x:t>64975.88914559</x:t>
   </x:si>
   <x:si>
     <x:t>10,823,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0020494657725852353</x:t>
-[...5 lines deleted...]
-    <x:t>0.003954035026231174</x:t>
+    <x:t>0.006003500798816409</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42791.0266564</x:t>
+    <x:t>64806.95268366</x:t>
   </x:si>
   <x:si>
     <x:t>10,795,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003963967267846225</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020394558617193147</x:t>
+    <x:t>0.00600342312956554</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21862.54770444</x:t>
+    <x:t>64649.84382214</x:t>
   </x:si>
   <x:si>
     <x:t>10,769,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002030137218352679</x:t>
-[...5 lines deleted...]
-    <x:t>0.003973191207883741</x:t>
+    <x:t>0.00600332842623642</x:t>
   </x:si>
   <x:si>
     <x:t>08/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42783.646822</x:t>
-[...8 lines deleted...]
-    <x:t>0.002030386415212183</x:t>
+    <x:t>64648.87812742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006003238752662272</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21723.81197892</x:t>
+    <x:t>64503.918072119995</x:t>
   </x:si>
   <x:si>
     <x:t>10,745,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0020217600724913914</x:t>
-[...5 lines deleted...]
-    <x:t>0.003981396565211726</x:t>
+    <x:t>0.006003156637703118</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42769.3005942</x:t>
-[...8 lines deleted...]
-    <x:t>0.002022504875928339</x:t>
+    <x:t>64501.11548605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006002895810707306</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21446.25865485</x:t>
+    <x:t>64212.30899105</x:t>
   </x:si>
   <x:si>
     <x:t>10,697,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002004885356160606</x:t>
-[...5 lines deleted...]
-    <x:t>0.003997948054239506</x:t>
+    <x:t>0.006002833410400112</x:t>
   </x:si>
   <x:si>
     <x:t>02/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42762.5340385</x:t>
+    <x:t>64151.40354392</x:t>
   </x:si>
   <x:si>
     <x:t>10,687,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0040013599736595865</x:t>
-[...5 lines deleted...]
-    <x:t>0.002001391363845794</x:t>
+    <x:t>0.00600275133750538</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21211.36416302</x:t>
-[...8 lines deleted...]
-    <x:t>0.00401231711906728</x:t>
+    <x:t>63970.62770092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006002686281403772</x:t>
   </x:si>
   <x:si>
     <x:t>30/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42755.7988253</x:t>
+    <x:t>63873.74012375</x:t>
   </x:si>
   <x:si>
     <x:t>10,641,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004018024511352317</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019845823981251764</x:t>
+    <x:t>0.006002606909477493</x:t>
   </x:si>
   <x:si>
     <x:t>27/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>20729.55146186</x:t>
-[...8 lines deleted...]
-    <x:t>0.004042141037853428</x:t>
+    <x:t>63475.19293716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006002382310842554</x:t>
   </x:si>
   <x:si>
     <x:t>26/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42742.5397719</x:t>
+    <x:t>64074.83843214001</x:t>
   </x:si>
   <x:si>
     <x:t>10,675,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004003984990341921</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019983417948702576</x:t>
+    <x:t>0.006002326785212179</x:t>
   </x:si>
   <x:si>
     <x:t>25/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21118.96584211</x:t>
+    <x:t>63857.540357510006</x:t>
   </x:si>
   <x:si>
     <x:t>10,639,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001985051775741141</x:t>
-[...5 lines deleted...]
-    <x:t>0.004017160871830059</x:t>
+    <x:t>0.0060022126475712</x:t>
   </x:si>
   <x:si>
     <x:t>24/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42734.6996285</x:t>
+    <x:t>64108.472127229994</x:t>
   </x:si>
   <x:si>
     <x:t>10,681,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00400100174407827</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020011021906872015</x:t>
+    <x:t>0.006002103934765472</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>20476.88317793</x:t>
+    <x:t>63205.07885663</x:t>
   </x:si>
   <x:si>
     <x:t>10,531,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0019444386267144622</x:t>
-[...5 lines deleted...]
-    <x:t>0.004057373058465483</x:t>
+    <x:t>0.006001811685179945</x:t>
   </x:si>
   <x:si>
     <x:t>20/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42718.3874756</x:t>
-[...8 lines deleted...]
-    <x:t>0.0019451647562691104</x:t>
+    <x:t>63202.91752387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006001606449897445</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>20487.19695897</x:t>
-[...8 lines deleted...]
-    <x:t>0.0040560864466527395</x:t>
+    <x:t>63201.84332867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006001504446744848</x:t>
   </x:si>
   <x:si>
     <x:t>18/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42711.3373595</x:t>
-[...8 lines deleted...]
-    <x:t>0.0019456609834051844</x:t>
+    <x:t>63201.093175739996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060014332139151074</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>20342.21786163</x:t>
+    <x:t>63050.49540373</x:t>
   </x:si>
   <x:si>
     <x:t>10,506,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0019362476548286695</x:t>
-[...5 lines deleted...]
-    <x:t>0.004065132071397297</x:t>
+    <x:t>0.006001379726225966</x:t>
   </x:si>
   <x:si>
     <x:t>16/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42704.4095955</x:t>
+    <x:t>63007.313025740004</x:t>
   </x:si>
   <x:si>
     <x:t>10,499,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0040674740066196785</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019337940213582246</x:t>
+    <x:t>0.0060012680279779036</x:t>
   </x:si>
   <x:si>
     <x:t>13/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19950.6705607</x:t>
+    <x:t>62644.407550200005</x:t>
   </x:si>
   <x:si>
     <x:t>10,439,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001911166832139094</x:t>
-[...5 lines deleted...]
-    <x:t>0.004089830155139381</x:t>
+    <x:t>0.006000996987278476</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42690.3573799</x:t>
+    <x:t>62631.58733796</x:t>
   </x:si>
   <x:si>
     <x:t>10,437,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004090290062268851</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019106285290849863</x:t>
+    <x:t>0.0060009185913538375</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19703.93266705</x:t>
+    <x:t>62390.21668715</x:t>
   </x:si>
   <x:si>
     <x:t>10,397,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018951555897903244</x:t>
-[...5 lines deleted...]
-    <x:t>0.004105634704251226</x:t>
+    <x:t>0.00600079029404155</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42682.9293026</x:t>
+    <x:t>62215.38934827</x:t>
   </x:si>
   <x:si>
     <x:t>10,368,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004116794878722994</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018839178284789737</x:t>
+    <x:t>0.006000712707201967</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19722.14839627</x:t>
+    <x:t>62393.72107437</x:t>
   </x:si>
   <x:si>
     <x:t>10,398,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018967251775601078</x:t>
-[...5 lines deleted...]
-    <x:t>0.004103825031554145</x:t>
+    <x:t>0.006000550209114252</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42668.597606</x:t>
+    <x:t>62165.18023327</x:t>
   </x:si>
   <x:si>
     <x:t>10,360,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004118590502509653</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018819095200067568</x:t>
+    <x:t>0.0060005000225164095</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19378.93232506</x:t>
+    <x:t>62044.90599156</x:t>
   </x:si>
   <x:si>
     <x:t>10,340,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018741714047446807</x:t>
-[...5 lines deleted...]
-    <x:t>0.004126303062524178</x:t>
+    <x:t>0.006000474467268859</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42662.8978685</x:t>
+    <x:t>61660.272441609995</x:t>
   </x:si>
   <x:si>
     <x:t>10,276,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004151702789850136</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018487129790881664</x:t>
+    <x:t>0.006000415768938302</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18675.72784383</x:t>
+    <x:t>61335.88794843</x:t>
   </x:si>
   <x:si>
     <x:t>10,222,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001827013093702798</x:t>
-[...5 lines deleted...]
-    <x:t>0.004173367257346899</x:t>
+    <x:t>0.006000380351049697</x:t>
   </x:si>
   <x:si>
     <x:t>31/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42652.0506178</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018277350534014868</x:t>
+    <x:t>61335.15833367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006000308974141068</x:t>
   </x:si>
   <x:si>
     <x:t>30/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18838.80381519</x:t>
+    <x:t>61490.85443299</x:t>
   </x:si>
   <x:si>
     <x:t>10,248,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018382907704127636</x:t>
-[...2 lines deleted...]
-    <x:t>0.004161987765202967</x:t>
+    <x:t>0.00600027853561573</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42644.5697527</x:t>
+    <x:t>61536.61339038</x:t>
   </x:si>
   <x:si>
     <x:t>10,256,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004158011871363105</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018420479365912636</x:t>
+    <x:t>0.006000059807954369</x:t>
   </x:si>
   <x:si>
     <x:t>27/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18804.74638663</x:t>
+    <x:t>61445.253456930004</x:t>
   </x:si>
   <x:si>
     <x:t>10,241,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018362216957943558</x:t>
-[...5 lines deleted...]
-    <x:t>0.004163705406727859</x:t>
+    <x:t>0.005999927102522215</x:t>
   </x:si>
   <x:si>
     <x:t>26/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42637.8585884</x:t>
+    <x:t>60988.95835058</x:t>
   </x:si>
   <x:si>
     <x:t>10,165,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004194575365312346</x:t>
-[...5 lines deleted...]
-    <x:t>0.001805322160568618</x:t>
+    <x:t>0.005999897525880964</x:t>
   </x:si>
   <x:si>
     <x:t>23/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18568.23100161</x:t>
+    <x:t>61197.62898321</x:t>
   </x:si>
   <x:si>
     <x:t>10,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018204148040794116</x:t>
-[...5 lines deleted...]
-    <x:t>0.004179352743294118</x:t>
+    <x:t>0.00599976754737353</x:t>
   </x:si>
   <x:si>
     <x:t>22/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42626.5952403</x:t>
+    <x:t>61155.20554197</x:t>
   </x:si>
   <x:si>
     <x:t>10,193,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004181947929000294</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018177779163808497</x:t>
+    <x:t>0.0059997258453811445</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18489.19701129</x:t>
+    <x:t>61112.15124139</x:t>
   </x:si>
   <x:si>
     <x:t>10,186,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018151577666689575</x:t>
-[...5 lines deleted...]
-    <x:t>0.0041844643854408005</x:t>
+    <x:t>0.005999622152109758</x:t>
   </x:si>
   <x:si>
     <x:t>20/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42619.2615908</x:t>
+    <x:t>61033.06246981</x:t>
   </x:si>
   <x:si>
     <x:t>10,173,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00418944869662833</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018100659470175954</x:t>
+    <x:t>0.005999514643645926</x:t>
   </x:si>
   <x:si>
     <x:t>19/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18278.55604177</x:t>
+    <x:t>60893.54403487001</x:t>
   </x:si>
   <x:si>
     <x:t>10,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018008429597802956</x:t>
-[...5 lines deleted...]
-    <x:t>0.004198520984541872</x:t>
+    <x:t>0.005999363944322168</x:t>
   </x:si>
   <x:si>
     <x:t>16/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42603.5963347</x:t>
-[...8 lines deleted...]
-    <x:t>0.001801616620426601</x:t>
+    <x:t>60890.00503203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005999015274091626</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18366.9127995</x:t>
+    <x:t>60967.1109375</x:t>
   </x:si>
   <x:si>
     <x:t>10,163,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001807233375922464</x:t>
-[...5 lines deleted...]
-    <x:t>0.0041916951823280525</x:t>
+    <x:t>0.005998928558250517</x:t>
   </x:si>
   <x:si>
     <x:t>14/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42596.1928293</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018074962394765324</x:t>
+    <x:t>60965.777111100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059987973148774975</x:t>
   </x:si>
   <x:si>
     <x:t>13/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18371.94110221</x:t>
-[...8 lines deleted...]
-    <x:t>0.004191030895060514</x:t>
+    <x:t>60965.388088709995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00599875903657483</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>34590.4321629</x:t>
+    <x:t>60694.855804809995</x:t>
   </x:si>
   <x:si>
     <x:t>10,118,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0034187025264775643</x:t>
-[...5 lines deleted...]
-    <x:t>0.0025799983832684326</x:t>
+    <x:t>0.0059987009097459965</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>26111.51539123</x:t>
-[...8 lines deleted...]
-    <x:t>0.00341787103931607</x:t>
+    <x:t>60693.53456703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005998570326846215</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>34579.3025407</x:t>
+    <x:t>60453.21870395</x:t>
   </x:si>
   <x:si>
     <x:t>10,078,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0034311671502976785</x:t>
-[...5 lines deleted...]
-    <x:t>0.002567366160274856</x:t>
+    <x:t>0.005998533310572535</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>25876.24279568</x:t>
-[...8 lines deleted...]
-    <x:t>0.003430901092984719</x:t>
+    <x:t>60452.86401078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005998498115774955</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>34573.583922</x:t>
-[...8 lines deleted...]
-    <x:t>0.0025678367344850166</x:t>
+    <x:t>60452.24253213999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005998436448912482</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>17708.29680994</x:t>
+    <x:t>60269.982439340005</x:t>
   </x:si>
   <x:si>
     <x:t>10,048,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017623703035370222</x:t>
-[...5 lines deleted...]
-    <x:t>0.004235836547511943</x:t>
+    <x:t>0.005998206851048965</x:t>
   </x:si>
   <x:si>
     <x:t>30/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42554.764198</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017628711809166006</x:t>
+    <x:t>60268.093823849995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005998018891704817</x:t>
   </x:si>
   <x:si>
     <x:t>29/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>17487.94425408</x:t>
+    <x:t>60039.17112508</x:t>
   </x:si>
   <x:si>
     <x:t>10,010,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017470473780299702</x:t>
-[...5 lines deleted...]
-    <x:t>0.004250871815284715</x:t>
+    <x:t>0.005997919193314685</x:t>
   </x:si>
   <x:si>
     <x:t>28/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42547.9453984</x:t>
+    <x:t>59792.4433947</x:t>
   </x:si>
   <x:si>
     <x:t>9,969,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004268025418637777</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017298122175042634</x:t>
+    <x:t>0.005997837636142041</x:t>
   </x:si>
   <x:si>
     <x:t>25/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>17251.70411901</x:t>
-[...8 lines deleted...]
-    <x:t>0.004267105949764269</x:t>
+    <x:t>59790.48333221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005997641020384191</x:t>
   </x:si>
   <x:si>
     <x:t>24/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42535.5745935</x:t>
+    <x:t>59669.766722600005</x:t>
   </x:si>
   <x:si>
     <x:t>9,949,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004275361804553222</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017222024453814454</x:t>
+    <x:t>0.005997564249934667</x:t>
   </x:si>
   <x:si>
     <x:t>23/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>17136.57171237</x:t>
-[...8 lines deleted...]
-    <x:t>0.004275062282410293</x:t>
+    <x:t>59669.166360070005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059975039059272294</x:t>
   </x:si>
   <x:si>
     <x:t>22/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42529.5190862</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017226832500844304</x:t>
+    <x:t>59668.49474129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005997436399767816</x:t>
   </x:si>
   <x:si>
     <x:t>17/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22850.78693717</x:t>
+    <x:t>59605.83998567</x:t>
   </x:si>
   <x:si>
     <x:t>9,939,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002299103223379616</x:t>
-[...5 lines deleted...]
-    <x:t>0.0036980634921521278</x:t>
+    <x:t>0.005997166715531743</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42512.2786715</x:t>
-[...8 lines deleted...]
-    <x:t>0.001719802178199014</x:t>
+    <x:t>59605.39252061999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005997121694397827</x:t>
   </x:si>
   <x:si>
     <x:t>15/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>17095.44732686</x:t>
-[...8 lines deleted...]
-    <x:t>0.0042770375382734675</x:t>
+    <x:t>59604.92341976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005997074496404064</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42506.542836</x:t>
+    <x:t>59118.5650859</x:t>
   </x:si>
   <x:si>
     <x:t>9,858,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004311883022519781</x:t>
-[...5 lines deleted...]
-    <x:t>0.0016851310864171233</x:t>
+    <x:t>0.005997014108936905</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>16619.51890513</x:t>
-[...8 lines deleted...]
-    <x:t>0.004310826235889633</x:t>
+    <x:t>59115.643938530004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005996717786420166</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42492.6770107</x:t>
-[...8 lines deleted...]
-    <x:t>0.0016861433148376952</x:t>
+    <x:t>59114.67780837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059966197817376745</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>16264.67023374</x:t>
+    <x:t>58753.98128014</x:t>
   </x:si>
   <x:si>
     <x:t>9,798,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0016599990032394366</x:t>
-[...5 lines deleted...]
-    <x:t>0.004336528990242907</x:t>
+    <x:t>0.005996527993482343</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42486.1370131</x:t>
-[...8 lines deleted...]
-    <x:t>0.001660244258763013</x:t>
+    <x:t>58753.21026046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005996449301945295</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>15671.75028101</x:t>
+    <x:t>58147.297779709996</x:t>
   </x:si>
   <x:si>
     <x:t>9,698,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0016159775501144566</x:t>
-[...5 lines deleted...]
-    <x:t>0.004379825479346257</x:t>
+    <x:t>0.0059958030294607135</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42464.7616326</x:t>
-[...8 lines deleted...]
-    <x:t>0.0016167483806929263</x:t>
+    <x:t>58143.987428559994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005995461685766137</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>16461.02498646</x:t>
+    <x:t>58922.556616960006</x:t>
   </x:si>
   <x:si>
     <x:t>9,828,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0016749109672832723</x:t>
-[...5 lines deleted...]
-    <x:t>0.004320465163868539</x:t>
+    <x:t>0.005995376131151812</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>42458.9179447</x:t>
-[...8 lines deleted...]
-    <x:t>0.0016751417384249085</x:t>
+    <x:t>58922.210949939996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005995340959497355</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21905.59778652</x:t>
-[...8 lines deleted...]
-    <x:t>0.003766397662271062</x:t>
+    <x:t>58921.754011319994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005995294465946276</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>37013.7061471</x:t>
+    <x:t>59089.39840079</x:t>
   </x:si>
   <x:si>
     <x:t>9,856,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00375544908148336</x:t>
-[...5 lines deleted...]
-    <x:t>0.0022398226718435468</x:t>
+    <x:t>0.005995271753326907</x:t>
   </x:si>
   <x:si>
     <x:t>28/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22412.51706288</x:t>
+    <x:t>59417.34242138</x:t>
   </x:si>
   <x:si>
     <x:t>9,911,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0022613779702229846</x:t>
-[...5 lines deleted...]
-    <x:t>0.003733712577792352</x:t>
+    <x:t>0.005995090548015336</x:t>
   </x:si>
   <x:si>
     <x:t>27/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>37001.9425141</x:t>
-[...8 lines deleted...]
-    <x:t>0.0022616149182605187</x:t>
+    <x:t>59416.80796898001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005995036622841288</x:t>
   </x:si>
   <x:si>
     <x:t>26/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22417.27037493</x:t>
-[...8 lines deleted...]
-    <x:t>0.003733108011340934</x:t>
+    <x:t>59416.103875329994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005994965581205731</x:t>
   </x:si>
   <x:si>
     <x:t>25/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36995.7028929</x:t>
+    <x:t>59061.68535454</x:t>
   </x:si>
   <x:si>
     <x:t>9,852,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003755146456851401</x:t>
-[...5 lines deleted...]
-    <x:t>0.002239746494279334</x:t>
+    <x:t>0.005994892951130735</x:t>
   </x:si>
   <x:si>
     <x:t>24/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>22008.49149814</x:t>
+    <x:t>59000.83980414</x:t>
   </x:si>
   <x:si>
     <x:t>9,842,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00223618080655761</x:t>
-[...5 lines deleted...]
-    <x:t>0.0037586210430806746</x:t>
+    <x:t>0.005994801849638284</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36983.6861703</x:t>
+    <x:t>58693.44947169001</x:t>
   </x:si>
   <x:si>
     <x:t>9,791,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0037773144898682466</x:t>
-[...5 lines deleted...]
-    <x:t>0.0022173182822377694</x:t>
+    <x:t>0.005994632772106016</x:t>
   </x:si>
   <x:si>
     <x:t>20/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21562.27718529</x:t>
+    <x:t>58542.88310999</x:t>
   </x:si>
   <x:si>
     <x:t>9,766,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002207892400705509</x:t>
-[...5 lines deleted...]
-    <x:t>0.0037866686386135574</x:t>
+    <x:t>0.005994561039319066</x:t>
   </x:si>
   <x:si>
     <x:t>19/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36977.4688407</x:t>
-[...8 lines deleted...]
-    <x:t>0.002208136970089085</x:t>
+    <x:t>58542.134490590004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005994484383636084</x:t>
   </x:si>
   <x:si>
     <x:t>18/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21567.04653983</x:t>
-[...8 lines deleted...]
-    <x:t>0.0037860290899651853</x:t>
+    <x:t>58541.40663243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005994409853822445</x:t>
   </x:si>
   <x:si>
     <x:t>17/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36971.4055788</x:t>
+    <x:t>58336.98662613</x:t>
   </x:si>
   <x:si>
     <x:t>9,732,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003798952484463625</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021953946822163995</x:t>
+    <x:t>0.0059943471666800245</x:t>
   </x:si>
   <x:si>
     <x:t>14/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21234.75122391</x:t>
+    <x:t>58197.16516711</x:t>
   </x:si>
   <x:si>
     <x:t>9,709,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002187120323813987</x:t>
-[...5 lines deleted...]
-    <x:t>0.003807025846451746</x:t>
+    <x:t>0.005994146170265733</x:t>
   </x:si>
   <x:si>
     <x:t>13/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36959.6247239</x:t>
+    <x:t>58592.27776873</x:t>
   </x:si>
   <x:si>
     <x:t>9,775,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0037810357773810743</x:t>
-[...5 lines deleted...]
-    <x:t>0.0022130591350209717</x:t>
+    <x:t>0.0059940949124020464</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21635.042985</x:t>
-[...8 lines deleted...]
-    <x:t>0.003780714797831202</x:t>
+    <x:t>58591.5301338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00599401842801023</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36953.5132403</x:t>
+    <x:t>58950.54202601001</x:t>
   </x:si>
   <x:si>
     <x:t>9,835,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0037573475587493648</x:t>
-[...5 lines deleted...]
-    <x:t>0.0022366068922938485</x:t>
+    <x:t>0.005993954451043213</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21999.43382738</x:t>
-[...8 lines deleted...]
-    <x:t>0.0037570263876970005</x:t>
+    <x:t>58949.78835038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005993877819052364</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36940.7797561</x:t>
-[...8 lines deleted...]
-    <x:t>0.0022375874508347737</x:t>
+    <x:t>58947.45233505999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005993640298430096</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21803.56681788</x:t>
+    <x:t>58676.39916207999</x:t>
   </x:si>
   <x:si>
     <x:t>9,790,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0022271263348192035</x:t>
-[...5 lines deleted...]
-    <x:t>0.0037663771546680284</x:t>
+    <x:t>0.005993503489487232</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36901.613614</x:t>
-[...8 lines deleted...]
-    <x:t>0.0022241040771654747</x:t>
+    <x:t>58675.592529450005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005993421095960164</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>21297.10087622</x:t>
+    <x:t>58194.80464462</x:t>
   </x:si>
   <x:si>
     <x:t>9,710,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002193316259136972</x:t>
-[...5 lines deleted...]
-    <x:t>0.0037999694921112257</x:t>
+    <x:t>0.005993285751248198</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36894.8196312</x:t>
+    <x:t>57984.47321256</x:t>
   </x:si>
   <x:si>
     <x:t>9,675,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003813418049736434</x:t>
-[...5 lines deleted...]
-    <x:t>0.002179809155696124</x:t>
+    <x:t>0.005993227205432558</x:t>
   </x:si>
   <x:si>
     <x:t>28/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>20677.08261052</x:t>
+    <x:t>57563.19783942</x:t>
   </x:si>
   <x:si>
     <x:t>9,605,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0021527415523706402</x:t>
-[...5 lines deleted...]
-    <x:t>0.003840303511598126</x:t>
+    <x:t>0.005993045063968767</x:t>
   </x:si>
   <x:si>
     <x:t>27/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36883.2101918</x:t>
+    <x:t>57352.8415768</x:t>
   </x:si>
   <x:si>
     <x:t>9,570,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038540449521212118</x:t>
-[...5 lines deleted...]
-    <x:t>0.002138937448798328</x:t>
+    <x:t>0.00599298240091954</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>20204.7350181</x:t>
+    <x:t>57081.3987016</x:t>
   </x:si>
   <x:si>
     <x:t>9,525,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002121232022897638</x:t>
-[...5 lines deleted...]
-    <x:t>0.003871565741049869</x:t>
+    <x:t>0.005992797763947507</x:t>
   </x:si>
   <x:si>
     <x:t>24/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36873.848704</x:t>
-[...8 lines deleted...]
-    <x:t>0.002121470072992126</x:t>
+    <x:t>57080.851149250004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005992740278136483</x:t>
   </x:si>
   <x:si>
     <x:t>21/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>20213.82321451</x:t>
-[...8 lines deleted...]
-    <x:t>0.003870376115485564</x:t>
+    <x:t>57079.155714509994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005992562279738583</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36861.8312165</x:t>
+    <x:t>56646.63715155001</x:t>
   </x:si>
   <x:si>
     <x:t>9,453,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003899484948323284</x:t>
-[...5 lines deleted...]
-    <x:t>0.002092965824082302</x:t>
+    <x:t>0.0059924507724055855</x:t>
   </x:si>
   <x:si>
     <x:t>19/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19787.20648452</x:t>
-[...8 lines deleted...]
-    <x:t>0.003899125790754258</x:t>
+    <x:t>56645.64258452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005992345560617793</x:t>
   </x:si>
   <x:si>
     <x:t>18/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36855.2161739</x:t>
+    <x:t>56345.13255958</x:t>
   </x:si>
   <x:si>
     <x:t>9,403,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003919516768467511</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020727338493757314</x:t>
+    <x:t>0.005992250617843242</x:t>
   </x:si>
   <x:si>
     <x:t>17/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19492.32196148</x:t>
-[...8 lines deleted...]
-    <x:t>0.003919164836509624</x:t>
+    <x:t>56344.228919179994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005992154516556417</x:t>
   </x:si>
   <x:si>
     <x:t>14/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36842.6094856</x:t>
+    <x:t>56305.93355236</x:t>
   </x:si>
   <x:si>
     <x:t>9,397,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003920677821176971</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020712274201085453</x:t>
+    <x:t>0.005991905241285516</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19465.55670977</x:t>
-[...8 lines deleted...]
-    <x:t>0.003920384122145366</x:t>
+    <x:t>56305.406305569995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005991849133294669</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36836.8279695</x:t>
-[...8 lines deleted...]
-    <x:t>0.0020717095639544536</x:t>
+    <x:t>56304.68274198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005991772133870385</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19530.19611234</x:t>
+    <x:t>56363.495454239994</x:t>
   </x:si>
   <x:si>
     <x:t>9,407,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0020761343799659826</x:t>
-[...5 lines deleted...]
-    <x:t>0.003915520287222281</x:t>
+    <x:t>0.005991654667188264</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36830.4307897</x:t>
+    <x:t>55583.981571690005</x:t>
   </x:si>
   <x:si>
     <x:t>9,277,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003970079852290612</x:t>
-[...5 lines deleted...]
-    <x:t>0.002021510270776113</x:t>
+    <x:t>0.005991590123066725</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18760.43384358</x:t>
-[...8 lines deleted...]
-    <x:t>0.003969081837630699</x:t>
+    <x:t>55581.60605128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059913340574841</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36817.591005</x:t>
-[...8 lines deleted...]
-    <x:t>0.002022512827504581</x:t>
+    <x:t>55580.44250576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005991208634877654</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18765.13078595</x:t>
-[...8 lines deleted...]
-    <x:t>0.003968369830106715</x:t>
+    <x:t>55579.69769985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00599112834966584</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36811.5977872</x:t>
+    <x:t>53212.527458230004</x:t>
   </x:si>
   <x:si>
     <x:t>8,882,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0041445167515424455</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018465356531220446</x:t>
+    <x:t>0.00599105240466449</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>16487.10525013</x:t>
+    <x:t>53295.32643313</x:t>
   </x:si>
   <x:si>
     <x:t>8,896,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018533166872897933</x:t>
-[...5 lines deleted...]
-    <x:t>0.004137614791254496</x:t>
+    <x:t>0.00599093147854429</x:t>
   </x:si>
   <x:si>
     <x:t>31/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36794.8872501</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018541837486274729</x:t>
+    <x:t>53289.705877889995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005990299671525405</x:t>
   </x:si>
   <x:si>
     <x:t>30/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>16497.05109993</x:t>
-[...8 lines deleted...]
-    <x:t>0.004135768708441996</x:t>
+    <x:t>53288.84953023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005990203409423335</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36788.7611686</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018546841753406024</x:t>
+    <x:t>53288.03159243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059901114649763935</x:t>
   </x:si>
   <x:si>
     <x:t>28/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>17999.02204434</x:t>
+    <x:t>54784.625032640004</x:t>
   </x:si>
   <x:si>
     <x:t>9,146,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0019679665475989504</x:t>
-[...5 lines deleted...]
-    <x:t>0.004022042749650121</x:t>
+    <x:t>0.005990009297249071</x:t>
   </x:si>
   <x:si>
     <x:t>27/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36781.901677</x:t>
+    <x:t>54394.008729110006</x:t>
   </x:si>
   <x:si>
     <x:t>9,081,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0040504241467900015</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019394457716231694</x:t>
+    <x:t>0.005989869918413171</x:t>
   </x:si>
   <x:si>
     <x:t>24/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>17708.75149199</x:t>
+    <x:t>54481.35319519</x:t>
   </x:si>
   <x:si>
     <x:t>9,096,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0019468724155661827</x:t>
-[...5 lines deleted...]
-    <x:t>0.004042722262884785</x:t>
+    <x:t>0.005989594678450967</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36769.1474632</x:t>
+    <x:t>54564.10759611</x:t>
   </x:si>
   <x:si>
     <x:t>9,110,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004036130347222833</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019533435930746434</x:t>
+    <x:t>0.005989473940297476</x:t>
   </x:si>
   <x:si>
     <x:t>22/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18875.41273458</x:t>
+    <x:t>55641.06056818</x:t>
   </x:si>
   <x:si>
     <x:t>9,290,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0020317990026458557</x:t>
-[...5 lines deleted...]
-    <x:t>0.0039575508970505924</x:t>
+    <x:t>0.005989349899696448</x:t>
   </x:si>
   <x:si>
     <x:t>21/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36762.121448</x:t>
+    <x:t>56089.13290555999</x:t>
   </x:si>
   <x:si>
     <x:t>9,365,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003925480133262146</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020637492213091296</x:t>
+    <x:t>0.0059892293545712755</x:t>
   </x:si>
   <x:si>
     <x:t>20/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19329.44043983</x:t>
-[...8 lines deleted...]
-    <x:t>0.003925098932290443</x:t>
+    <x:t>56087.991940730004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059891075217010144</x:t>
   </x:si>
   <x:si>
     <x:t>17/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36749.7898986</x:t>
+    <x:t>56133.9446511</x:t>
   </x:si>
   <x:si>
     <x:t>9,373,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.003920814029510295</x:t>
-[...5 lines deleted...]
-    <x:t>0.002068084364931185</x:t>
+    <x:t>0.005988898394441481</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19476.29028662</x:t>
+    <x:t>56223.01893392</x:t>
   </x:si>
   <x:si>
     <x:t>9,388,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0020745941932914357</x:t>
-[...5 lines deleted...]
-    <x:t>0.003914223332690669</x:t>
+    <x:t>0.005988817525982105</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36743.7335215</x:t>
+    <x:t>56096.549164419994</x:t>
   </x:si>
   <x:si>
     <x:t>9,367,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0039226789283121595</x:t>
-[...5 lines deleted...]
-    <x:t>0.002066063375992313</x:t>
+    <x:t>0.005988742304304472</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>19355.20032428</x:t>
-[...8 lines deleted...]
-    <x:t>0.003922316920967226</x:t>
+    <x:t>56095.54292298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005988634880215651</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36737.3251835</x:t>
+    <x:t>55519.91524467</x:t>
   </x:si>
   <x:si>
     <x:t>9,271,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00396260653473196</x:t>
-[...5 lines deleted...]
-    <x:t>0.0020259508209653763</x:t>
+    <x:t>0.005988557355697336</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18567.79572941</x:t>
+    <x:t>55296.229651710004</x:t>
   </x:si>
   <x:si>
     <x:t>9,234,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0020108074214219194</x:t>
-[...5 lines deleted...]
-    <x:t>0.003977521542376001</x:t>
+    <x:t>0.005988328963797921</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36724.3160685</x:t>
-[...8 lines deleted...]
-    <x:t>0.0020110830013850985</x:t>
+    <x:t>55294.656503289996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005988158599013428</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18572.5311294</x:t>
-[...8 lines deleted...]
-    <x:t>0.003976782883290015</x:t>
+    <x:t>55294.144273699996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005988103126889755</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36718.7544988</x:t>
-[...8 lines deleted...]
-    <x:t>0.0020115617002685725</x:t>
+    <x:t>55293.51523908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00598803500531514</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>18217.87678401</x:t>
+    <x:t>54933.12552421</x:t>
   </x:si>
   <x:si>
     <x:t>9,174,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0019858160872040552</x:t>
-[...5 lines deleted...]
-    <x:t>0.004002098184020056</x:t>
+    <x:t>0.005987914271224111</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>36705.8604422</x:t>
-[...8 lines deleted...]
-    <x:t>0.001986564120697624</x:t>
+    <x:t>54930.59968548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005987638945441465</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2025</x:t>
   </x:si>
   <x:si>
-    <x:t>17750.96247901</x:t>
+    <x:t>54444.92187901</x:t>
   </x:si>
   <x:si>
     <x:t>9,093,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0019521568766094797</x:t>
-[...5 lines deleted...]
-    <x:t>0.004035407390300231</x:t>
+    <x:t>0.00598756426690971</x:t>
   </x:si>
   <x:si>
     <x:t>31/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17740.32868076</x:t>
-[...2 lines deleted...]
-    <x:t>0.001950987427775212</x:t>
+    <x:t>54434.28808076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005986394818075443</x:t>
   </x:si>
   <x:si>
     <x:t>30/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17741.81599874</x:t>
-[...8 lines deleted...]
-    <x:t>0.004035407390102276</x:t>
+    <x:t>54435.77539694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005986558385234796</x:t>
   </x:si>
   <x:si>
     <x:t>27/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36684.7848619</x:t>
+    <x:t>54308.51532874</x:t>
   </x:si>
   <x:si>
     <x:t>9,071,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004044183095788778</x:t>
-[...5 lines deleted...]
-    <x:t>0.001942865226197773</x:t>
+    <x:t>0.00598704832198655</x:t>
   </x:si>
   <x:si>
     <x:t>24/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17574.16447313</x:t>
+    <x:t>54245.79726053</x:t>
   </x:si>
   <x:si>
     <x:t>9,061,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00193953917593312</x:t>
-[...5 lines deleted...]
-    <x:t>0.004047194877761836</x:t>
+    <x:t>0.005986734053694956</x:t>
   </x:si>
   <x:si>
     <x:t>23/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17573.08481484</x:t>
-[...2 lines deleted...]
-    <x:t>0.0019394200215031453</x:t>
+    <x:t>54244.717602239994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005986614899264981</x:t>
   </x:si>
   <x:si>
     <x:t>20/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17579.4854469</x:t>
-[...8 lines deleted...]
-    <x:t>0.004046332093863811</x:t>
+    <x:t>54243.300549399995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059864585089283735</x:t>
   </x:si>
   <x:si>
     <x:t>19/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36660.3695949</x:t>
+    <x:t>54098.52619642</x:t>
   </x:si>
   <x:si>
     <x:t>9,037,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004056696867865442</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019296399913157022</x:t>
+    <x:t>0.005986336859181145</x:t>
   </x:si>
   <x:si>
     <x:t>18/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17440.46713261</x:t>
-[...8 lines deleted...]
-    <x:t>0.004056328536173509</x:t>
+    <x:t>54097.50811401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005986224202059312</x:t>
   </x:si>
   <x:si>
     <x:t>17/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36654.0939749</x:t>
+    <x:t>54150.651262190004</x:t>
   </x:si>
   <x:si>
     <x:t>9,046,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004051967054488172</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019341761316924609</x:t>
+    <x:t>0.005986143186180633</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17199.46216536</x:t>
+    <x:t>53850.641868360006</x:t>
   </x:si>
   <x:si>
     <x:t>8,996,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0019119010855224545</x:t>
-[...5 lines deleted...]
-    <x:t>0.004074164039906626</x:t>
+    <x:t>0.00598606512542908</x:t>
   </x:si>
   <x:si>
     <x:t>13/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36642.7711642</x:t>
-[...8 lines deleted...]
-    <x:t>0.0019126254094675413</x:t>
+    <x:t>53848.749347770005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005985854751864162</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>19980.77515461</x:t>
+    <x:t>53549.081148109995</x:t>
   </x:si>
   <x:si>
     <x:t>8,946,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0022334870505935616</x:t>
-[...5 lines deleted...]
-    <x:t>0.0037523257314442207</x:t>
+    <x:t>0.005985812782037782</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>33565.6694931</x:t>
-[...8 lines deleted...]
-    <x:t>0.002233724280043595</x:t>
+    <x:t>53548.56690237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005985755298722334</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>20074.97564206</x:t>
+    <x:t>53637.322132960006</x:t>
   </x:si>
   <x:si>
     <x:t>8,961,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002240260645247182</x:t>
-[...5 lines deleted...]
-    <x:t>0.0037453795883160366</x:t>
+    <x:t>0.005985640233563219</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>33559.5541089</x:t>
+    <x:t>53265.58827808</x:t>
   </x:si>
   <x:si>
     <x:t>8,899,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0037711601425890555</x:t>
-[...5 lines deleted...]
-    <x:t>0.0022144099527115404</x:t>
+    <x:t>0.005985570095300596</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>19574.60475814</x:t>
+    <x:t>53126.65097604001</x:t>
   </x:si>
   <x:si>
     <x:t>8,876,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0022053407794209107</x:t>
-[...5 lines deleted...]
-    <x:t>0.003780086324684543</x:t>
+    <x:t>0.005985427104105453</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36365.0416768</x:t>
+    <x:t>51072.87841782</x:t>
   </x:si>
   <x:si>
     <x:t>8,533,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004261694793952889</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017236419478518694</x:t>
+    <x:t>0.005985336741804758</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>12675.02538179</x:t>
+    <x:t>49036.98350869</x:t>
   </x:si>
   <x:si>
     <x:t>8,193,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0015470554597571096</x:t>
-[...5 lines deleted...]
-    <x:t>0.004438173822397168</x:t>
+    <x:t>0.005985229282154277</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36359.0864008</x:t>
-[...8 lines deleted...]
-    <x:t>0.0015473066225033566</x:t>
+    <x:t>49036.169558969996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005985129935184914</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>12499.60208608</x:t>
+    <x:t>48855.76892098</x:t>
   </x:si>
   <x:si>
     <x:t>8,163,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001531251021202989</x:t>
-[...5 lines deleted...]
-    <x:t>0.004453775184968762</x:t>
+    <x:t>0.005985026206171751</x:t>
   </x:si>
   <x:si>
     <x:t>30/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36348.1266295</x:t>
-[...8 lines deleted...]
-    <x:t>0.001532083704713953</x:t>
+    <x:t>48854.52591108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005984873932510106</x:t>
   </x:si>
   <x:si>
     <x:t>29/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>12355.9970429</x:t>
+    <x:t>48704.123672400005</x:t>
   </x:si>
   <x:si>
     <x:t>8,138,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001518308803502089</x:t>
-[...2 lines deleted...]
-    <x:t>0.0044664692343942</x:t>
+    <x:t>0.005984778037896289</x:t>
   </x:si>
   <x:si>
     <x:t>28/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36344.9217555</x:t>
+    <x:t>48523.51136409</x:t>
   </x:si>
   <x:si>
     <x:t>8,108,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004482600117846571</x:t>
-[...5 lines deleted...]
-    <x:t>0.0015020460790071534</x:t>
+    <x:t>0.005984646196853724</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>12479.93177623</x:t>
+    <x:t>48821.69156783</x:t>
   </x:si>
   <x:si>
     <x:t>8,158,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0015297783496236823</x:t>
-[...5 lines deleted...]
-    <x:t>0.004454738881049277</x:t>
+    <x:t>0.005984517230672959</x:t>
   </x:si>
   <x:si>
     <x:t>26/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36339.0228102</x:t>
+    <x:t>48940.661614029996</x:t>
   </x:si>
   <x:si>
     <x:t>8,178,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004443509759134262</x:t>
-[...5 lines deleted...]
-    <x:t>0.0015409193939630716</x:t>
+    <x:t>0.005984429153097334</x:t>
   </x:si>
   <x:si>
     <x:t>25/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14309.31191295</x:t>
+    <x:t>50645.08616655</x:t>
   </x:si>
   <x:si>
     <x:t>8,463,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0016908084500708968</x:t>
-[...5 lines deleted...]
-    <x:t>0.004293486264161645</x:t>
+    <x:t>0.005984294714232541</x:t>
   </x:si>
   <x:si>
     <x:t>22/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36322.459849</x:t>
-[...8 lines deleted...]
-    <x:t>0.0016916922405116389</x:t>
+    <x:t>50639.25128045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005983605255872622</x:t>
   </x:si>
   <x:si>
     <x:t>21/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>16509.06283032</x:t>
+    <x:t>52827.71614962</x:t>
   </x:si>
   <x:si>
     <x:t>8,829,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018698678027319062</x:t>
-[...5 lines deleted...]
-    <x:t>0.004113563633401291</x:t>
+    <x:t>0.005983431436133197</x:t>
   </x:si>
   <x:si>
     <x:t>20/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36315.6839838</x:t>
-[...8 lines deleted...]
-    <x:t>0.00187011534108053</x:t>
+    <x:t>52826.9323302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00598334265830785</x:t>
   </x:si>
   <x:si>
     <x:t>19/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>16513.46741594</x:t>
-[...8 lines deleted...]
-    <x:t>0.00411287589736097</x:t>
+    <x:t>52826.048713740005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005983242577159361</x:t>
   </x:si>
   <x:si>
     <x:t>18/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36309.8056608</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018706087820613887</x:t>
+    <x:t>52825.41059761999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005983170302142938</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>16474.47845319</x:t>
+    <x:t>52774.64782069</x:t>
   </x:si>
   <x:si>
     <x:t>8,821,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018676429490069155</x:t>
-[...5 lines deleted...]
-    <x:t>0.004115198885330461</x:t>
+    <x:t>0.005982841834337377</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36296.8014275</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018679018444507426</x:t>
+    <x:t>52773.5635974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005982718920462533</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>16508.97170833</x:t>
+    <x:t>52802.355530529996</x:t>
   </x:si>
   <x:si>
     <x:t>8,826,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018704930555551776</x:t>
-[...5 lines deleted...]
-    <x:t>0.00411209877885792</x:t>
+    <x:t>0.005982591834413097</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36289.9174433</x:t>
+    <x:t>52765.303708620006</x:t>
   </x:si>
   <x:si>
     <x:t>8,820,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0041145031114852605</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018679576264535149</x:t>
+    <x:t>0.005982460737938775</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>16029.32632848</x:t>
+    <x:t>52314.58203898</x:t>
   </x:si>
   <x:si>
     <x:t>8,745,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018329704206380788</x:t>
-[...5 lines deleted...]
-    <x:t>0.004149257371126358</x:t>
+    <x:t>0.005982227791764437</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36275.734927</x:t>
+    <x:t>51809.22244736</x:t>
   </x:si>
   <x:si>
     <x:t>8,661,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004188400291767694</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017934981549890313</x:t>
+    <x:t>0.005981898446756726</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15236.57234639</x:t>
+    <x:t>51509.26955209</x:t>
   </x:si>
   <x:si>
     <x:t>8,611,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001769431232887005</x:t>
-[...5 lines deleted...]
-    <x:t>0.0042123675770177685</x:t>
+    <x:t>0.005981798809904773</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36268.2154935</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017697247903867147</x:t>
+    <x:t>51507.31566352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005981571903788178</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15241.31965106</x:t>
-[...8 lines deleted...]
-    <x:t>0.004211469856694925</x:t>
+    <x:t>51506.28658705999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00598145239659273</x:t>
   </x:si>
   <x:si>
     <x:t>04/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36262.0361967</x:t>
-[...8 lines deleted...]
-    <x:t>0.00177023105913715</x:t>
+    <x:t>51505.495846929996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005981360567521774</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15202.03318471</x:t>
+    <x:t>51455.25767171</x:t>
   </x:si>
   <x:si>
     <x:t>8,603,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017670618603638267</x:t>
-[...5 lines deleted...]
-    <x:t>0.004214021212019063</x:t>
+    <x:t>0.0059810830723828895</x:t>
   </x:si>
   <x:si>
     <x:t>31/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36250.6289118</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017673007088492385</x:t>
+    <x:t>51454.716910029994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005981020215044751</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15056.78246151</x:t>
+    <x:t>51304.16705961</x:t>
   </x:si>
   <x:si>
     <x:t>8,578,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0017552789066810446</x:t>
-[...5 lines deleted...]
-    <x:t>0.004225621892993705</x:t>
+    <x:t>0.005980900799674749</x:t>
   </x:si>
   <x:si>
     <x:t>29/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36244.5758953</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017555241814758685</x:t>
+    <x:t>51303.46232399999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005980818643506644</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15060.99453884</x:t>
-[...8 lines deleted...]
-    <x:t>0.004224964971368618</x:t>
+    <x:t>51302.74406324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005980734910613197</x:t>
   </x:si>
   <x:si>
     <x:t>25/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36232.3285716</x:t>
-[...8 lines deleted...]
-    <x:t>0.001756534742171835</x:t>
+    <x:t>51299.883589950005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005980401444386804</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15069.79115647</x:t>
-[...8 lines deleted...]
-    <x:t>0.0042234774733854044</x:t>
+    <x:t>51298.780923169994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005980272898480998</x:t>
   </x:si>
   <x:si>
     <x:t>23/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36225.6104023</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017570573123268827</x:t>
+    <x:t>51297.64802744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059801408285660995</x:t>
   </x:si>
   <x:si>
     <x:t>22/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15074.15006511</x:t>
-[...8 lines deleted...]
-    <x:t>0.004222752169829797</x:t>
+    <x:t>51296.918177909996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00598005574468524</x:t>
   </x:si>
   <x:si>
     <x:t>21/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36219.7775734</x:t>
+    <x:t>51385.77597716</x:t>
   </x:si>
   <x:si>
     <x:t>8,593,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004215032884138253</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017649247531432563</x:t>
+    <x:t>0.005979957637281509</x:t>
   </x:si>
   <x:si>
     <x:t>18/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15172.38207485</x:t>
-[...8 lines deleted...]
-    <x:t>0.004214022017607354</x:t>
+    <x:t>51383.47327215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005979689662766205</x:t>
   </x:si>
   <x:si>
     <x:t>17/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36208.3698283</x:t>
+    <x:t>51831.30736806</x:t>
   </x:si>
   <x:si>
     <x:t>8,668,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00417724617308491</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018023693516105214</x:t>
+    <x:t>0.005979615524695432</x:t>
   </x:si>
   <x:si>
     <x:t>16/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15625.8562815</x:t>
-[...8 lines deleted...]
-    <x:t>0.004176552796458237</x:t>
+    <x:t>51828.2159212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005979258874157822</x:t>
   </x:si>
   <x:si>
     <x:t>15/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36199.7238182</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018029454715055378</x:t>
+    <x:t>51827.65516521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005979194181496309</x:t>
   </x:si>
   <x:si>
     <x:t>14/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15630.06864084</x:t>
-[...8 lines deleted...]
-    <x:t>0.004175915900115367</x:t>
+    <x:t>51826.90766304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005979107944513153</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36187.4551238</x:t>
-[...8 lines deleted...]
-    <x:t>0.001803952726814721</x:t>
+    <x:t>51824.11735983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00597878603597485</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15638.85427835</x:t>
-[...8 lines deleted...]
-    <x:t>0.004174475299573143</x:t>
+    <x:t>51823.20617505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005978680915441855</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36181.0520466</x:t>
-[...8 lines deleted...]
-    <x:t>0.001804464145602215</x:t>
+    <x:t>51822.14726068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005978558751808952</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15374.26557783</x:t>
+    <x:t>51552.178852729994</x:t>
   </x:si>
   <x:si>
     <x:t>8,623,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001782936979917662</x:t>
-[...5 lines deleted...]
-    <x:t>0.004195513542259074</x:t>
+    <x:t>0.005978450522176736</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36174.0460689</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017832124194247943</x:t>
+    <x:t>51550.6867616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005978277485979358</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15383.10408403</x:t>
-[...8 lines deleted...]
-    <x:t>0.004194027002400557</x:t>
+    <x:t>51548.19892573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005977988974339557</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>36162.6541976</x:t>
-[...8 lines deleted...]
-    <x:t>0.0017841960691476284</x:t>
+    <x:t>51547.77690186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005977940032687</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15387.20652684</x:t>
-[...8 lines deleted...]
-    <x:t>0.004193430673535893</x:t>
+    <x:t>51547.15922474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005977868401338281</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32957.6159402</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021557693548706945</x:t>
+    <x:t>51546.81508725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00597782849208512</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18591.28332059</x:t>
-[...8 lines deleted...]
-    <x:t>0.00382174567220225</x:t>
+    <x:t>51546.19625199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005977756726428158</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32946.3834232</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021567483099744866</x:t>
+    <x:t>51544.02410011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005977504824319842</x:t>
   </x:si>
   <x:si>
     <x:t>26/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18599.64371313</x:t>
-[...8 lines deleted...]
-    <x:t>0.003820480533723762</x:t>
+    <x:t>51543.64735543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005977461133646063</x:t>
   </x:si>
   <x:si>
     <x:t>25/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32940.2352168</x:t>
-[...8 lines deleted...]
-    <x:t>0.002157253207518265</x:t>
+    <x:t>51542.22962523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005977296721005451</x:t>
   </x:si>
   <x:si>
     <x:t>24/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18604.1144314</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038197132426881593</x:t>
+    <x:t>51541.501723099995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005977212306981328</x:t>
   </x:si>
   <x:si>
     <x:t>23/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32934.0265776</x:t>
-[...8 lines deleted...]
-    <x:t>0.002157759815138583</x:t>
+    <x:t>51540.38946354001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00597708331944103</x:t>
   </x:si>
   <x:si>
     <x:t>20/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18612.83384596</x:t>
-[...8 lines deleted...]
-    <x:t>0.003818281442630175</x:t>
+    <x:t>51537.874725760004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059767916880157715</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32921.4734087</x:t>
-[...8 lines deleted...]
-    <x:t>0.002158776973203062</x:t>
+    <x:t>51536.60724863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005976644700061464</x:t>
   </x:si>
   <x:si>
     <x:t>18/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18617.14576335</x:t>
-[...8 lines deleted...]
-    <x:t>0.003817587765615215</x:t>
+    <x:t>51536.20506625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059765980594050794</x:t>
   </x:si>
   <x:si>
     <x:t>17/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32916.4384274</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021459226244128944</x:t>
+    <x:t>51356.35153898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059765334038147325</x:t>
   </x:si>
   <x:si>
     <x:t>16/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18441.97351334</x:t>
-[...8 lines deleted...]
-    <x:t>0.003830304744885372</x:t>
+    <x:t>51355.78218614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005976467146065402</x:t>
   </x:si>
   <x:si>
     <x:t>13/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32905.3375532</x:t>
+    <x:t>50875.515176450004</x:t>
   </x:si>
   <x:si>
     <x:t>8,513,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038653045404910135</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021109100931810173</x:t>
+    <x:t>0.00597621463367203</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17972.27598709</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038649717391401384</x:t>
+    <x:t>50874.780402389995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005976128321671562</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32899.7814488</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021113997744872546</x:t>
+    <x:t>50874.12772901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005976051653824739</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17976.3926262</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038643437403852927</x:t>
+    <x:t>50873.5508881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005975983893821214</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32894.2813588</x:t>
-[...8 lines deleted...]
-    <x:t>0.002111887921726771</x:t>
+    <x:t>50872.78323646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005975893719776812</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17985.96153456</x:t>
-[...8 lines deleted...]
-    <x:t>0.003862459894960648</x:t>
+    <x:t>50867.08262036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005975224083209209</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32878.5803744</x:t>
-[...8 lines deleted...]
-    <x:t>0.002113002062889698</x:t>
+    <x:t>50866.56693578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005975163507080935</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17989.98302675</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038618764069423234</x:t>
+    <x:t>50866.13687905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005975112989433807</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32873.5557849</x:t>
-[...8 lines deleted...]
-    <x:t>0.002113476138460002</x:t>
+    <x:t>50865.57815161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00597504735717256</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17994.14329472</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038612276875602015</x:t>
+    <x:t>50864.77459892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005974952965925056</x:t>
   </x:si>
   <x:si>
     <x:t>31/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32861.1625583</x:t>
-[...8 lines deleted...]
-    <x:t>0.002114714231752614</x:t>
+    <x:t>50863.72481321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00597482965032421</x:t>
   </x:si>
   <x:si>
     <x:t>30/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18000.67974353</x:t>
-[...2 lines deleted...]
-    <x:t>0.0021144930980300717</x:t>
+    <x:t>50861.842301829995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005974608516601668</x:t>
   </x:si>
   <x:si>
     <x:t>29/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32858.2893125</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021147407213285563</x:t>
+    <x:t>50861.077073169996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005974518627178432</x:t>
   </x:si>
   <x:si>
     <x:t>28/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18004.79853781</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038594860734641133</x:t>
+    <x:t>50860.60348121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005974462995560906</x:t>
   </x:si>
   <x:si>
     <x:t>27/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32853.1643533</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021152176952167275</x:t>
+    <x:t>50860.01259268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005974393585419947</x:t>
   </x:si>
   <x:si>
     <x:t>26/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18008.91421548</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038588580919769765</x:t>
+    <x:t>50859.37315248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005974318472040409</x:t>
   </x:si>
   <x:si>
     <x:t>23/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32842.4028306</x:t>
-[...8 lines deleted...]
-    <x:t>0.002116186652702925</x:t>
+    <x:t>50857.49980506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005974098414784447</x:t>
   </x:si>
   <x:si>
     <x:t>22/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18435.40814563</x:t>
+    <x:t>51274.845216329995</x:t>
   </x:si>
   <x:si>
     <x:t>8,583,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0021478979547512526</x:t>
-[...5 lines deleted...]
-    <x:t>0.0038261024199813583</x:t>
+    <x:t>0.005974000374732611</x:t>
   </x:si>
   <x:si>
     <x:t>21/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32836.7322353</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021481399679354534</x:t>
+    <x:t>51274.21758009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005973927249224046</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18439.52815402</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038254881615985086</x:t>
+    <x:t>51273.69304502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005973866135968776</x:t>
   </x:si>
   <x:si>
     <x:t>19/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32831.7081431</x:t>
-[...8 lines deleted...]
-    <x:t>0.0021486127282546895</x:t>
+    <x:t>51273.25118971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059738146556809965</x:t>
   </x:si>
   <x:si>
     <x:t>16/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18447.76567072</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038242606495747402</x:t>
+    <x:t>51271.39482602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005973598371900268</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32820.931156</x:t>
+    <x:t>51121.434076749996</x:t>
   </x:si>
   <x:si>
     <x:t>8,558,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038351169848095347</x:t>
-[...5 lines deleted...]
-    <x:t>0.0021384088479492872</x:t>
+    <x:t>0.005973525832758822</x:t>
   </x:si>
   <x:si>
     <x:t>14/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18302.63544256</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038347731085767705</x:t>
+    <x:t>51120.62370576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005973431141126431</x:t>
   </x:si>
   <x:si>
     <x:t>13/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32815.2804673</x:t>
+    <x:t>50940.78842085</x:t>
   </x:si>
   <x:si>
     <x:t>8,528,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0038479456457903376</x:t>
-[...5 lines deleted...]
-    <x:t>0.002125411345397514</x:t>
+    <x:t>0.005973356991187851</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18127.60596777</x:t>
-[...8 lines deleted...]
-    <x:t>0.0038476145408067545</x:t>
+    <x:t>50940.06277177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005973271901004926</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32803.756236</x:t>
-[...8 lines deleted...]
-    <x:t>0.002126401988931754</x:t>
+    <x:t>50937.71239761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005972996294278846</x:t>
   </x:si>
   <x:si>
     <x:t>08/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>17717.89032955</x:t>
+    <x:t>50519.05808915</x:t>
   </x:si>
   <x:si>
     <x:t>8,458,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0020948085043213526</x:t>
-[...5 lines deleted...]
-    <x:t>0.0038781234050130056</x:t>
+    <x:t>0.005972931909334359</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32798.6666012</x:t>
-[...8 lines deleted...]
-    <x:t>0.0020950455847753603</x:t>
+    <x:t>50518.56215723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00597287327467841</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>16348.23999606</x:t>
+    <x:t>49144.08808826</x:t>
   </x:si>
   <x:si>
     <x:t>8,228,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.001986903256691784</x:t>
-[...5 lines deleted...]
-    <x:t>0.003985883336436558</x:t>
+    <x:t>0.005972786593128342</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32792.4001499</x:t>
+    <x:t>48306.67593263</x:t>
   </x:si>
   <x:si>
     <x:t>8,088,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004054451057109298</x:t>
-[...5 lines deleted...]
-    <x:t>0.001918184443957715</x:t>
+    <x:t>0.005972635501067013</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15520.23860804</x:t>
-[...8 lines deleted...]
-    <x:t>0.004053460268867458</x:t>
+    <x:t>48304.625262639995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005972381956310583</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32781.6109314</x:t>
-[...8 lines deleted...]
-    <x:t>0.0019191706693100891</x:t>
+    <x:t>48303.863304779996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059722877478709194</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15524.24158744</x:t>
-[...8 lines deleted...]
-    <x:t>0.004052785912401088</x:t>
+    <x:t>48303.174046939996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005972202528058853</x:t>
   </x:si>
   <x:si>
     <x:t>30/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32775.7068397</x:t>
-[...8 lines deleted...]
-    <x:t>0.0019196795258184965</x:t>
+    <x:t>48302.07484452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005972066622715133</x:t>
   </x:si>
   <x:si>
     <x:t>29/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15528.39226441</x:t>
-[...8 lines deleted...]
-    <x:t>0.004052038557863502</x:t>
+    <x:t>48301.28012041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005971968363057616</x:t>
   </x:si>
   <x:si>
     <x:t>26/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32764.0860715</x:t>
-[...8 lines deleted...]
-    <x:t>0.0019206871584742829</x:t>
+    <x:t>48298.60380924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005971637464050446</x:t>
   </x:si>
   <x:si>
     <x:t>25/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15536.52332853</x:t>
-[...8 lines deleted...]
-    <x:t>0.00405062787431998</x:t>
+    <x:t>48298.00157603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005971563003960188</x:t>
   </x:si>
   <x:si>
     <x:t>24/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32758.7542972</x:t>
-[...8 lines deleted...]
-    <x:t>0.001921182486766815</x:t>
+    <x:t>48297.27825017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005971473571979476</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15540.74298932</x:t>
-[...8 lines deleted...]
-    <x:t>0.004049846400914936</x:t>
+    <x:t>48295.90067992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059713032492482694</x:t>
   </x:si>
   <x:si>
     <x:t>22/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32751.5606058</x:t>
-[...8 lines deleted...]
-    <x:t>0.0019217311580712166</x:t>
+    <x:t>48294.522212280004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005971132815563798</x:t>
   </x:si>
   <x:si>
     <x:t>19/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15548.96369221</x:t>
-[...8 lines deleted...]
-    <x:t>0.00404839095683729</x:t>
+    <x:t>48292.34975111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059708642125506925</x:t>
   </x:si>
   <x:si>
     <x:t>18/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32740.3576673</x:t>
-[...8 lines deleted...]
-    <x:t>0.001922730006123887</x:t>
+    <x:t>48291.39795683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059707465327435705</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15553.02298823</x:t>
-[...8 lines deleted...]
-    <x:t>0.004047688521946093</x:t>
+    <x:t>48290.727753729996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005970663668858803</x:t>
   </x:si>
   <x:si>
     <x:t>16/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32734.7010815</x:t>
-[...8 lines deleted...]
-    <x:t>0.0019232311589181504</x:t>
+    <x:t>48289.79469483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005970548305493323</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15557.12116871</x:t>
-[...8 lines deleted...]
-    <x:t>0.0040469669358679525</x:t>
+    <x:t>48288.989746010004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005970448781653067</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32723.3672395</x:t>
+    <x:t>48525.39083155</x:t>
   </x:si>
   <x:si>
     <x:t>8,128,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004026004827694389</x:t>
-[...5 lines deleted...]
-    <x:t>0.0019441466033526082</x:t>
+    <x:t>0.0059701514310469975</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15445.81227923</x:t>
+    <x:t>48166.51182083</x:t>
   </x:si>
   <x:si>
     <x:t>8,068,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0019144536786353495</x:t>
-[...5 lines deleted...]
-    <x:t>0.0040556147176003966</x:t>
+    <x:t>0.005970068396235746</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32717.8718664</x:t>
-[...8 lines deleted...]
-    <x:t>0.0019147044197905304</x:t>
+    <x:t>48165.70712527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005969968657073624</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>15449.83927743</x:t>
-[...8 lines deleted...]
-    <x:t>0.004054922900421418</x:t>
+    <x:t>48164.95723803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005969875711208478</x:t>
   </x:si>
   <x:si>
     <x:t>08/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32712.5532802</x:t>
+    <x:t>47955.40673132</x:t>
   </x:si>
   <x:si>
     <x:t>8,033,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004072271041976845</x:t>
-[...5 lines deleted...]
-    <x:t>0.001897529372727499</x:t>
+    <x:t>0.005969800414704345</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14830.89738069</x:t>
+    <x:t>47535.43556279</x:t>
   </x:si>
   <x:si>
     <x:t>7,963,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018624761246628155</x:t>
-[...5 lines deleted...]
-    <x:t>0.004107062436531458</x:t>
+    <x:t>0.005969538561194274</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32701.1565833</x:t>
+    <x:t>47235.72948475</x:t>
   </x:si>
   <x:si>
     <x:t>7,913,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004132586450562366</x:t>
-[...5 lines deleted...]
-    <x:t>0.0018367967776380639</x:t>
+    <x:t>0.00596938322820043</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14297.83639159</x:t>
+    <x:t>46996.01921389</x:t>
   </x:si>
   <x:si>
     <x:t>7,873,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018160594934065796</x:t>
-[...5 lines deleted...]
-    <x:t>0.004153204981874762</x:t>
+    <x:t>0.005969264475281341</x:t>
   </x:si>
   <x:si>
     <x:t>02/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14299.80520181</x:t>
-[...8 lines deleted...]
-    <x:t>0.004152857093687286</x:t>
+    <x:t>46995.24910041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005969166658250985</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32692.0202548</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018165813440670646</x:t>
+    <x:t>46993.965176640006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005969003578894957</x:t>
   </x:si>
   <x:si>
     <x:t>30/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14309.60306138</x:t>
-[...8 lines deleted...]
-    <x:t>0.004151368522418391</x:t>
+    <x:t>46993.32743838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059689225756865225</x:t>
   </x:si>
   <x:si>
     <x:t>28/06/2024</x:t>
   </x:si>
   <x:si>
+    <x:t>46633.46314286</x:t>
+  </x:si>
+  <x:si>
     <x:t>7,813,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.004183248992320491</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017854522930833227</x:t>
+    <x:t>0.005968701285403813</x:t>
   </x:si>
   <x:si>
     <x:t>27/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14667.98505792</x:t>
+    <x:t>47348.74096502</x:t>
   </x:si>
   <x:si>
     <x:t>7,933,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018489833679465524</x:t>
-[...5 lines deleted...]
-    <x:t>0.0041195961057733516</x:t>
+    <x:t>0.0059685794737199035</x:t>
   </x:si>
   <x:si>
     <x:t>26/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32677.6966752</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018492428317042735</x:t>
+    <x:t>47347.74005911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005968453303808143</x:t>
   </x:si>
   <x:si>
     <x:t>25/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14672.05945145</x:t>
-[...8 lines deleted...]
-    <x:t>0.00411884633273667</x:t>
+    <x:t>47346.86740905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005968343301279466</x:t>
   </x:si>
   <x:si>
     <x:t>24/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32672.2753583</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018478519981343752</x:t>
+    <x:t>47331.2852595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005966379082251356</x:t>
   </x:si>
   <x:si>
     <x:t>21/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14665.60590467</x:t>
-[...8 lines deleted...]
-    <x:t>0.004117530937236859</x:t>
+    <x:t>47329.97882977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005966214399315517</x:t>
   </x:si>
   <x:si>
     <x:t>20/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32661.0831607</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018385830496537344</x:t>
+    <x:t>47209.79083261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005966105248655378</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14312.4297793</x:t>
-[...8 lines deleted...]
-    <x:t>0.0041480963905245775</x:t>
+    <x:t>46970.3926619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005966009483284644</x:t>
   </x:si>
   <x:si>
     <x:t>18/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32654.9143144</x:t>
-[...8 lines deleted...]
-    <x:t>0.001818209236758542</x:t>
+    <x:t>46969.6756354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059659184091705834</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14317.13458087</x:t>
-[...8 lines deleted...]
-    <x:t>0.004147306451797282</x:t>
+    <x:t>46968.87827587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059658171314454465</x:t>
   </x:si>
   <x:si>
     <x:t>14/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32643.8864005</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018193427362441254</x:t>
+    <x:t>46967.57176295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005965651182897244</x:t>
   </x:si>
   <x:si>
     <x:t>13/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14117.06083061</x:t>
+    <x:t>46758.36359471</x:t>
   </x:si>
   <x:si>
     <x:t>7,838,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0018011049796644552</x:t>
-[...5 lines deleted...]
-    <x:t>0.004164493845891809</x:t>
+    <x:t>0.005965598825556264</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32638.6273486</x:t>
-[...8 lines deleted...]
-    <x:t>0.0018013852659122225</x:t>
+    <x:t>46757.88506282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005965537772750702</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>14121.67874809</x:t>
-[...8 lines deleted...]
-    <x:t>0.004163728248328655</x:t>
+    <x:t>46756.98075849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059654223983784125</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32631.6780851</x:t>
+    <x:t>46487.442316169996</x:t>
   </x:si>
   <x:si>
     <x:t>7,793,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00418730631144617</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017779756487963556</x:t>
+    <x:t>0.0059652819602425255</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>13862.15807215</x:t>
-[...8 lines deleted...]
-    <x:t>0.004186341956871551</x:t>
+    <x:t>46486.32094205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005965138065193122</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32620.1737251</x:t>
-[...8 lines deleted...]
-    <x:t>0.001779135000790453</x:t>
+    <x:t>46484.97278626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964965069454639</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18506.72404062</x:t>
-[...8 lines deleted...]
-    <x:t>0.003590179638765559</x:t>
+    <x:t>46484.99396552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059649677871833695</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>27976.0100081</x:t>
+    <x:t>46365.4817711</x:t>
   </x:si>
   <x:si>
     <x:t>7,773,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0035991264644410137</x:t>
-[...5 lines deleted...]
-    <x:t>0.0023658139409494404</x:t>
+    <x:t>0.005964940405390454</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23032.77275802</x:t>
-[...8 lines deleted...]
-    <x:t>0.0030014288886144346</x:t>
+    <x:t>46362.87950922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964605623211116</x:t>
   </x:si>
   <x:si>
     <x:t>31/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23321.9860157</x:t>
-[...8 lines deleted...]
-    <x:t>0.002964024151602985</x:t>
+    <x:t>46361.345746110004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059644083038865306</x:t>
   </x:si>
   <x:si>
     <x:t>30/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>22922.03699298</x:t>
+    <x:t>46241.99103788</x:t>
   </x:si>
   <x:si>
     <x:t>7,753,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0029565377264258994</x:t>
-[...5 lines deleted...]
-    <x:t>0.0030078619946988265</x:t>
+    <x:t>0.005964399721124726</x:t>
   </x:si>
   <x:si>
     <x:t>29/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23317.7929863</x:t>
-[...8 lines deleted...]
-    <x:t>0.002956796508934606</x:t>
+    <x:t>46241.83632007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964379765261189</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>22926.26924961</x:t>
-[...8 lines deleted...]
-    <x:t>0.003007221821411067</x:t>
+    <x:t>46241.260031009995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964305434155811</x:t>
   </x:si>
   <x:si>
     <x:t>27/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23312.9435997</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029573373881323357</x:t>
+    <x:t>46241.180369890004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964295159278989</x:t>
   </x:si>
   <x:si>
     <x:t>24/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>22755.35817683</x:t>
+    <x:t>46061.70425653</x:t>
   </x:si>
   <x:si>
     <x:t>7,723,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002946440266325262</x:t>
-[...5 lines deleted...]
-    <x:t>0.0030177840320730286</x:t>
+    <x:t>0.005964224298398291</x:t>
   </x:si>
   <x:si>
     <x:t>23/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23303.9482567</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029583860054998063</x:t>
+    <x:t>46240.31495734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00596418353635238</x:t>
   </x:si>
   <x:si>
     <x:t>22/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>22938.28311682</x:t>
-[...8 lines deleted...]
-    <x:t>0.003005552516909583</x:t>
+    <x:t>46240.33178042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964185706232425</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23300.0809251</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029588842181452342</x:t>
+    <x:t>46240.310268379995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964182931559396</x:t>
   </x:si>
   <x:si>
     <x:t>17/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>22948.07794795</x:t>
-[...8 lines deleted...]
-    <x:t>0.0030042500087707983</x:t>
+    <x:t>46240.02826595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964146558229072</x:t>
   </x:si>
   <x:si>
     <x:t>16/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23289.6574698</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029601611287772473</x:t>
+    <x:t>46239.78670121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964115400646201</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>22951.99757996</x:t>
-[...8 lines deleted...]
-    <x:t>0.0030037271263768863</x:t>
+    <x:t>46239.89399076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964129239102283</x:t>
   </x:si>
   <x:si>
     <x:t>14/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23285.3376114</x:t>
-[...8 lines deleted...]
-    <x:t>0.002960684266740617</x:t>
+    <x:t>46239.522731439996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00596408135321037</x:t>
   </x:si>
   <x:si>
     <x:t>13/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23373.70759688</x:t>
+    <x:t>46656.77154518</x:t>
   </x:si>
   <x:si>
     <x:t>7,823,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002987818943740253</x:t>
-[...5 lines deleted...]
-    <x:t>0.002976232129400486</x:t>
+    <x:t>0.00596405107314074</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23277.2147943</x:t>
+    <x:t>46585.18465093</x:t>
   </x:si>
   <x:si>
     <x:t>7,811,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.002980055664357957</x:t>
-[...5 lines deleted...]
-    <x:t>0.0029839930683177567</x:t>
+    <x:t>0.005964048732675713</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23311.98617605</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029795080217001665</x:t>
+    <x:t>46584.92333355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964015277627704</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23271.2128329</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029847460688682626</x:t>
+    <x:t>46585.06437683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00596403333463449</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23315.82946815</x:t>
-[...8 lines deleted...]
-    <x:t>0.002979024672129049</x:t>
+    <x:t>46584.99118215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964023963916272</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23263.6601947</x:t>
-[...8 lines deleted...]
-    <x:t>0.002985730233447702</x:t>
+    <x:t>46585.19904816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964050575875048</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23323.5420126</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029780483513634614</x:t>
+    <x:t>46585.0776851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964035038420176</x:t>
   </x:si>
   <x:si>
     <x:t>30/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23257.6688123</x:t>
-[...8 lines deleted...]
-    <x:t>0.002986482797114326</x:t>
+    <x:t>46585.08594056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964036095321982</x:t>
   </x:si>
   <x:si>
     <x:t>29/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23329.4301911</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029772776173857384</x:t>
+    <x:t>46584.9456605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964018136026117</x:t>
   </x:si>
   <x:si>
     <x:t>26/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23249.3211702</x:t>
-[...8 lines deleted...]
-    <x:t>0.002987501972359493</x:t>
+    <x:t>46584.6990763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059639865671873</x:t>
   </x:si>
   <x:si>
     <x:t>25/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23337.35651471</x:t>
-[...8 lines deleted...]
-    <x:t>0.002976221742056075</x:t>
+    <x:t>46584.62454191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005963977024953271</x:t>
   </x:si>
   <x:si>
     <x:t>24/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23245.1409613</x:t>
-[...8 lines deleted...]
-    <x:t>0.0029880062003584686</x:t>
+    <x:t>46584.4573923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005963955625694533</x:t>
   </x:si>
   <x:si>
     <x:t>23/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23341.08619754</x:t>
-[...8 lines deleted...]
-    <x:t>0.002975764350249648</x:t>
+    <x:t>46584.78153734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005963997124227372</x:t>
   </x:si>
   <x:si>
     <x:t>22/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23241.8552431</x:t>
-[...8 lines deleted...]
-    <x:t>0.002988476708973243</x:t>
+    <x:t>46584.84681689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00596400548161439</x:t>
   </x:si>
   <x:si>
     <x:t>19/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23586.93038578</x:t>
+    <x:t>46824.298247080005</x:t>
   </x:si>
   <x:si>
     <x:t>7,851,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0030043217915908804</x:t>
-[...5 lines deleted...]
-    <x:t>0.002959797205617119</x:t>
+    <x:t>0.005964118997207999</x:t>
   </x:si>
   <x:si>
     <x:t>18/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23236.0643366</x:t>
-[...8 lines deleted...]
-    <x:t>0.0030045418004152336</x:t>
+    <x:t>46824.72201166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964172973081136</x:t>
   </x:si>
   <x:si>
     <x:t>17/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23590.51404613</x:t>
-[...8 lines deleted...]
-    <x:t>0.002959417451203668</x:t>
+    <x:t>46824.90045553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964195701888931</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23233.5211729</x:t>
+    <x:t>46616.860006229996</x:t>
   </x:si>
   <x:si>
     <x:t>7,816,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0029725590036975436</x:t>
-[...5 lines deleted...]
-    <x:t>0.0029917270769357724</x:t>
+    <x:t>0.005964286080633316</x:t>
   </x:si>
   <x:si>
     <x:t>15/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23384.84987576</x:t>
-[...8 lines deleted...]
-    <x:t>0.002972470677430911</x:t>
+    <x:t>46617.680690559995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005964391081187308</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>23232.1373114</x:t>
-[...8 lines deleted...]
-    <x:t>0.002992439812281218</x:t>
+    <x:t>46621.04688419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00596482176102738</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>28030.18414691</x:t>
-[...8 lines deleted...]
-    <x:t>0.00237872763024565</x:t>
+    <x:t>46622.31930491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00596498455794652</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>18592.1329947</x:t>
-[...8 lines deleted...]
-    <x:t>0.003586420005010235</x:t>
+    <x:t>46623.591753860004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005965147358477483</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32553.42719894</x:t>
+    <x:t>46505.55804184</x:t>
   </x:si>
   <x:si>
     <x:t>7,796,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0041756576704643404</x:t>
-[...5 lines deleted...]
-    <x:t>0.0017896524939584402</x:t>
+    <x:t>0.005965310164422781</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>9312.1286824</x:t>
-[...8 lines deleted...]
-    <x:t>0.004770997770646485</x:t>
+    <x:t>46506.82730236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00596547297362237</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>37198.51308292</x:t>
-[...8 lines deleted...]
-    <x:t>0.001194474374589533</x:t>
+    <x:t>46510.63530722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005965961429864033</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>4672.1200613</x:t>
-[...8 lines deleted...]
-    <x:t>0.005366827173364546</x:t>
+    <x:t>46511.90470485001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005966124256650847</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>46481.05839521</x:t>
-[...8 lines deleted...]
-    <x:t>4.119515123140072E-06</x:t>
+    <x:t>46513.17413511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059662870876231395</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>46482.32786722</x:t>
-[...2 lines deleted...]
-    <x:t>0.005962330408827605</x:t>
+    <x:t>46514.44360712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0059664499239507444</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>46484.87759395</x:t>
-[...8 lines deleted...]
-    <x:t>4.118146741918933E-06</x:t>
+    <x:t>46516.982665949996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005966775611332734</x:t>
   </x:si>
   <x:si>
     <x:t>28/03/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>46488.68648646</x:t>
-[...2 lines deleted...]
-    <x:t>0.00596314603469215</x:t>
+    <x:t>46520.79155846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005967264181434069</x:t>
   </x:si>
   <x:si>
     <x:t>27/03/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>46489.95828555</x:t>
-[...8 lines deleted...]
-    <x:t>4.117883850692663E-06</x:t>
+    <x:t>46522.06130805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005967427053367111</x:t>
   </x:si>
   <x:si>
     <x:t>26/03/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32.1008833</x:t>
-[...8 lines deleted...]
-    <x:t>0.005963472312748846</x:t>
+    <x:t>46523.33103349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005967589922202412</x:t>
   </x:si>
   <x:si>
     <x:t>25/03/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>46492.50204893</x:t>
-[...8 lines deleted...]
-    <x:t>4.117335274499744E-06</x:t>
+    <x:t>46524.60079473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00596775279562981</x:t>
   </x:si>
   <x:si>
     <x:t>22/03/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32.0923729</x:t>
-[...8 lines deleted...]
-    <x:t>0.005964124928114418</x:t>
+    <x:t>46528.41031248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.005968241445931248</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>46139.48570949</x:t>
+    <x:t>46171.57596609</x:t>
   </x:si>
   <x:si>
     <x:t>7,736,000</x:t>
   </x:si>
   <x:si>
-    <x:t>0.005964256167203981</x:t>
-[...5 lines deleted...]
-    <x:t>4.148171742502585E-06</x:t>
+    <x:t>0.005968404338946484</x:t>
   </x:si>
   <x:si>
     <x:t>20/03/2024</x:t>
   </x:si>
   <x:si>
-    <x:t>32.088098</x:t>
+    <x:t>46889.06417025</x:t>
   </x:si>
   <x:si>
     <x:t>7,856,000</x:t>
   </x:si>
   <x:si>
-    <x:t>4.084533859470469E-06</x:t>
-[...5 lines deleted...]
-    <x:t>0.0059644826975878305</x:t>
+    <x:t>0.005968567231447301</x:t>
   </x:si>
   <x:si>
     <x:t>19/03/2024</x:t>
   </x:si>
   <x:si>
     <x:t>46890.34391266</x:t>
   </x:si>
   <x:si>
     <x:t>0.0059687301314485745</x:t>
   </x:si>
   <x:si>
     <x:t>18/03/2024</x:t>
   </x:si>
   <x:si>
     <x:t>47219.9142315</x:t>
   </x:si>
   <x:si>
     <x:t>7,911,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.0059688932159651115</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2024</x:t>
   </x:si>
@@ -9019,62 +6124,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9d939139b24f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde26d9047e3644e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb77af03d9c3f4522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b8fdf5d16749c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9a450aaa22eb46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b61b0ae8a884669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E1087"/>
+  <x:dimension ref="A1:E577"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
-    <x:col min="2" max="2" width="19" customWidth="1"/>
-    <x:col min="3" max="3" width="25" customWidth="1"/>
+    <x:col min="2" max="2" width="12" customWidth="1"/>
+    <x:col min="3" max="3" width="26" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
-    <x:col min="5" max="5" width="31" customWidth="1"/>
+    <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>3</x:v>
@@ -9112,18432 +6217,9762 @@
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5" ht="15" customHeight="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5" ht="15" customHeight="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5" ht="15" customHeight="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5" ht="15" customHeight="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5" ht="15" customHeight="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5" ht="15" customHeight="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5" ht="15" customHeight="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5" ht="15" customHeight="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5" ht="15" customHeight="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5" ht="15" customHeight="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5" ht="15" customHeight="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5" ht="15" customHeight="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5" ht="15" customHeight="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5" ht="15" customHeight="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5" ht="15" customHeight="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5" ht="15" customHeight="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5" ht="15" customHeight="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5" ht="15" customHeight="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5" ht="15" customHeight="1">
       <x:c r="A82" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5" ht="15" customHeight="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5" ht="15" customHeight="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5" ht="15" customHeight="1">
       <x:c r="A85" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5" ht="15" customHeight="1">
       <x:c r="A86" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5" ht="15" customHeight="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5" ht="15" customHeight="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5" ht="15" customHeight="1">
       <x:c r="A89" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5" ht="15" customHeight="1">
       <x:c r="A90" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5" ht="15" customHeight="1">
       <x:c r="A91" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5" ht="15" customHeight="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5" ht="15" customHeight="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5" ht="15" customHeight="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5" ht="15" customHeight="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5" ht="15" customHeight="1">
       <x:c r="A96" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5" ht="15" customHeight="1">
       <x:c r="A97" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5" ht="15" customHeight="1">
       <x:c r="A98" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5" ht="15" customHeight="1">
       <x:c r="A99" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5" ht="15" customHeight="1">
       <x:c r="A100" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5" ht="15" customHeight="1">
       <x:c r="A101" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5" ht="15" customHeight="1">
       <x:c r="A102" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5" ht="15" customHeight="1">
       <x:c r="A103" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5" ht="15" customHeight="1">
       <x:c r="A104" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5" ht="15" customHeight="1">
       <x:c r="A105" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5" ht="15" customHeight="1">
       <x:c r="A106" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5" ht="15" customHeight="1">
       <x:c r="A107" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5" ht="15" customHeight="1">
       <x:c r="A108" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5" ht="15" customHeight="1">
       <x:c r="A109" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5" ht="15" customHeight="1">
       <x:c r="A110" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5" ht="15" customHeight="1">
       <x:c r="A111" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5" ht="15" customHeight="1">
       <x:c r="A112" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5" ht="15" customHeight="1">
       <x:c r="A113" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5" ht="15" customHeight="1">
       <x:c r="A114" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5" ht="15" customHeight="1">
       <x:c r="A115" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5" ht="15" customHeight="1">
       <x:c r="A116" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5" ht="15" customHeight="1">
       <x:c r="A117" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5" ht="15" customHeight="1">
       <x:c r="A118" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5" ht="15" customHeight="1">
       <x:c r="A119" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5" ht="15" customHeight="1">
       <x:c r="A120" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5" ht="15" customHeight="1">
       <x:c r="A121" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5" ht="15" customHeight="1">
       <x:c r="A122" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5" ht="15" customHeight="1">
       <x:c r="A123" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5" ht="15" customHeight="1">
       <x:c r="A124" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5" ht="15" customHeight="1">
       <x:c r="A125" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5" ht="15" customHeight="1">
       <x:c r="A126" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5" ht="15" customHeight="1">
       <x:c r="A127" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5" ht="15" customHeight="1">
       <x:c r="A128" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5" ht="15" customHeight="1">
       <x:c r="A129" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5" ht="15" customHeight="1">
       <x:c r="A130" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5" ht="15" customHeight="1">
       <x:c r="A131" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5" ht="15" customHeight="1">
       <x:c r="A132" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5" ht="15" customHeight="1">
       <x:c r="A133" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5" ht="15" customHeight="1">
       <x:c r="A134" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:5" ht="15" customHeight="1">
       <x:c r="A135" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5" ht="15" customHeight="1">
       <x:c r="A136" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:5" ht="15" customHeight="1">
       <x:c r="A137" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:5" ht="15" customHeight="1">
       <x:c r="A138" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:5" ht="15" customHeight="1">
       <x:c r="A139" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:5" ht="15" customHeight="1">
       <x:c r="A140" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:5" ht="15" customHeight="1">
       <x:c r="A141" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:5" ht="15" customHeight="1">
       <x:c r="A142" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:5" ht="15" customHeight="1">
       <x:c r="A143" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:5" ht="15" customHeight="1">
       <x:c r="A144" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:5" ht="15" customHeight="1">
       <x:c r="A145" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:5" ht="15" customHeight="1">
       <x:c r="A146" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:5" ht="15" customHeight="1">
       <x:c r="A147" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:5" ht="15" customHeight="1">
       <x:c r="A148" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:5" ht="15" customHeight="1">
       <x:c r="A149" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:5" ht="15" customHeight="1">
       <x:c r="A150" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:5" ht="15" customHeight="1">
       <x:c r="A151" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:5" ht="15" customHeight="1">
       <x:c r="A152" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:5" ht="15" customHeight="1">
       <x:c r="A153" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:5" ht="15" customHeight="1">
       <x:c r="A154" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:5" ht="15" customHeight="1">
       <x:c r="A155" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:5" ht="15" customHeight="1">
       <x:c r="A156" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:5" ht="15" customHeight="1">
       <x:c r="A157" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:5" ht="15" customHeight="1">
       <x:c r="A158" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:5" ht="15" customHeight="1">
       <x:c r="A159" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:5" ht="15" customHeight="1">
       <x:c r="A160" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:5" ht="15" customHeight="1">
       <x:c r="A161" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:5" ht="15" customHeight="1">
       <x:c r="A162" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:5" ht="15" customHeight="1">
       <x:c r="A163" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:5" ht="15" customHeight="1">
       <x:c r="A164" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:5" ht="15" customHeight="1">
       <x:c r="A165" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:5" ht="15" customHeight="1">
       <x:c r="A166" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:5" ht="15" customHeight="1">
       <x:c r="A167" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:5" ht="15" customHeight="1">
       <x:c r="A168" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:5" ht="15" customHeight="1">
       <x:c r="A169" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:5" ht="15" customHeight="1">
       <x:c r="A170" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:5" ht="15" customHeight="1">
       <x:c r="A171" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:5" ht="15" customHeight="1">
       <x:c r="A172" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:5" ht="15" customHeight="1">
       <x:c r="A173" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:5" ht="15" customHeight="1">
       <x:c r="A174" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:5" ht="15" customHeight="1">
       <x:c r="A175" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:5" ht="15" customHeight="1">
       <x:c r="A176" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:5" ht="15" customHeight="1">
       <x:c r="A177" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:5" ht="15" customHeight="1">
       <x:c r="A178" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:5" ht="15" customHeight="1">
       <x:c r="A179" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:5" ht="15" customHeight="1">
       <x:c r="A180" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:5" ht="15" customHeight="1">
       <x:c r="A181" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:5" ht="15" customHeight="1">
       <x:c r="A182" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:5" ht="15" customHeight="1">
       <x:c r="A183" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:5" ht="15" customHeight="1">
       <x:c r="A184" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:5" ht="15" customHeight="1">
       <x:c r="A185" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:5" ht="15" customHeight="1">
       <x:c r="A186" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:5" ht="15" customHeight="1">
       <x:c r="A187" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:5" ht="15" customHeight="1">
       <x:c r="A188" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:5" ht="15" customHeight="1">
       <x:c r="A189" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:5" ht="15" customHeight="1">
       <x:c r="A190" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:5" ht="15" customHeight="1">
       <x:c r="A191" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:5" ht="15" customHeight="1">
       <x:c r="A192" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:5" ht="15" customHeight="1">
       <x:c r="A193" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:5" ht="15" customHeight="1">
       <x:c r="A194" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:5" ht="15" customHeight="1">
       <x:c r="A195" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:5" ht="15" customHeight="1">
       <x:c r="A196" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:5" ht="15" customHeight="1">
       <x:c r="A197" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:5" ht="15" customHeight="1">
       <x:c r="A198" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:5" ht="15" customHeight="1">
       <x:c r="A199" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:5" ht="15" customHeight="1">
       <x:c r="A200" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:5" ht="15" customHeight="1">
       <x:c r="A201" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:5" ht="15" customHeight="1">
       <x:c r="A202" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:5" ht="15" customHeight="1">
       <x:c r="A203" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:5" ht="15" customHeight="1">
       <x:c r="A204" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:5" ht="15" customHeight="1">
       <x:c r="A205" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:5" ht="15" customHeight="1">
       <x:c r="A206" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:5" ht="15" customHeight="1">
       <x:c r="A207" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:5" ht="15" customHeight="1">
       <x:c r="A208" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:5" ht="15" customHeight="1">
       <x:c r="A209" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:5" ht="15" customHeight="1">
       <x:c r="A210" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:5" ht="15" customHeight="1">
       <x:c r="A211" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:5" ht="15" customHeight="1">
       <x:c r="A212" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:5" ht="15" customHeight="1">
       <x:c r="A213" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:5" ht="15" customHeight="1">
       <x:c r="A214" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:5" ht="15" customHeight="1">
       <x:c r="A215" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:5" ht="15" customHeight="1">
       <x:c r="A216" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:5" ht="15" customHeight="1">
       <x:c r="A217" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:5" ht="15" customHeight="1">
       <x:c r="A218" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:5" ht="15" customHeight="1">
       <x:c r="A219" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:5" ht="15" customHeight="1">
       <x:c r="A220" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:5" ht="15" customHeight="1">
       <x:c r="A221" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:5" ht="15" customHeight="1">
       <x:c r="A222" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:5" ht="15" customHeight="1">
       <x:c r="A223" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:5" ht="15" customHeight="1">
       <x:c r="A224" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:5" ht="15" customHeight="1">
       <x:c r="A225" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:5" ht="15" customHeight="1">
       <x:c r="A226" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:5" ht="15" customHeight="1">
       <x:c r="A227" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:5" ht="15" customHeight="1">
       <x:c r="A228" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:5" ht="15" customHeight="1">
       <x:c r="A229" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:5" ht="15" customHeight="1">
       <x:c r="A230" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:5" ht="15" customHeight="1">
       <x:c r="A231" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:5" ht="15" customHeight="1">
       <x:c r="A232" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:5" ht="15" customHeight="1">
       <x:c r="A233" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:5" ht="15" customHeight="1">
       <x:c r="A234" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:5" ht="15" customHeight="1">
       <x:c r="A235" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:5" ht="15" customHeight="1">
       <x:c r="A236" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:5" ht="15" customHeight="1">
       <x:c r="A237" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:5" ht="15" customHeight="1">
       <x:c r="A238" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:5" ht="15" customHeight="1">
       <x:c r="A239" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:5" ht="15" customHeight="1">
       <x:c r="A240" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:5" ht="15" customHeight="1">
       <x:c r="A241" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:5" ht="15" customHeight="1">
       <x:c r="A242" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:5" ht="15" customHeight="1">
       <x:c r="A243" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:5" ht="15" customHeight="1">
       <x:c r="A244" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:5" ht="15" customHeight="1">
       <x:c r="A245" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:5" ht="15" customHeight="1">
       <x:c r="A246" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:5" ht="15" customHeight="1">
       <x:c r="A247" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:5" ht="15" customHeight="1">
       <x:c r="A248" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:5" ht="15" customHeight="1">
       <x:c r="A249" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:5" ht="15" customHeight="1">
       <x:c r="A250" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:5" ht="15" customHeight="1">
       <x:c r="A251" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:5" ht="15" customHeight="1">
       <x:c r="A252" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:5" ht="15" customHeight="1">
       <x:c r="A253" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:5" ht="15" customHeight="1">
       <x:c r="A254" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>928</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:5" ht="15" customHeight="1">
       <x:c r="A255" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:5" ht="15" customHeight="1">
       <x:c r="A256" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:5" ht="15" customHeight="1">
       <x:c r="A257" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:5" ht="15" customHeight="1">
       <x:c r="A258" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:5" ht="15" customHeight="1">
       <x:c r="A259" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:5" ht="15" customHeight="1">
       <x:c r="A260" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:5" ht="15" customHeight="1">
       <x:c r="A261" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:5" ht="15" customHeight="1">
       <x:c r="A262" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:5" ht="15" customHeight="1">
       <x:c r="A263" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>963</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:5" ht="15" customHeight="1">
       <x:c r="A264" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>967</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:5" ht="15" customHeight="1">
       <x:c r="A265" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:5" ht="15" customHeight="1">
       <x:c r="A266" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:5" ht="15" customHeight="1">
       <x:c r="A267" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:5" ht="15" customHeight="1">
       <x:c r="A268" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:5" ht="15" customHeight="1">
       <x:c r="A269" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:5" ht="15" customHeight="1">
       <x:c r="A270" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:5" ht="15" customHeight="1">
       <x:c r="A271" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:5" ht="15" customHeight="1">
       <x:c r="A272" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:5" ht="15" customHeight="1">
       <x:c r="A273" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:5" ht="15" customHeight="1">
       <x:c r="A274" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:5" ht="15" customHeight="1">
       <x:c r="A275" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:5" ht="15" customHeight="1">
       <x:c r="A276" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>1009</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:5" ht="15" customHeight="1">
       <x:c r="A277" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:5" ht="15" customHeight="1">
       <x:c r="A278" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:5" ht="15" customHeight="1">
       <x:c r="A279" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:5" ht="15" customHeight="1">
       <x:c r="A280" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:5" ht="15" customHeight="1">
       <x:c r="A281" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:5" ht="15" customHeight="1">
       <x:c r="A282" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:5" ht="15" customHeight="1">
       <x:c r="A283" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:5" ht="15" customHeight="1">
       <x:c r="A284" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:5" ht="15" customHeight="1">
       <x:c r="A285" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>1041</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:5" ht="15" customHeight="1">
       <x:c r="A286" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>1044</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:5" ht="15" customHeight="1">
       <x:c r="A287" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:5" ht="15" customHeight="1">
       <x:c r="A288" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:5" ht="15" customHeight="1">
       <x:c r="A289" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:5" ht="15" customHeight="1">
       <x:c r="A290" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:5" ht="15" customHeight="1">
       <x:c r="A291" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:5" ht="15" customHeight="1">
       <x:c r="A292" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:5" ht="15" customHeight="1">
       <x:c r="A293" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:5" ht="15" customHeight="1">
       <x:c r="A294" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:5" ht="15" customHeight="1">
       <x:c r="A295" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:5" ht="15" customHeight="1">
       <x:c r="A296" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:5" ht="15" customHeight="1">
       <x:c r="A297" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:5" ht="15" customHeight="1">
       <x:c r="A298" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:5" ht="15" customHeight="1">
       <x:c r="A299" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:5" ht="15" customHeight="1">
       <x:c r="A300" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:5" ht="15" customHeight="1">
       <x:c r="A301" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:5" ht="15" customHeight="1">
       <x:c r="A302" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>1099</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:5" ht="15" customHeight="1">
       <x:c r="A303" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:5" ht="15" customHeight="1">
       <x:c r="A304" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>1107</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:5" ht="15" customHeight="1">
       <x:c r="A305" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>1111</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:5" ht="15" customHeight="1">
       <x:c r="A306" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:5" ht="15" customHeight="1">
       <x:c r="A307" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E307" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>1117</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:5" ht="15" customHeight="1">
       <x:c r="A308" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C308" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E308" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>1121</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:5" ht="15" customHeight="1">
       <x:c r="A309" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E309" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>1125</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:5" ht="15" customHeight="1">
       <x:c r="A310" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="E310" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>1129</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:5" ht="15" customHeight="1">
       <x:c r="A311" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C311" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="E311" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:5" ht="15" customHeight="1">
       <x:c r="A312" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E312" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>1136</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:5" ht="15" customHeight="1">
       <x:c r="A313" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B313" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C313" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="D313" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E313" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>1139</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:5" ht="15" customHeight="1">
       <x:c r="A314" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="B314" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C314" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="D314" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E314" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>1142</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:5" ht="15" customHeight="1">
       <x:c r="A315" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="B315" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C315" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="D315" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="E315" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:5" ht="15" customHeight="1">
       <x:c r="A316" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B316" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C316" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="D316" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="E316" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>1149</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:5" ht="15" customHeight="1">
       <x:c r="A317" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B317" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C317" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="D317" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="E317" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>1153</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:5" ht="15" customHeight="1">
       <x:c r="A318" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="B318" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C318" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="D318" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="E318" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:5" ht="15" customHeight="1">
       <x:c r="A319" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="B319" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C319" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="D319" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E319" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>1161</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:5" ht="15" customHeight="1">
       <x:c r="A320" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="B320" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C320" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D320" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="E320" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>1165</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:5" ht="15" customHeight="1">
       <x:c r="A321" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="B321" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C321" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="D321" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E321" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>1169</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:5" ht="15" customHeight="1">
       <x:c r="A322" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B322" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C322" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="D322" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E322" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:5" ht="15" customHeight="1">
       <x:c r="A323" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="B323" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C323" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="D323" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E323" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>1175</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:5" ht="15" customHeight="1">
       <x:c r="A324" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="B324" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C324" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="D324" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="E324" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>1179</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:5" ht="15" customHeight="1">
       <x:c r="A325" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="B325" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C325" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="D325" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="E325" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>1182</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:5" ht="15" customHeight="1">
       <x:c r="A326" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="B326" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C326" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="D326" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E326" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:5" ht="15" customHeight="1">
       <x:c r="A327" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="B327" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C327" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="D327" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E327" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>1189</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:5" ht="15" customHeight="1">
       <x:c r="A328" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="B328" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C328" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="D328" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E328" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:5" ht="15" customHeight="1">
       <x:c r="A329" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="B329" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C329" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="D329" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E329" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>1196</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:5" ht="15" customHeight="1">
       <x:c r="A330" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="B330" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C330" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="D330" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E330" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>1199</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:5" ht="15" customHeight="1">
       <x:c r="A331" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="B331" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C331" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="D331" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="E331" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>1203</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:5" ht="15" customHeight="1">
       <x:c r="A332" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="B332" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C332" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="D332" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="E332" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>1207</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:5" ht="15" customHeight="1">
       <x:c r="A333" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="B333" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C333" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="D333" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="E333" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>1210</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:5" ht="15" customHeight="1">
       <x:c r="A334" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="B334" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C334" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="D334" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="E334" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>1213</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:5" ht="15" customHeight="1">
       <x:c r="A335" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="B335" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C335" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="D335" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="E335" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:5" ht="15" customHeight="1">
       <x:c r="A336" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="B336" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C336" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D336" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="E336" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>1220</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:5" ht="15" customHeight="1">
       <x:c r="A337" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="B337" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C337" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="D337" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="E337" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>1224</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:5" ht="15" customHeight="1">
       <x:c r="A338" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="B338" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C338" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="D338" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="E338" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>1227</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:5" ht="15" customHeight="1">
       <x:c r="A339" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="B339" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C339" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="D339" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="E339" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>1230</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:5" ht="15" customHeight="1">
       <x:c r="A340" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B340" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C340" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="D340" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="E340" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>1233</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:5" ht="15" customHeight="1">
       <x:c r="A341" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="B341" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C341" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="D341" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="E341" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>1237</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:5" ht="15" customHeight="1">
       <x:c r="A342" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="B342" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C342" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="D342" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E342" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>1241</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:5" ht="15" customHeight="1">
       <x:c r="A343" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="B343" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C343" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="D343" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="E343" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>1245</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:5" ht="15" customHeight="1">
       <x:c r="A344" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="B344" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C344" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="D344" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="E344" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>1249</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:5" ht="15" customHeight="1">
       <x:c r="A345" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="B345" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C345" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="D345" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="E345" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:5" ht="15" customHeight="1">
       <x:c r="A346" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="B346" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C346" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="D346" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="E346" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>1257</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:5" ht="15" customHeight="1">
       <x:c r="A347" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="B347" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C347" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="D347" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="E347" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:5" ht="15" customHeight="1">
       <x:c r="A348" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B348" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C348" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D348" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="E348" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:5" ht="15" customHeight="1">
       <x:c r="A349" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B349" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C349" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="D349" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="E349" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:5" ht="15" customHeight="1">
       <x:c r="A350" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B350" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C350" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D350" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E350" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:5" ht="15" customHeight="1">
       <x:c r="A351" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="B351" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C351" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="D351" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E351" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>1275</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:5" ht="15" customHeight="1">
       <x:c r="A352" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="B352" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C352" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="D352" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="E352" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1279</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:5" ht="15" customHeight="1">
       <x:c r="A353" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="B353" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C353" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="D353" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="E353" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:5" ht="15" customHeight="1">
       <x:c r="A354" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="B354" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C354" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="D354" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="E354" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:5" ht="15" customHeight="1">
       <x:c r="A355" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="B355" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C355" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="D355" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="E355" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:5" ht="15" customHeight="1">
       <x:c r="A356" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="B356" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C356" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="D356" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="E356" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:5" ht="15" customHeight="1">
       <x:c r="A357" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B357" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C357" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="D357" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="E357" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:5" ht="15" customHeight="1">
       <x:c r="A358" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B358" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C358" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D358" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="E358" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1299</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:5" ht="15" customHeight="1">
       <x:c r="A359" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B359" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C359" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="D359" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="E359" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1303</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:5" ht="15" customHeight="1">
       <x:c r="A360" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="B360" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C360" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="D360" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="E360" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:5" ht="15" customHeight="1">
       <x:c r="A361" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="B361" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C361" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="D361" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="E361" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1309</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:5" ht="15" customHeight="1">
       <x:c r="A362" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="B362" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C362" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="D362" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="E362" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1313</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:5" ht="15" customHeight="1">
       <x:c r="A363" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="B363" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C363" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="D363" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E363" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1317</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:5" ht="15" customHeight="1">
       <x:c r="A364" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="B364" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C364" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="D364" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E364" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:5" ht="15" customHeight="1">
       <x:c r="A365" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="B365" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C365" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="D365" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E365" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:5" ht="15" customHeight="1">
       <x:c r="A366" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="B366" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C366" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="D366" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="E366" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1327</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:5" ht="15" customHeight="1">
       <x:c r="A367" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="B367" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C367" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="D367" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="E367" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:5" ht="15" customHeight="1">
       <x:c r="A368" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="B368" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C368" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D368" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="E368" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1334</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:5" ht="15" customHeight="1">
       <x:c r="A369" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="B369" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C369" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="D369" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="E369" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1338</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:5" ht="15" customHeight="1">
       <x:c r="A370" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="B370" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C370" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="D370" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="E370" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1341</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:5" ht="15" customHeight="1">
       <x:c r="A371" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="B371" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C371" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="D371" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="E371" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1345</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:5" ht="15" customHeight="1">
       <x:c r="A372" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="B372" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C372" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="D372" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="E372" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1348</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:5" ht="15" customHeight="1">
       <x:c r="A373" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="B373" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C373" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="D373" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="E373" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1352</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:5" ht="15" customHeight="1">
       <x:c r="A374" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="B374" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C374" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="D374" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E374" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:5" ht="15" customHeight="1">
       <x:c r="A375" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="B375" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C375" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="D375" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="E375" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1360</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:5" ht="15" customHeight="1">
       <x:c r="A376" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="B376" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C376" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="D376" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="E376" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:5" ht="15" customHeight="1">
       <x:c r="A377" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="B377" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C377" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="D377" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="E377" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:5" ht="15" customHeight="1">
       <x:c r="A378" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="B378" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C378" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="D378" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="E378" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1371</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:5" ht="15" customHeight="1">
       <x:c r="A379" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="B379" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C379" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="D379" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="E379" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1375</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:5" ht="15" customHeight="1">
       <x:c r="A380" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="B380" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C380" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="D380" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="E380" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1378</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:5" ht="15" customHeight="1">
       <x:c r="A381" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="B381" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C381" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="D381" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="E381" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:5" ht="15" customHeight="1">
       <x:c r="A382" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B382" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C382" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="D382" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="E382" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1386</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:5" ht="15" customHeight="1">
       <x:c r="A383" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="B383" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C383" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="D383" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="E383" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:5" ht="15" customHeight="1">
       <x:c r="A384" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="B384" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C384" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="D384" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="E384" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1394</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:5" ht="15" customHeight="1">
       <x:c r="A385" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B385" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C385" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="D385" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="E385" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:5" ht="15" customHeight="1">
       <x:c r="A386" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="B386" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C386" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="D386" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="E386" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1401</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:5" ht="15" customHeight="1">
       <x:c r="A387" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="B387" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C387" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="D387" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="E387" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1405</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:5" ht="15" customHeight="1">
       <x:c r="A388" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="B388" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C388" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="D388" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="E388" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1408</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:5" ht="15" customHeight="1">
       <x:c r="A389" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="B389" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C389" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="D389" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="E389" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1411</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:5" ht="15" customHeight="1">
       <x:c r="A390" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="B390" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C390" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="D390" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="E390" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1414</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:5" ht="15" customHeight="1">
       <x:c r="A391" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B391" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C391" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="D391" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="E391" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:5" ht="15" customHeight="1">
       <x:c r="A392" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="B392" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C392" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="D392" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="E392" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1421</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:5" ht="15" customHeight="1">
       <x:c r="A393" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="B393" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C393" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="D393" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="E393" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1425</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:5" ht="15" customHeight="1">
       <x:c r="A394" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="B394" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C394" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="D394" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="E394" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1429</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:5" ht="15" customHeight="1">
       <x:c r="A395" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="B395" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C395" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="D395" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="E395" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1433</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:5" ht="15" customHeight="1">
       <x:c r="A396" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="B396" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C396" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="D396" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="E396" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1437</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:5" ht="15" customHeight="1">
       <x:c r="A397" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="B397" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C397" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="D397" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="E397" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1441</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:5" ht="15" customHeight="1">
       <x:c r="A398" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="B398" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C398" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="D398" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="E398" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:5" ht="15" customHeight="1">
       <x:c r="A399" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="B399" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C399" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="D399" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="E399" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1447</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:5" ht="15" customHeight="1">
       <x:c r="A400" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="B400" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C400" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="D400" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="E400" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1450</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:5" ht="15" customHeight="1">
       <x:c r="A401" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B401" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C401" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="D401" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="E401" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1454</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:5" ht="15" customHeight="1">
       <x:c r="A402" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="B402" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C402" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="D402" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="E402" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1457</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:5" ht="15" customHeight="1">
       <x:c r="A403" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="B403" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C403" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="D403" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="E403" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1461</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:5" ht="15" customHeight="1">
       <x:c r="A404" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="B404" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C404" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="D404" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="E404" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:5" ht="15" customHeight="1">
       <x:c r="A405" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B405" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C405" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="D405" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="E405" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1467</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:5" ht="15" customHeight="1">
       <x:c r="A406" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="B406" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C406" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="D406" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="E406" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1470</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:5" ht="15" customHeight="1">
       <x:c r="A407" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="B407" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C407" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="D407" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="E407" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1473</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:5" ht="15" customHeight="1">
       <x:c r="A408" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="B408" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C408" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="D408" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="E408" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1476</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:5" ht="15" customHeight="1">
       <x:c r="A409" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="B409" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C409" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="D409" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="E409" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1479</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:5" ht="15" customHeight="1">
       <x:c r="A410" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="B410" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C410" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="D410" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="E410" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1483</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:5" ht="15" customHeight="1">
       <x:c r="A411" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="B411" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C411" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="D411" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="E411" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1486</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:5" ht="15" customHeight="1">
       <x:c r="A412" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="B412" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C412" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="D412" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="E412" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1490</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:5" ht="15" customHeight="1">
       <x:c r="A413" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="B413" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C413" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="D413" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="E413" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1493</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:5" ht="15" customHeight="1">
       <x:c r="A414" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="B414" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C414" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="D414" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="E414" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:5" ht="15" customHeight="1">
       <x:c r="A415" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="B415" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C415" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="D415" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="E415" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1499</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:5" ht="15" customHeight="1">
       <x:c r="A416" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="B416" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C416" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="D416" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="E416" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1502</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:5" ht="15" customHeight="1">
       <x:c r="A417" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B417" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C417" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="D417" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="E417" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1505</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:5" ht="15" customHeight="1">
       <x:c r="A418" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="B418" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C418" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="D418" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="E418" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:5" ht="15" customHeight="1">
       <x:c r="A419" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="B419" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C419" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="D419" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E419" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1512</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:5" ht="15" customHeight="1">
       <x:c r="A420" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="B420" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C420" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="D420" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E420" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1515</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:5" ht="15" customHeight="1">
       <x:c r="A421" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="B421" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C421" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="D421" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E421" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:5" ht="15" customHeight="1">
       <x:c r="A422" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="B422" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C422" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="D422" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E422" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1521</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:5" ht="15" customHeight="1">
       <x:c r="A423" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="B423" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C423" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="D423" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E423" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1524</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:5" ht="15" customHeight="1">
       <x:c r="A424" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="B424" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C424" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="D424" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E424" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1527</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:5" ht="15" customHeight="1">
       <x:c r="A425" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="B425" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C425" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="D425" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E425" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1530</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:5" ht="15" customHeight="1">
       <x:c r="A426" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="B426" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C426" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="D426" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E426" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1533</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:5" ht="15" customHeight="1">
       <x:c r="A427" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="B427" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C427" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="D427" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E427" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1536</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:5" ht="15" customHeight="1">
       <x:c r="A428" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="B428" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C428" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="D428" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E428" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1539</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:5" ht="15" customHeight="1">
       <x:c r="A429" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B429" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C429" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="D429" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E429" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1542</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:5" ht="15" customHeight="1">
       <x:c r="A430" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="B430" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C430" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="D430" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E430" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1545</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:5" ht="15" customHeight="1">
       <x:c r="A431" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="B431" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C431" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="D431" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E431" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:5" ht="15" customHeight="1">
       <x:c r="A432" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="B432" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C432" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="D432" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E432" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1551</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:5" ht="15" customHeight="1">
       <x:c r="A433" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B433" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C433" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="D433" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E433" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1554</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:5" ht="15" customHeight="1">
       <x:c r="A434" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="B434" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C434" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="D434" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="E434" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1557</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:5" ht="15" customHeight="1">
       <x:c r="A435" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="B435" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C435" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="D435" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="E435" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1560</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:5" ht="15" customHeight="1">
       <x:c r="A436" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="B436" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C436" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="D436" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E436" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1564</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:5" ht="15" customHeight="1">
       <x:c r="A437" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="B437" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C437" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="D437" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E437" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1567</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:5" ht="15" customHeight="1">
       <x:c r="A438" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="B438" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C438" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="D438" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E438" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1570</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:5" ht="15" customHeight="1">
       <x:c r="A439" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="B439" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C439" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="D439" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E439" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1573</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:5" ht="15" customHeight="1">
       <x:c r="A440" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B440" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C440" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="D440" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E440" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1576</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:5" ht="15" customHeight="1">
       <x:c r="A441" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="B441" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C441" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="D441" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E441" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1579</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:5" ht="15" customHeight="1">
       <x:c r="A442" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="B442" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C442" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="D442" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E442" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1582</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:5" ht="15" customHeight="1">
       <x:c r="A443" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="B443" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C443" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="D443" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E443" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1585</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:5" ht="15" customHeight="1">
       <x:c r="A444" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="B444" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C444" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="D444" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E444" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1588</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:5" ht="15" customHeight="1">
       <x:c r="A445" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="B445" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C445" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="D445" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E445" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1591</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:5" ht="15" customHeight="1">
       <x:c r="A446" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="B446" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C446" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="D446" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E446" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1594</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:5" ht="15" customHeight="1">
       <x:c r="A447" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="B447" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C447" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="D447" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E447" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1597</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:5" ht="15" customHeight="1">
       <x:c r="A448" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="B448" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C448" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="D448" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E448" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1600</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:5" ht="15" customHeight="1">
       <x:c r="A449" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="B449" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C449" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="D449" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E449" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1603</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:5" ht="15" customHeight="1">
       <x:c r="A450" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="B450" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C450" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="D450" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E450" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1606</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:5" ht="15" customHeight="1">
       <x:c r="A451" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="B451" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C451" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="D451" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E451" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1609</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:5" ht="15" customHeight="1">
       <x:c r="A452" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B452" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C452" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="D452" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E452" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1612</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:5" ht="15" customHeight="1">
       <x:c r="A453" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="B453" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C453" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="D453" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E453" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:5" ht="15" customHeight="1">
       <x:c r="A454" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="B454" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C454" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="D454" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E454" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1619</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:5" ht="15" customHeight="1">
       <x:c r="A455" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="B455" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C455" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="D455" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E455" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1622</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:5" ht="15" customHeight="1">
       <x:c r="A456" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="B456" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C456" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="D456" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E456" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1625</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:5" ht="15" customHeight="1">
       <x:c r="A457" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="B457" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C457" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="D457" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E457" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1628</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:5" ht="15" customHeight="1">
       <x:c r="A458" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="B458" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C458" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="D458" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="E458" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1632</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:5" ht="15" customHeight="1">
       <x:c r="A459" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="B459" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C459" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="D459" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="E459" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1635</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:5" ht="15" customHeight="1">
       <x:c r="A460" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="B460" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C460" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="D460" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="E460" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1639</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:5" ht="15" customHeight="1">
       <x:c r="A461" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="B461" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C461" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="D461" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="E461" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1642</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:5" ht="15" customHeight="1">
       <x:c r="A462" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="B462" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C462" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="D462" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="E462" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:5" ht="15" customHeight="1">
       <x:c r="A463" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="B463" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C463" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="D463" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="E463" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1649</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:5" ht="15" customHeight="1">
       <x:c r="A464" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="B464" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C464" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="D464" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="E464" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1652</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:5" ht="15" customHeight="1">
       <x:c r="A465" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="B465" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C465" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="D465" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="E465" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>1656</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:5" ht="15" customHeight="1">
       <x:c r="A466" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="B466" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C466" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="D466" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E466" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>1660</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:5" ht="15" customHeight="1">
       <x:c r="A467" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="B467" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C467" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="D467" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E467" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:5" ht="15" customHeight="1">
       <x:c r="A468" s="1" t="s">
-        <x:v>1321</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="B468" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C468" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="D468" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E468" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1666</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:5" ht="15" customHeight="1">
       <x:c r="A469" s="1" t="s">
-        <x:v>1321</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="B469" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C469" s="1" t="s">
-        <x:v>1325</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="D469" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E469" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1669</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:5" ht="15" customHeight="1">
       <x:c r="A470" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="B470" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C470" s="1" t="s">
-        <x:v>1328</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="D470" s="1" t="s">
-        <x:v>1329</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E470" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1672</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:5" ht="15" customHeight="1">
       <x:c r="A471" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="B471" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C471" s="1" t="s">
-        <x:v>1331</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="D471" s="1" t="s">
-        <x:v>1329</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E471" s="1" t="s">
-        <x:v>1332</x:v>
+        <x:v>1675</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:5" ht="15" customHeight="1">
       <x:c r="A472" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="B472" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C472" s="1" t="s">
-        <x:v>1334</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="D472" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E472" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1678</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:5" ht="15" customHeight="1">
       <x:c r="A473" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="B473" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C473" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="D473" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E473" s="1" t="s">
-        <x:v>1338</x:v>
+        <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:5" ht="15" customHeight="1">
       <x:c r="A474" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="B474" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C474" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="D474" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E474" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1684</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:5" ht="15" customHeight="1">
       <x:c r="A475" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="B475" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C475" s="1" t="s">
-        <x:v>1343</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="D475" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E475" s="1" t="s">
-        <x:v>1344</x:v>
+        <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:5" ht="15" customHeight="1">
       <x:c r="A476" s="1" t="s">
-        <x:v>1345</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="B476" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C476" s="1" t="s">
-        <x:v>1346</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="D476" s="1" t="s">
-        <x:v>1347</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E476" s="1" t="s">
-        <x:v>1348</x:v>
+        <x:v>1690</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:5" ht="15" customHeight="1">
       <x:c r="A477" s="1" t="s">
-        <x:v>1345</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="B477" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C477" s="1" t="s">
-        <x:v>1349</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D477" s="1" t="s">
-        <x:v>1347</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E477" s="1" t="s">
-        <x:v>1350</x:v>
+        <x:v>1693</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:5" ht="15" customHeight="1">
       <x:c r="A478" s="1" t="s">
-        <x:v>1351</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="B478" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C478" s="1" t="s">
-        <x:v>1352</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="D478" s="1" t="s">
-        <x:v>1353</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E478" s="1" t="s">
-        <x:v>1354</x:v>
+        <x:v>1696</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:5" ht="15" customHeight="1">
       <x:c r="A479" s="1" t="s">
-        <x:v>1351</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="B479" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C479" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="D479" s="1" t="s">
-        <x:v>1353</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E479" s="1" t="s">
-        <x:v>1356</x:v>
+        <x:v>1699</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:5" ht="15" customHeight="1">
       <x:c r="A480" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="B480" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C480" s="1" t="s">
-        <x:v>1358</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="D480" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E480" s="1" t="s">
-        <x:v>1360</x:v>
+        <x:v>1702</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:5" ht="15" customHeight="1">
       <x:c r="A481" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="B481" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C481" s="1" t="s">
-        <x:v>1361</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="D481" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E481" s="1" t="s">
-        <x:v>1362</x:v>
+        <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:5" ht="15" customHeight="1">
       <x:c r="A482" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="B482" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C482" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="D482" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="E482" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1709</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:5" ht="15" customHeight="1">
       <x:c r="A483" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="B483" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C483" s="1" t="s">
-        <x:v>1367</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="D483" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="E483" s="1" t="s">
-        <x:v>1368</x:v>
+        <x:v>1713</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:5" ht="15" customHeight="1">
       <x:c r="A484" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="B484" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C484" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="D484" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="E484" s="1" t="s">
-        <x:v>1371</x:v>
+        <x:v>1716</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:5" ht="15" customHeight="1">
       <x:c r="A485" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="B485" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C485" s="1" t="s">
-        <x:v>1372</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="D485" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="E485" s="1" t="s">
-        <x:v>1373</x:v>
+        <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:5" ht="15" customHeight="1">
       <x:c r="A486" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="B486" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C486" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="D486" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="E486" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:5" ht="15" customHeight="1">
       <x:c r="A487" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B487" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C487" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D487" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E487" s="1" t="s">
-        <x:v>1379</x:v>
+        <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:5" ht="15" customHeight="1">
       <x:c r="A488" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="B488" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C488" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="D488" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="E488" s="1" t="s">
-        <x:v>1382</x:v>
+        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:5" ht="15" customHeight="1">
       <x:c r="A489" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="B489" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C489" s="1" t="s">
-        <x:v>1383</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="D489" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="E489" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1735</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:5" ht="15" customHeight="1">
       <x:c r="A490" s="1" t="s">
-        <x:v>1385</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B490" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C490" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="D490" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="E490" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1738</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:5" ht="15" customHeight="1">
       <x:c r="A491" s="1" t="s">
-        <x:v>1385</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="B491" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C491" s="1" t="s">
-        <x:v>1388</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="D491" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="E491" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1741</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:5" ht="15" customHeight="1">
       <x:c r="A492" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="B492" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C492" s="1" t="s">
-        <x:v>1391</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="D492" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="E492" s="1" t="s">
-        <x:v>1393</x:v>
+        <x:v>1744</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:5" ht="15" customHeight="1">
       <x:c r="A493" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="B493" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C493" s="1" t="s">
-        <x:v>1394</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="D493" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="E493" s="1" t="s">
-        <x:v>1395</x:v>
+        <x:v>1748</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:5" ht="15" customHeight="1">
       <x:c r="A494" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="B494" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C494" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="D494" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="E494" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1752</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:5" ht="15" customHeight="1">
       <x:c r="A495" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="B495" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C495" s="1" t="s">
-        <x:v>1399</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="D495" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="E495" s="1" t="s">
-        <x:v>1400</x:v>
+        <x:v>1755</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:5" ht="15" customHeight="1">
       <x:c r="A496" s="1" t="s">
-        <x:v>1401</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="B496" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C496" s="1" t="s">
-        <x:v>1402</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="D496" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="E496" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>1758</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:5" ht="15" customHeight="1">
       <x:c r="A497" s="1" t="s">
-        <x:v>1401</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="B497" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C497" s="1" t="s">
-        <x:v>1405</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="D497" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="E497" s="1" t="s">
-        <x:v>1406</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:5" ht="15" customHeight="1">
       <x:c r="A498" s="1" t="s">
-        <x:v>1407</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="B498" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C498" s="1" t="s">
-        <x:v>1408</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="D498" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="E498" s="1" t="s">
-        <x:v>1409</x:v>
+        <x:v>1764</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:5" ht="15" customHeight="1">
       <x:c r="A499" s="1" t="s">
-        <x:v>1407</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="B499" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C499" s="1" t="s">
-        <x:v>1410</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="D499" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="E499" s="1" t="s">
-        <x:v>1411</x:v>
+        <x:v>1767</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:5" ht="15" customHeight="1">
       <x:c r="A500" s="1" t="s">
-        <x:v>1412</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="B500" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C500" s="1" t="s">
-        <x:v>1413</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="D500" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="E500" s="1" t="s">
-        <x:v>1414</x:v>
+        <x:v>1770</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:5" ht="15" customHeight="1">
       <x:c r="A501" s="1" t="s">
-        <x:v>1412</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="B501" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C501" s="1" t="s">
-        <x:v>1415</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="D501" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="E501" s="1" t="s">
-        <x:v>1416</x:v>
+        <x:v>1773</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:5" ht="15" customHeight="1">
       <x:c r="A502" s="1" t="s">
-        <x:v>1417</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="B502" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C502" s="1" t="s">
-        <x:v>1418</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="D502" s="1" t="s">
-        <x:v>1419</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="E502" s="1" t="s">
-        <x:v>1420</x:v>
+        <x:v>1776</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:5" ht="15" customHeight="1">
       <x:c r="A503" s="1" t="s">
-        <x:v>1417</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="B503" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C503" s="1" t="s">
-        <x:v>1421</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="D503" s="1" t="s">
-        <x:v>1419</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="E503" s="1" t="s">
-        <x:v>1422</x:v>
+        <x:v>1779</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:5" ht="15" customHeight="1">
       <x:c r="A504" s="1" t="s">
-        <x:v>1423</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="B504" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C504" s="1" t="s">
-        <x:v>1424</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D504" s="1" t="s">
-        <x:v>1419</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="E504" s="1" t="s">
-        <x:v>1425</x:v>
+        <x:v>1783</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:5" ht="15" customHeight="1">
       <x:c r="A505" s="1" t="s">
-        <x:v>1423</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="B505" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C505" s="1" t="s">
-        <x:v>1426</x:v>
+        <x:v>1785</x:v>
       </x:c>
       <x:c r="D505" s="1" t="s">
-        <x:v>1419</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="E505" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1786</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:5" ht="15" customHeight="1">
       <x:c r="A506" s="1" t="s">
-        <x:v>1428</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="B506" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C506" s="1" t="s">
-        <x:v>1429</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="D506" s="1" t="s">
-        <x:v>1430</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="E506" s="1" t="s">
-        <x:v>1431</x:v>
+        <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:5" ht="15" customHeight="1">
       <x:c r="A507" s="1" t="s">
-        <x:v>1428</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="B507" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C507" s="1" t="s">
-        <x:v>1432</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="D507" s="1" t="s">
-        <x:v>1430</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="E507" s="1" t="s">
-        <x:v>1433</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:5" ht="15" customHeight="1">
       <x:c r="A508" s="1" t="s">
-        <x:v>1434</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="B508" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C508" s="1" t="s">
-        <x:v>1435</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="D508" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="E508" s="1" t="s">
-        <x:v>1437</x:v>
+        <x:v>1796</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:5" ht="15" customHeight="1">
       <x:c r="A509" s="1" t="s">
-        <x:v>1434</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="B509" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C509" s="1" t="s">
-        <x:v>1438</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="D509" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="E509" s="1" t="s">
-        <x:v>1439</x:v>
+        <x:v>1799</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:5" ht="15" customHeight="1">
       <x:c r="A510" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="B510" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C510" s="1" t="s">
-        <x:v>1441</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="D510" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="E510" s="1" t="s">
-        <x:v>1442</x:v>
+        <x:v>1802</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:5" ht="15" customHeight="1">
       <x:c r="A511" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="B511" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C511" s="1" t="s">
-        <x:v>1443</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D511" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="E511" s="1" t="s">
-        <x:v>1444</x:v>
+        <x:v>1806</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:5" ht="15" customHeight="1">
       <x:c r="A512" s="1" t="s">
-        <x:v>1445</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="B512" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C512" s="1" t="s">
-        <x:v>1446</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="D512" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="E512" s="1" t="s">
-        <x:v>1448</x:v>
+        <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:5" ht="15" customHeight="1">
       <x:c r="A513" s="1" t="s">
-        <x:v>1445</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="B513" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C513" s="1" t="s">
-        <x:v>1449</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="D513" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="E513" s="1" t="s">
-        <x:v>1450</x:v>
+        <x:v>1812</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:5" ht="15" customHeight="1">
       <x:c r="A514" s="1" t="s">
-        <x:v>1451</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="B514" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C514" s="1" t="s">
-        <x:v>1452</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="D514" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E514" s="1" t="s">
-        <x:v>1453</x:v>
+        <x:v>1816</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:5" ht="15" customHeight="1">
       <x:c r="A515" s="1" t="s">
-        <x:v>1451</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="B515" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C515" s="1" t="s">
-        <x:v>1454</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="D515" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E515" s="1" t="s">
-        <x:v>1455</x:v>
+        <x:v>1819</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:5" ht="15" customHeight="1">
       <x:c r="A516" s="1" t="s">
-        <x:v>1456</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="B516" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C516" s="1" t="s">
-        <x:v>1457</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="D516" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E516" s="1" t="s">
-        <x:v>1458</x:v>
+        <x:v>1822</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:5" ht="15" customHeight="1">
       <x:c r="A517" s="1" t="s">
-        <x:v>1456</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="B517" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C517" s="1" t="s">
-        <x:v>1459</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="D517" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E517" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1825</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:5" ht="15" customHeight="1">
       <x:c r="A518" s="1" t="s">
-        <x:v>1461</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="B518" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C518" s="1" t="s">
-        <x:v>1462</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="D518" s="1" t="s">
-        <x:v>1463</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="E518" s="1" t="s">
-        <x:v>1464</x:v>
+        <x:v>1829</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:5" ht="15" customHeight="1">
       <x:c r="A519" s="1" t="s">
-        <x:v>1461</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="B519" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C519" s="1" t="s">
-        <x:v>1465</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="D519" s="1" t="s">
-        <x:v>1463</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E519" s="1" t="s">
-        <x:v>1466</x:v>
+        <x:v>1832</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:5" ht="15" customHeight="1">
       <x:c r="A520" s="1" t="s">
-        <x:v>1467</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="B520" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C520" s="1" t="s">
-        <x:v>1468</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="D520" s="1" t="s">
-        <x:v>1463</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E520" s="1" t="s">
-        <x:v>1469</x:v>
+        <x:v>1835</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:5" ht="15" customHeight="1">
       <x:c r="A521" s="1" t="s">
-        <x:v>1467</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="B521" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C521" s="1" t="s">
-        <x:v>1470</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D521" s="1" t="s">
-        <x:v>1463</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E521" s="1" t="s">
-        <x:v>1471</x:v>
+        <x:v>1838</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:5" ht="15" customHeight="1">
       <x:c r="A522" s="1" t="s">
-        <x:v>1472</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="B522" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C522" s="1" t="s">
-        <x:v>1473</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="D522" s="1" t="s">
-        <x:v>1463</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E522" s="1" t="s">
-        <x:v>1474</x:v>
+        <x:v>1841</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:5" ht="15" customHeight="1">
       <x:c r="A523" s="1" t="s">
-        <x:v>1472</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="B523" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C523" s="1" t="s">
-        <x:v>1475</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="D523" s="1" t="s">
-        <x:v>1463</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E523" s="1" t="s">
-        <x:v>1476</x:v>
+        <x:v>1844</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:5" ht="15" customHeight="1">
       <x:c r="A524" s="1" t="s">
-        <x:v>1477</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="B524" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C524" s="1" t="s">
-        <x:v>1478</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="D524" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E524" s="1" t="s">
-        <x:v>1480</x:v>
+        <x:v>1847</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:5" ht="15" customHeight="1">
       <x:c r="A525" s="1" t="s">
-        <x:v>1477</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="B525" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C525" s="1" t="s">
-        <x:v>1481</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="D525" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E525" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:5" ht="15" customHeight="1">
       <x:c r="A526" s="1" t="s">
-        <x:v>1483</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="B526" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C526" s="1" t="s">
-        <x:v>1484</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="D526" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="E526" s="1" t="s">
-        <x:v>1485</x:v>
+        <x:v>1854</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:5" ht="15" customHeight="1">
       <x:c r="A527" s="1" t="s">
-        <x:v>1483</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="B527" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C527" s="1" t="s">
-        <x:v>1486</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="D527" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E527" s="1" t="s">
-        <x:v>1487</x:v>
+        <x:v>1858</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:5" ht="15" customHeight="1">
       <x:c r="A528" s="1" t="s">
-        <x:v>1488</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B528" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C528" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="D528" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E528" s="1" t="s">
-        <x:v>1490</x:v>
+        <x:v>1861</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:5" ht="15" customHeight="1">
       <x:c r="A529" s="1" t="s">
-        <x:v>1488</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="B529" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C529" s="1" t="s">
-        <x:v>1491</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="D529" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E529" s="1" t="s">
-        <x:v>1492</x:v>
+        <x:v>1864</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:5" ht="15" customHeight="1">
       <x:c r="A530" s="1" t="s">
-        <x:v>1493</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="B530" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C530" s="1" t="s">
-        <x:v>1494</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="D530" s="1" t="s">
-        <x:v>1495</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E530" s="1" t="s">
-        <x:v>1496</x:v>
+        <x:v>1867</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:5" ht="15" customHeight="1">
       <x:c r="A531" s="1" t="s">
-        <x:v>1493</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="B531" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C531" s="1" t="s">
-        <x:v>1497</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="D531" s="1" t="s">
-        <x:v>1495</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E531" s="1" t="s">
-        <x:v>1498</x:v>
+        <x:v>1870</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:5" ht="15" customHeight="1">
       <x:c r="A532" s="1" t="s">
-        <x:v>1499</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="B532" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C532" s="1" t="s">
-        <x:v>1500</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D532" s="1" t="s">
-        <x:v>1495</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E532" s="1" t="s">
-        <x:v>1501</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:5" ht="15" customHeight="1">
       <x:c r="A533" s="1" t="s">
-        <x:v>1499</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="B533" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C533" s="1" t="s">
-        <x:v>1502</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="D533" s="1" t="s">
-        <x:v>1495</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E533" s="1" t="s">
-        <x:v>1503</x:v>
+        <x:v>1876</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:5" ht="15" customHeight="1">
       <x:c r="A534" s="1" t="s">
-        <x:v>1504</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="B534" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C534" s="1" t="s">
-        <x:v>1505</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="D534" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E534" s="1" t="s">
-        <x:v>1507</x:v>
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:5" ht="15" customHeight="1">
       <x:c r="A535" s="1" t="s">
-        <x:v>1504</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="B535" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C535" s="1" t="s">
-        <x:v>1508</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D535" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E535" s="1" t="s">
-        <x:v>1509</x:v>
+        <x:v>1882</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:5" ht="15" customHeight="1">
       <x:c r="A536" s="1" t="s">
-        <x:v>1510</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="B536" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C536" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="D536" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E536" s="1" t="s">
-        <x:v>1512</x:v>
+        <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:5" ht="15" customHeight="1">
       <x:c r="A537" s="1" t="s">
-        <x:v>1510</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B537" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C537" s="1" t="s">
-        <x:v>1513</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="D537" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E537" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1888</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:5" ht="15" customHeight="1">
       <x:c r="A538" s="1" t="s">
-        <x:v>1515</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="B538" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C538" s="1" t="s">
-        <x:v>1516</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="D538" s="1" t="s">
-        <x:v>1517</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E538" s="1" t="s">
-        <x:v>1518</x:v>
+        <x:v>1891</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:5" ht="15" customHeight="1">
       <x:c r="A539" s="1" t="s">
-        <x:v>1515</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="B539" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C539" s="1" t="s">
-        <x:v>1519</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="D539" s="1" t="s">
-        <x:v>1517</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E539" s="1" t="s">
-        <x:v>1520</x:v>
+        <x:v>1894</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:5" ht="15" customHeight="1">
       <x:c r="A540" s="1" t="s">
-        <x:v>1521</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="B540" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C540" s="1" t="s">
-        <x:v>1522</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="D540" s="1" t="s">
-        <x:v>1517</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="E540" s="1" t="s">
-        <x:v>1523</x:v>
+        <x:v>1898</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:5" ht="15" customHeight="1">
       <x:c r="A541" s="1" t="s">
-        <x:v>1521</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="B541" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C541" s="1" t="s">
-        <x:v>1524</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="D541" s="1" t="s">
-        <x:v>1517</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="E541" s="1" t="s">
-        <x:v>1525</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:5" ht="15" customHeight="1">
       <x:c r="A542" s="1" t="s">
-        <x:v>1526</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="B542" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C542" s="1" t="s">
-        <x:v>1527</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="D542" s="1" t="s">
-        <x:v>1517</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="E542" s="1" t="s">
-        <x:v>1528</x:v>
+        <x:v>1904</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:5" ht="15" customHeight="1">
       <x:c r="A543" s="1" t="s">
-        <x:v>1526</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="B543" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C543" s="1" t="s">
-        <x:v>1529</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="D543" s="1" t="s">
-        <x:v>1517</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="E543" s="1" t="s">
-        <x:v>1530</x:v>
+        <x:v>1908</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:5" ht="15" customHeight="1">
       <x:c r="A544" s="1" t="s">
-        <x:v>1531</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B544" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C544" s="1" t="s">
-        <x:v>1532</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="D544" s="1" t="s">
-        <x:v>1533</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="E544" s="1" t="s">
-        <x:v>1534</x:v>
+        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:5" ht="15" customHeight="1">
       <x:c r="A545" s="1" t="s">
-        <x:v>1531</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="B545" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C545" s="1" t="s">
-        <x:v>1535</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="D545" s="1" t="s">
-        <x:v>1533</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="E545" s="1" t="s">
-        <x:v>1536</x:v>
+        <x:v>1914</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:5" ht="15" customHeight="1">
       <x:c r="A546" s="1" t="s">
-        <x:v>1537</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="B546" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C546" s="1" t="s">
-        <x:v>1538</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="D546" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="E546" s="1" t="s">
-        <x:v>1540</x:v>
+        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:5" ht="15" customHeight="1">
       <x:c r="A547" s="1" t="s">
-        <x:v>1537</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="B547" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C547" s="1" t="s">
-        <x:v>1541</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="D547" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="E547" s="1" t="s">
-        <x:v>1542</x:v>
+        <x:v>1920</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:5" ht="15" customHeight="1">
       <x:c r="A548" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="B548" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C548" s="1" t="s">
-        <x:v>1544</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="D548" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E548" s="1" t="s">
-        <x:v>1545</x:v>
+        <x:v>1924</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:5" ht="15" customHeight="1">
       <x:c r="A549" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="B549" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C549" s="1" t="s">
-        <x:v>1546</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="D549" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E549" s="1" t="s">
-        <x:v>1547</x:v>
+        <x:v>1927</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:5" ht="15" customHeight="1">
       <x:c r="A550" s="1" t="s">
-        <x:v>1548</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="B550" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C550" s="1" t="s">
-        <x:v>1549</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="D550" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E550" s="1" t="s">
-        <x:v>1550</x:v>
+        <x:v>1930</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:5" ht="15" customHeight="1">
       <x:c r="A551" s="1" t="s">
-        <x:v>1548</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="B551" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C551" s="1" t="s">
-        <x:v>1551</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="D551" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E551" s="1" t="s">
-        <x:v>1552</x:v>
+        <x:v>1933</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:5" ht="15" customHeight="1">
       <x:c r="A552" s="1" t="s">
-        <x:v>1553</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="B552" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C552" s="1" t="s">
-        <x:v>1554</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="D552" s="1" t="s">
-        <x:v>1555</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E552" s="1" t="s">
-        <x:v>1556</x:v>
+        <x:v>1936</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:5" ht="15" customHeight="1">
       <x:c r="A553" s="1" t="s">
-        <x:v>1553</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="B553" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C553" s="1" t="s">
-        <x:v>1557</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="D553" s="1" t="s">
-        <x:v>1555</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E553" s="1" t="s">
-        <x:v>1558</x:v>
+        <x:v>1939</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:5" ht="15" customHeight="1">
       <x:c r="A554" s="1" t="s">
-        <x:v>1559</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B554" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C554" s="1" t="s">
-        <x:v>1560</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="D554" s="1" t="s">
-        <x:v>1561</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E554" s="1" t="s">
-        <x:v>1562</x:v>
+        <x:v>1942</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:5" ht="15" customHeight="1">
       <x:c r="A555" s="1" t="s">
-        <x:v>1559</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="B555" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C555" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="D555" s="1" t="s">
-        <x:v>1561</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E555" s="1" t="s">
-        <x:v>1564</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:5" ht="15" customHeight="1">
       <x:c r="A556" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="B556" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C556" s="1" t="s">
-        <x:v>1566</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="D556" s="1" t="s">
-        <x:v>1567</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E556" s="1" t="s">
-        <x:v>1568</x:v>
+        <x:v>1948</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:5" ht="15" customHeight="1">
       <x:c r="A557" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="B557" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C557" s="1" t="s">
-        <x:v>1569</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="D557" s="1" t="s">
-        <x:v>1567</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E557" s="1" t="s">
-        <x:v>1570</x:v>
+        <x:v>1951</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:5" ht="15" customHeight="1">
       <x:c r="A558" s="1" t="s">
-        <x:v>1571</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="B558" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C558" s="1" t="s">
-        <x:v>1572</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="D558" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E558" s="1" t="s">
-        <x:v>1574</x:v>
+        <x:v>1954</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:5" ht="15" customHeight="1">
       <x:c r="A559" s="1" t="s">
-        <x:v>1571</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="B559" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C559" s="1" t="s">
-        <x:v>1575</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="D559" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E559" s="1" t="s">
-        <x:v>1576</x:v>
+        <x:v>1957</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:5" ht="15" customHeight="1">
       <x:c r="A560" s="1" t="s">
-        <x:v>1577</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B560" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C560" s="1" t="s">
-        <x:v>1578</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="D560" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="E560" s="1" t="s">
-        <x:v>1579</x:v>
+        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:5" ht="15" customHeight="1">
       <x:c r="A561" s="1" t="s">
-        <x:v>1577</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="B561" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C561" s="1" t="s">
-        <x:v>1580</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="D561" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E561" s="1" t="s">
-        <x:v>1581</x:v>
+        <x:v>1965</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:5" ht="15" customHeight="1">
       <x:c r="A562" s="1" t="s">
-        <x:v>1582</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="B562" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C562" s="1" t="s">
-        <x:v>1583</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="D562" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E562" s="1" t="s">
-        <x:v>1584</x:v>
+        <x:v>1968</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:5" ht="15" customHeight="1">
       <x:c r="A563" s="1" t="s">
-        <x:v>1582</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="B563" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C563" s="1" t="s">
-        <x:v>1585</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="D563" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="E563" s="1" t="s">
-        <x:v>1586</x:v>
+        <x:v>1972</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:5" ht="15" customHeight="1">
       <x:c r="A564" s="1" t="s">
-        <x:v>1587</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="B564" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C564" s="1" t="s">
-        <x:v>1588</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="D564" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="E564" s="1" t="s">
-        <x:v>1590</x:v>
+        <x:v>1975</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:5" ht="15" customHeight="1">
       <x:c r="A565" s="1" t="s">
-        <x:v>1587</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="B565" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C565" s="1" t="s">
-        <x:v>1591</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="D565" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="E565" s="1" t="s">
-        <x:v>1592</x:v>
+        <x:v>1979</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:5" ht="15" customHeight="1">
       <x:c r="A566" s="1" t="s">
-        <x:v>1593</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="B566" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C566" s="1" t="s">
-        <x:v>1594</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="D566" s="1" t="s">
-        <x:v>1595</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="E566" s="1" t="s">
-        <x:v>1596</x:v>
+        <x:v>1982</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:5" ht="15" customHeight="1">
       <x:c r="A567" s="1" t="s">
-        <x:v>1593</x:v>
+        <x:v>1983</x:v>
       </x:c>
       <x:c r="B567" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C567" s="1" t="s">
-        <x:v>1597</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="D567" s="1" t="s">
-        <x:v>1595</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="E567" s="1" t="s">
-        <x:v>1598</x:v>
+        <x:v>1986</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:5" ht="15" customHeight="1">
       <x:c r="A568" s="1" t="s">
-        <x:v>1599</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="B568" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C568" s="1" t="s">
-        <x:v>1600</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="D568" s="1" t="s">
-        <x:v>1601</x:v>
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="E568" s="1" t="s">
-        <x:v>1602</x:v>
+        <x:v>1990</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:5" ht="15" customHeight="1">
       <x:c r="A569" s="1" t="s">
-        <x:v>1599</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="B569" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C569" s="1" t="s">
-        <x:v>1603</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="D569" s="1" t="s">
-        <x:v>1601</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="E569" s="1" t="s">
-        <x:v>1604</x:v>
+        <x:v>1994</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:5" ht="15" customHeight="1">
       <x:c r="A570" s="1" t="s">
-        <x:v>1605</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="B570" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C570" s="1" t="s">
-        <x:v>1606</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="D570" s="1" t="s">
-        <x:v>1601</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="E570" s="1" t="s">
-        <x:v>1607</x:v>
+        <x:v>1998</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:5" ht="15" customHeight="1">
       <x:c r="A571" s="1" t="s">
-        <x:v>1605</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B571" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C571" s="1" t="s">
-        <x:v>1608</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="D571" s="1" t="s">
-        <x:v>1601</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="E571" s="1" t="s">
-        <x:v>1609</x:v>
+        <x:v>2002</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:5" ht="15" customHeight="1">
       <x:c r="A572" s="1" t="s">
-        <x:v>1610</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="B572" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C572" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="D572" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="E572" s="1" t="s">
-        <x:v>1613</x:v>
+        <x:v>2006</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:5" ht="15" customHeight="1">
       <x:c r="A573" s="1" t="s">
-        <x:v>1610</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="B573" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C573" s="1" t="s">
-        <x:v>1614</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="D573" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="E573" s="1" t="s">
-        <x:v>1615</x:v>
+        <x:v>2009</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:5" ht="15" customHeight="1">
       <x:c r="A574" s="1" t="s">
-        <x:v>1616</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="B574" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C574" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="D574" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="E574" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>2012</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:5" ht="15" customHeight="1">
       <x:c r="A575" s="1" t="s">
-        <x:v>1616</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="B575" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C575" s="1" t="s">
-        <x:v>1619</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="D575" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="E575" s="1" t="s">
-        <x:v>1620</x:v>
+        <x:v>2015</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:5" ht="15" customHeight="1">
       <x:c r="A576" s="1" t="s">
-        <x:v>1621</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="B576" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C576" s="1" t="s">
-        <x:v>1622</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="D576" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="E576" s="1" t="s">
-        <x:v>1623</x:v>
+        <x:v>2018</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A577" s="1" t="s">
-[...8669 lines deleted...]
-      <x:c r="A1087" s="2" t="s">
+      <x:c r="A577" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B1087" s="2" t="s">
+      <x:c r="B577" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1087" s="2" t="s">
+      <x:c r="C577" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D1087" s="2" t="s">
+      <x:c r="D577" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E1087" s="2" t="s">
+      <x:c r="E577" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A1087:E1087"/>
+    <x:mergeCell ref="A577:E577"/>
   </x:mergeCells>
 </x:worksheet>
 </file>