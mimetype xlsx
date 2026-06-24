--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -1,81 +1,243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18118aaad914659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b06a0f931f4d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VETH_coin_entitlement_history_20240227" sheetId="1" r:id="R3b61b0ae8a884669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VETH_coin_entitlement_history_20240227" sheetId="1" r:id="R03facb9257b94416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2885" uniqueCount="2019">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2960" uniqueCount="2073">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>23/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71079.31704195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,823,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060119527228241565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71079.03256115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006011928661181595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71078.11057533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006011850678789648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71077.83758456001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060118275889841834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71077.45099426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006011794890828048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71227.05389197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,848,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006011736486493079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71223.65288497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006011449433235145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71101.85907083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,828,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060113171348351365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70891.23187464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,793,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006011297538763673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70632.34181661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006011263133328511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70259.40522831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,688,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006011242747117557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69717.88892975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,598,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006011199252435765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68439.74433584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,390,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060087571848849875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67597.99548022999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060087107093537775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67495.32959855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,233,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006008664613064185</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/06/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>ETH</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>67494.98553558</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11,233,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.006008633983404255</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>67446.77346911</x:t>
   </x:si>
   <x:si>
     <x:t>11,225,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.006008621244464143</x:t>
   </x:si>
   <x:si>
     <x:t>31/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>67446.37215197</x:t>
   </x:si>
   <x:si>
     <x:t>0.006008585492380401</x:t>
   </x:si>
@@ -6124,56 +6286,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b8fdf5d16749c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9a450aaa22eb46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b61b0ae8a884669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c0302559a94158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R344c49b0548f49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03facb9257b94416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E577"/>
+  <x:dimension ref="A1:E592"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="26" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -6200,1887 +6362,1887 @@
       </x:c>
       <x:c r="B3" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5" ht="15" customHeight="1">
       <x:c r="A4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E4" s="1" t="s">
         <x:v>14</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B5" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C5" s="1" t="s">
+      <x:c r="D5" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="B26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="B35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="B43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="B55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="B59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="B60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="B61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5" ht="15" customHeight="1">
       <x:c r="A64" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5" ht="15" customHeight="1">
       <x:c r="A65" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5" ht="15" customHeight="1">
       <x:c r="A66" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="B66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5" ht="15" customHeight="1">
       <x:c r="A67" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="B67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5" ht="15" customHeight="1">
       <x:c r="A68" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="B68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5" ht="15" customHeight="1">
       <x:c r="A69" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="B69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5" ht="15" customHeight="1">
       <x:c r="A70" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5" ht="15" customHeight="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5" ht="15" customHeight="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5" ht="15" customHeight="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5" ht="15" customHeight="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5" ht="15" customHeight="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5" ht="15" customHeight="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5" ht="15" customHeight="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5" ht="15" customHeight="1">
       <x:c r="A78" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="B78" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5" ht="15" customHeight="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5" ht="15" customHeight="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5" ht="15" customHeight="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5" ht="15" customHeight="1">
       <x:c r="A82" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5" ht="15" customHeight="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5" ht="15" customHeight="1">
       <x:c r="A84" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5" ht="15" customHeight="1">
       <x:c r="A85" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="B85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5" ht="15" customHeight="1">
       <x:c r="A86" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="B86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5" ht="15" customHeight="1">
       <x:c r="A87" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="B87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5" ht="15" customHeight="1">
       <x:c r="A88" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="B88" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5" ht="15" customHeight="1">
       <x:c r="A89" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B89" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5" ht="15" customHeight="1">
       <x:c r="A90" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="B90" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="B90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5" ht="15" customHeight="1">
       <x:c r="A91" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="B91" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="B91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5" ht="15" customHeight="1">
       <x:c r="A92" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="B92" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="B92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5" ht="15" customHeight="1">
       <x:c r="A93" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5" ht="15" customHeight="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5" ht="15" customHeight="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5" ht="15" customHeight="1">
       <x:c r="A96" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5" ht="15" customHeight="1">
       <x:c r="A97" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="B97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5" ht="15" customHeight="1">
       <x:c r="A98" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="B98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5" ht="15" customHeight="1">
       <x:c r="A99" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="B99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5" ht="15" customHeight="1">
       <x:c r="A100" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5" ht="15" customHeight="1">
       <x:c r="A101" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="B101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5" ht="15" customHeight="1">
       <x:c r="A102" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="B102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5" ht="15" customHeight="1">
       <x:c r="A103" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="B103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5" ht="15" customHeight="1">
       <x:c r="A104" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5" ht="15" customHeight="1">
       <x:c r="A105" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="B105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5" ht="15" customHeight="1">
       <x:c r="A106" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="B106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5" ht="15" customHeight="1">
       <x:c r="A107" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="B107" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5" ht="15" customHeight="1">
       <x:c r="A108" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="B108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5" ht="15" customHeight="1">
       <x:c r="A109" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="B109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5" ht="15" customHeight="1">
       <x:c r="A110" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5" ht="15" customHeight="1">
       <x:c r="A111" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5" ht="15" customHeight="1">
       <x:c r="A112" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="B112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5" ht="15" customHeight="1">
       <x:c r="A113" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5" ht="15" customHeight="1">
       <x:c r="A114" s="1" t="s">
         <x:v>407</x:v>
@@ -8104,850 +8266,850 @@
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5" ht="15" customHeight="1">
       <x:c r="A116" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5" ht="15" customHeight="1">
       <x:c r="A117" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5" ht="15" customHeight="1">
       <x:c r="A118" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5" ht="15" customHeight="1">
       <x:c r="A119" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5" ht="15" customHeight="1">
       <x:c r="A120" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5" ht="15" customHeight="1">
       <x:c r="A121" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5" ht="15" customHeight="1">
       <x:c r="A122" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5" ht="15" customHeight="1">
       <x:c r="A123" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5" ht="15" customHeight="1">
       <x:c r="A124" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5" ht="15" customHeight="1">
       <x:c r="A125" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="B125" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5" ht="15" customHeight="1">
       <x:c r="A126" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="B126" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>453</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5" ht="15" customHeight="1">
       <x:c r="A127" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="B127" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5" ht="15" customHeight="1">
       <x:c r="A128" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="B128" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5" ht="15" customHeight="1">
       <x:c r="A129" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="B129" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5" ht="15" customHeight="1">
       <x:c r="A130" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5" ht="15" customHeight="1">
       <x:c r="A131" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="B131" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5" ht="15" customHeight="1">
       <x:c r="A132" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="B132" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5" ht="15" customHeight="1">
       <x:c r="A133" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="B133" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5" ht="15" customHeight="1">
       <x:c r="A134" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:5" ht="15" customHeight="1">
       <x:c r="A135" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="B135" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5" ht="15" customHeight="1">
       <x:c r="A136" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="B136" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:5" ht="15" customHeight="1">
       <x:c r="A137" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="B137" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:5" ht="15" customHeight="1">
       <x:c r="A138" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="B138" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:5" ht="15" customHeight="1">
       <x:c r="A139" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:5" ht="15" customHeight="1">
       <x:c r="A140" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:5" ht="15" customHeight="1">
       <x:c r="A141" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:5" ht="15" customHeight="1">
       <x:c r="A142" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:5" ht="15" customHeight="1">
       <x:c r="A143" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="B143" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:5" ht="15" customHeight="1">
       <x:c r="A144" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="B144" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C144" s="1" t="s">
+      <x:c r="D144" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:5" ht="15" customHeight="1">
       <x:c r="A145" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="B145" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:5" ht="15" customHeight="1">
       <x:c r="A146" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="B146" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:5" ht="15" customHeight="1">
       <x:c r="A147" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="B147" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:5" ht="15" customHeight="1">
       <x:c r="A148" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="B148" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C148" s="1" t="s">
+      <x:c r="D148" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:5" ht="15" customHeight="1">
       <x:c r="A149" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="B149" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C149" s="1" t="s">
+      <x:c r="D149" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:5" ht="15" customHeight="1">
       <x:c r="A150" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="B150" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C150" s="1" t="s">
+      <x:c r="E150" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:5" ht="15" customHeight="1">
       <x:c r="A151" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:5" ht="15" customHeight="1">
       <x:c r="A152" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:5" ht="15" customHeight="1">
       <x:c r="A153" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:5" ht="15" customHeight="1">
       <x:c r="A154" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:5" ht="15" customHeight="1">
       <x:c r="A155" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="B155" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:5" ht="15" customHeight="1">
       <x:c r="A156" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="B156" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="B156" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>562</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:5" ht="15" customHeight="1">
       <x:c r="A157" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="B157" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="B157" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:5" ht="15" customHeight="1">
       <x:c r="A158" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="B158" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="B158" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C158" s="1" t="s">
+      <x:c r="D158" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:5" ht="15" customHeight="1">
       <x:c r="A159" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="B159" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="B159" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C159" s="1" t="s">
+      <x:c r="D159" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:5" ht="15" customHeight="1">
       <x:c r="A160" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="B160" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="B160" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>574</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:5" ht="15" customHeight="1">
       <x:c r="A161" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
         <x:v>581</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:5" ht="15" customHeight="1">
       <x:c r="A162" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="B162" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="B162" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C162" s="1" t="s">
+      <x:c r="D162" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:5" ht="15" customHeight="1">
       <x:c r="A163" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="B163" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="B163" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C163" s="1" t="s">
+      <x:c r="D163" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:5" ht="15" customHeight="1">
       <x:c r="A164" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:5" ht="15" customHeight="1">
       <x:c r="A165" s="1" t="s">
         <x:v>594</x:v>
@@ -8988,663 +9150,663 @@
       </x:c>
       <x:c r="B167" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:5" ht="15" customHeight="1">
       <x:c r="A168" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:5" ht="15" customHeight="1">
       <x:c r="A169" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:5" ht="15" customHeight="1">
       <x:c r="A170" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:5" ht="15" customHeight="1">
       <x:c r="A171" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="B171" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="B171" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C171" s="1" t="s">
+      <x:c r="D171" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D171" s="1" t="s">
+      <x:c r="E171" s="1" t="s">
         <x:v>618</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:5" ht="15" customHeight="1">
       <x:c r="A172" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="B172" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="B172" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C172" s="1" t="s">
+      <x:c r="D172" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:5" ht="15" customHeight="1">
       <x:c r="A173" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="B173" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="B173" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:5" ht="15" customHeight="1">
       <x:c r="A174" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="B174" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="B174" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:5" ht="15" customHeight="1">
       <x:c r="A175" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="B175" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="E175" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:5" ht="15" customHeight="1">
       <x:c r="A176" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="B176" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:5" ht="15" customHeight="1">
       <x:c r="A177" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="B177" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:5" ht="15" customHeight="1">
       <x:c r="A178" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:5" ht="15" customHeight="1">
       <x:c r="A179" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:5" ht="15" customHeight="1">
       <x:c r="A180" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:5" ht="15" customHeight="1">
       <x:c r="A181" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:5" ht="15" customHeight="1">
       <x:c r="A182" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:5" ht="15" customHeight="1">
       <x:c r="A183" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:5" ht="15" customHeight="1">
       <x:c r="A184" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:5" ht="15" customHeight="1">
       <x:c r="A185" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="B185" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:5" ht="15" customHeight="1">
       <x:c r="A186" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="B186" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
         <x:v>673</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:5" ht="15" customHeight="1">
       <x:c r="A187" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="B187" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="E187" s="1" t="s">
         <x:v>677</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:5" ht="15" customHeight="1">
       <x:c r="A188" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="B188" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="B188" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C188" s="1" t="s">
+      <x:c r="E188" s="1" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:5" ht="15" customHeight="1">
       <x:c r="A189" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="B189" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="B189" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C189" s="1" t="s">
+      <x:c r="E189" s="1" t="s">
         <x:v>685</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:5" ht="15" customHeight="1">
       <x:c r="A190" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="B190" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="B190" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>689</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:5" ht="15" customHeight="1">
       <x:c r="A191" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="B191" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="B191" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>693</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:5" ht="15" customHeight="1">
       <x:c r="A192" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="B192" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="B192" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:5" ht="15" customHeight="1">
       <x:c r="A193" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="B193" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="B193" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>701</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:5" ht="15" customHeight="1">
       <x:c r="A194" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="B194" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="B194" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C194" s="1" t="s">
+      <x:c r="D194" s="1" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:5" ht="15" customHeight="1">
       <x:c r="A195" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:5" ht="15" customHeight="1">
       <x:c r="A196" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:5" ht="15" customHeight="1">
       <x:c r="A197" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:5" ht="15" customHeight="1">
       <x:c r="A198" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:5" ht="15" customHeight="1">
       <x:c r="A199" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="E199" s="1" t="s">
         <x:v>722</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:5" ht="15" customHeight="1">
       <x:c r="A200" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="B200" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="B200" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C200" s="1" t="s">
+      <x:c r="D200" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>726</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:5" ht="15" customHeight="1">
       <x:c r="A201" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="B201" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="B201" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C201" s="1" t="s">
+      <x:c r="D201" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="D201" s="1" t="s">
+      <x:c r="E201" s="1" t="s">
         <x:v>730</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:5" ht="15" customHeight="1">
       <x:c r="A202" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="B202" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="B202" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C202" s="1" t="s">
+      <x:c r="D202" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="E202" s="1" t="s">
         <x:v>733</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:5" ht="15" customHeight="1">
       <x:c r="A203" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="B203" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="B203" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C203" s="1" t="s">
+      <x:c r="D203" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>737</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:5" ht="15" customHeight="1">
       <x:c r="A204" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="B204" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="B204" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C204" s="1" t="s">
+      <x:c r="D204" s="1" t="s">
         <x:v>740</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:5" ht="15" customHeight="1">
       <x:c r="A205" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:5" ht="15" customHeight="1">
       <x:c r="A206" s="1" t="s">
         <x:v>746</x:v>
@@ -9668,1887 +9830,1887 @@
       </x:c>
       <x:c r="B207" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:5" ht="15" customHeight="1">
       <x:c r="A208" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="E208" s="1" t="s">
         <x:v>756</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:5" ht="15" customHeight="1">
       <x:c r="A209" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="B209" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="B209" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C209" s="1" t="s">
+      <x:c r="D209" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E209" s="1" t="s">
         <x:v>759</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:5" ht="15" customHeight="1">
       <x:c r="A210" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="B210" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="B210" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>763</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:5" ht="15" customHeight="1">
       <x:c r="A211" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="B211" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E211" s="1" t="s">
         <x:v>766</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:5" ht="15" customHeight="1">
       <x:c r="A212" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="B212" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="E212" s="1" t="s">
         <x:v>770</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:5" ht="15" customHeight="1">
       <x:c r="A213" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:5" ht="15" customHeight="1">
       <x:c r="A214" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:5" ht="15" customHeight="1">
       <x:c r="A215" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="B215" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="E215" s="1" t="s">
         <x:v>781</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:5" ht="15" customHeight="1">
       <x:c r="A216" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="B216" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="B216" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C216" s="1" t="s">
+      <x:c r="E216" s="1" t="s">
         <x:v>785</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:5" ht="15" customHeight="1">
       <x:c r="A217" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="B217" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="E217" s="1" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:5" ht="15" customHeight="1">
       <x:c r="A218" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="B218" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="B218" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C218" s="1" t="s">
+      <x:c r="E218" s="1" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:5" ht="15" customHeight="1">
       <x:c r="A219" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="B219" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="B219" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C219" s="1" t="s">
+      <x:c r="D219" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="E219" s="1" t="s">
         <x:v>795</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:5" ht="15" customHeight="1">
       <x:c r="A220" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="B220" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="B220" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C220" s="1" t="s">
+      <x:c r="E220" s="1" t="s">
         <x:v>799</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:5" ht="15" customHeight="1">
       <x:c r="A221" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="B221" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="B221" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:5" ht="15" customHeight="1">
       <x:c r="A222" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="B222" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="B222" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C222" s="1" t="s">
+      <x:c r="E222" s="1" t="s">
         <x:v>807</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:5" ht="15" customHeight="1">
       <x:c r="A223" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="B223" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="B223" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C223" s="1" t="s">
+      <x:c r="E223" s="1" t="s">
         <x:v>811</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:5" ht="15" customHeight="1">
       <x:c r="A224" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B224" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="D224" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="B224" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C224" s="1" t="s">
+      <x:c r="E224" s="1" t="s">
         <x:v>815</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:5" ht="15" customHeight="1">
       <x:c r="A225" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="B225" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="D225" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="B225" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C225" s="1" t="s">
+      <x:c r="E225" s="1" t="s">
         <x:v>819</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:5" ht="15" customHeight="1">
       <x:c r="A226" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="B226" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="D226" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="B226" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C226" s="1" t="s">
+      <x:c r="E226" s="1" t="s">
         <x:v>823</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:5" ht="15" customHeight="1">
       <x:c r="A227" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="B227" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="B227" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C227" s="1" t="s">
+      <x:c r="D227" s="1" t="s">
         <x:v>826</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>820</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:5" ht="15" customHeight="1">
       <x:c r="A228" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:5" ht="15" customHeight="1">
       <x:c r="A229" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="E229" s="1" t="s">
         <x:v>834</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:5" ht="15" customHeight="1">
       <x:c r="A230" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="B230" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="B230" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C230" s="1" t="s">
+      <x:c r="D230" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="E230" s="1" t="s">
         <x:v>837</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:5" ht="15" customHeight="1">
       <x:c r="A231" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="B231" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="D231" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="B231" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C231" s="1" t="s">
+      <x:c r="E231" s="1" t="s">
         <x:v>841</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:5" ht="15" customHeight="1">
       <x:c r="A232" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="B232" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="D232" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="E232" s="1" t="s">
         <x:v>844</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:5" ht="15" customHeight="1">
       <x:c r="A233" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="B233" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="E233" s="1" t="s">
         <x:v>847</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:5" ht="15" customHeight="1">
       <x:c r="A234" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="B234" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="E234" s="1" t="s">
         <x:v>851</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:5" ht="15" customHeight="1">
       <x:c r="A235" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="B235" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="B235" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C235" s="1" t="s">
+      <x:c r="E235" s="1" t="s">
         <x:v>855</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:5" ht="15" customHeight="1">
       <x:c r="A236" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="B236" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
-      <x:c r="B236" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C236" s="1" t="s">
+      <x:c r="E236" s="1" t="s">
         <x:v>859</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:5" ht="15" customHeight="1">
       <x:c r="A237" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="B237" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="B237" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C237" s="1" t="s">
+      <x:c r="E237" s="1" t="s">
         <x:v>863</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:5" ht="15" customHeight="1">
       <x:c r="A238" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B238" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="B238" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C238" s="1" t="s">
+      <x:c r="D238" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="D238" s="1" t="s">
+      <x:c r="E238" s="1" t="s">
         <x:v>867</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:5" ht="15" customHeight="1">
       <x:c r="A239" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="B239" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
-      <x:c r="B239" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C239" s="1" t="s">
+      <x:c r="D239" s="1" t="s">
         <x:v>870</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:5" ht="15" customHeight="1">
       <x:c r="A240" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:5" ht="15" customHeight="1">
       <x:c r="A241" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="E241" s="1" t="s">
         <x:v>878</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:5" ht="15" customHeight="1">
       <x:c r="A242" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="B242" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="B242" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C242" s="1" t="s">
+      <x:c r="D242" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="E242" s="1" t="s">
         <x:v>881</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:5" ht="15" customHeight="1">
       <x:c r="A243" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="B243" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="D243" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="B243" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C243" s="1" t="s">
+      <x:c r="E243" s="1" t="s">
         <x:v>885</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:5" ht="15" customHeight="1">
       <x:c r="A244" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="B244" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="B244" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C244" s="1" t="s">
+      <x:c r="E244" s="1" t="s">
         <x:v>889</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:5" ht="15" customHeight="1">
       <x:c r="A245" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="B245" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="B245" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C245" s="1" t="s">
+      <x:c r="D245" s="1" t="s">
         <x:v>892</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>886</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:5" ht="15" customHeight="1">
       <x:c r="A246" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:5" ht="15" customHeight="1">
       <x:c r="A247" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:5" ht="15" customHeight="1">
       <x:c r="A248" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:5" ht="15" customHeight="1">
       <x:c r="A249" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="E249" s="1" t="s">
         <x:v>907</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:5" ht="15" customHeight="1">
       <x:c r="A250" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="B250" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="B250" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C250" s="1" t="s">
+      <x:c r="D250" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="D250" s="1" t="s">
+      <x:c r="E250" s="1" t="s">
         <x:v>911</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:5" ht="15" customHeight="1">
       <x:c r="A251" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="B251" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="B251" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C251" s="1" t="s">
+      <x:c r="D251" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="D251" s="1" t="s">
+      <x:c r="E251" s="1" t="s">
         <x:v>915</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:5" ht="15" customHeight="1">
       <x:c r="A252" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="B252" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="B252" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C252" s="1" t="s">
+      <x:c r="D252" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E252" s="1" t="s">
         <x:v>918</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:5" ht="15" customHeight="1">
       <x:c r="A253" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="B253" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="D253" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="B253" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C253" s="1" t="s">
+      <x:c r="E253" s="1" t="s">
         <x:v>922</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:5" ht="15" customHeight="1">
       <x:c r="A254" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="B254" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D254" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E254" s="1" t="s">
         <x:v>925</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>928</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:5" ht="15" customHeight="1">
       <x:c r="A255" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="B255" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C255" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="D255" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="E255" s="1" t="s">
         <x:v>929</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:5" ht="15" customHeight="1">
       <x:c r="A256" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="B256" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C256" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="D256" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="E256" s="1" t="s">
         <x:v>933</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:5" ht="15" customHeight="1">
       <x:c r="A257" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="B257" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C257" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="D257" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="E257" s="1" t="s">
         <x:v>937</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:5" ht="15" customHeight="1">
       <x:c r="A258" s="1" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="B258" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C258" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="D258" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="E258" s="1" t="s">
         <x:v>941</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:5" ht="15" customHeight="1">
       <x:c r="A259" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="B259" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C259" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="D259" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="E259" s="1" t="s">
         <x:v>944</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:5" ht="15" customHeight="1">
       <x:c r="A260" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:5" ht="15" customHeight="1">
       <x:c r="A261" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:5" ht="15" customHeight="1">
       <x:c r="A262" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:5" ht="15" customHeight="1">
       <x:c r="A263" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:5" ht="15" customHeight="1">
       <x:c r="A264" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:5" ht="15" customHeight="1">
       <x:c r="A265" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:5" ht="15" customHeight="1">
       <x:c r="A266" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:5" ht="15" customHeight="1">
       <x:c r="A267" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:5" ht="15" customHeight="1">
       <x:c r="A268" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="E268" s="1" t="s">
         <x:v>978</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:5" ht="15" customHeight="1">
       <x:c r="A269" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:5" ht="15" customHeight="1">
       <x:c r="A270" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:5" ht="15" customHeight="1">
       <x:c r="A271" s="1" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="B271" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C271" s="1" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="D271" s="1" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="E271" s="1" t="s">
         <x:v>990</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:5" ht="15" customHeight="1">
       <x:c r="A272" s="1" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="B272" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C272" s="1" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="D272" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
-      <x:c r="B272" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C272" s="1" t="s">
+      <x:c r="E272" s="1" t="s">
         <x:v>994</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:5" ht="15" customHeight="1">
       <x:c r="A273" s="1" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="B273" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C273" s="1" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="D273" s="1" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="E273" s="1" t="s">
         <x:v>997</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:5" ht="15" customHeight="1">
       <x:c r="A274" s="1" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="B274" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C274" s="1" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="D274" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
-      <x:c r="B274" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C274" s="1" t="s">
+      <x:c r="E274" s="1" t="s">
         <x:v>1001</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:5" ht="15" customHeight="1">
       <x:c r="A275" s="1" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="B275" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C275" s="1" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="D275" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
-      <x:c r="B275" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C275" s="1" t="s">
+      <x:c r="E275" s="1" t="s">
         <x:v>1005</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:5" ht="15" customHeight="1">
       <x:c r="A276" s="1" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="B276" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C276" s="1" t="s">
         <x:v>1007</x:v>
       </x:c>
-      <x:c r="B276" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C276" s="1" t="s">
+      <x:c r="D276" s="1" t="s">
         <x:v>1008</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1002</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:5" ht="15" customHeight="1">
       <x:c r="A277" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:5" ht="15" customHeight="1">
       <x:c r="A278" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:5" ht="15" customHeight="1">
       <x:c r="A279" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:5" ht="15" customHeight="1">
       <x:c r="A280" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:5" ht="15" customHeight="1">
       <x:c r="A281" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1029</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:5" ht="15" customHeight="1">
       <x:c r="A282" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:5" ht="15" customHeight="1">
       <x:c r="A283" s="1" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="B283" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C283" s="1" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="D283" s="1" t="s">
         <x:v>1032</x:v>
       </x:c>
-      <x:c r="B283" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:5" ht="15" customHeight="1">
       <x:c r="A284" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:5" ht="15" customHeight="1">
       <x:c r="A285" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="D285" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
-      <x:c r="D285" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:5" ht="15" customHeight="1">
       <x:c r="A286" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:5" ht="15" customHeight="1">
       <x:c r="A287" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:5" ht="15" customHeight="1">
       <x:c r="A288" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="D288" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="D288" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:5" ht="15" customHeight="1">
       <x:c r="A289" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:5" ht="15" customHeight="1">
       <x:c r="A290" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="D290" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="D290" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:5" ht="15" customHeight="1">
       <x:c r="A291" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:5" ht="15" customHeight="1">
       <x:c r="A292" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:5" ht="15" customHeight="1">
       <x:c r="A293" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="D293" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="D293" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:5" ht="15" customHeight="1">
       <x:c r="A294" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:5" ht="15" customHeight="1">
       <x:c r="A295" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:5" ht="15" customHeight="1">
       <x:c r="A296" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="D296" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
-      <x:c r="D296" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:5" ht="15" customHeight="1">
       <x:c r="A297" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:5" ht="15" customHeight="1">
       <x:c r="A298" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:5" ht="15" customHeight="1">
       <x:c r="A299" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1091</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:5" ht="15" customHeight="1">
       <x:c r="A300" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:5" ht="15" customHeight="1">
       <x:c r="A301" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="D301" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
-      <x:c r="D301" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:5" ht="15" customHeight="1">
       <x:c r="A302" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:5" ht="15" customHeight="1">
       <x:c r="A303" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:5" ht="15" customHeight="1">
       <x:c r="A304" s="1" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="B304" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C304" s="1" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="D304" s="1" t="s">
         <x:v>1104</x:v>
       </x:c>
-      <x:c r="B304" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:5" ht="15" customHeight="1">
       <x:c r="A305" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
         <x:v>1111</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:5" ht="15" customHeight="1">
       <x:c r="A306" s="1" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:5" ht="15" customHeight="1">
       <x:c r="A307" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E307" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1118</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:5" ht="15" customHeight="1">
       <x:c r="A308" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C308" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="E308" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:5" ht="15" customHeight="1">
       <x:c r="A309" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="E309" s="1" t="s">
         <x:v>1125</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:5" ht="15" customHeight="1">
       <x:c r="A310" s="1" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="E310" s="1" t="s">
         <x:v>1129</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:5" ht="15" customHeight="1">
       <x:c r="A311" s="1" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C311" s="1" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="E311" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:5" ht="15" customHeight="1">
       <x:c r="A312" s="1" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="E312" s="1" t="s">
         <x:v>1135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1136</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:5" ht="15" customHeight="1">
       <x:c r="A313" s="1" t="s">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="B313" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C313" s="1" t="s">
         <x:v>1137</x:v>
       </x:c>
-      <x:c r="B313" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C313" s="1" t="s">
+      <x:c r="D313" s="1" t="s">
         <x:v>1138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1135</x:v>
       </x:c>
       <x:c r="E313" s="1" t="s">
         <x:v>1139</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:5" ht="15" customHeight="1">
       <x:c r="A314" s="1" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="B314" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C314" s="1" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="D314" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E314" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1143</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:5" ht="15" customHeight="1">
       <x:c r="A315" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="B315" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C315" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="D315" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E315" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:5" ht="15" customHeight="1">
       <x:c r="A316" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="B316" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C316" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="D316" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E316" s="1" t="s">
         <x:v>1149</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:5" ht="15" customHeight="1">
       <x:c r="A317" s="1" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="B317" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C317" s="1" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="D317" s="1" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="E317" s="1" t="s">
         <x:v>1153</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:5" ht="15" customHeight="1">
       <x:c r="A318" s="1" t="s">
         <x:v>1154</x:v>
@@ -11589,4390 +11751,4645 @@
       </x:c>
       <x:c r="B320" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C320" s="1" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="D320" s="1" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="E320" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:5" ht="15" customHeight="1">
       <x:c r="A321" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="B321" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C321" s="1" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="D321" s="1" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="E321" s="1" t="s">
         <x:v>1168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1169</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:5" ht="15" customHeight="1">
       <x:c r="A322" s="1" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="B322" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C322" s="1" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="B322" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C322" s="1" t="s">
+      <x:c r="D322" s="1" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="E322" s="1" t="s">
         <x:v>1171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:5" ht="15" customHeight="1">
       <x:c r="A323" s="1" t="s">
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="B323" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C323" s="1" t="s">
         <x:v>1173</x:v>
       </x:c>
-      <x:c r="B323" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C323" s="1" t="s">
+      <x:c r="D323" s="1" t="s">
         <x:v>1174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1168</x:v>
       </x:c>
       <x:c r="E323" s="1" t="s">
         <x:v>1175</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:5" ht="15" customHeight="1">
       <x:c r="A324" s="1" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="B324" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C324" s="1" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="D324" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="E324" s="1" t="s">
         <x:v>1179</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:5" ht="15" customHeight="1">
       <x:c r="A325" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="B325" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C325" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="D325" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="E325" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1183</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:5" ht="15" customHeight="1">
       <x:c r="A326" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="B326" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C326" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="D326" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="E326" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:5" ht="15" customHeight="1">
       <x:c r="A327" s="1" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="B327" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C327" s="1" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="D327" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E327" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:5" ht="15" customHeight="1">
       <x:c r="A328" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="B328" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C328" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D328" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E328" s="1" t="s">
         <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:5" ht="15" customHeight="1">
       <x:c r="A329" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="B329" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C329" s="1" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="D329" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E329" s="1" t="s">
         <x:v>1196</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:5" ht="15" customHeight="1">
       <x:c r="A330" s="1" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="B330" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C330" s="1" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="D330" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="E330" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:5" ht="15" customHeight="1">
       <x:c r="A331" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="B331" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C331" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="D331" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="E331" s="1" t="s">
         <x:v>1203</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:5" ht="15" customHeight="1">
       <x:c r="A332" s="1" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="B332" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C332" s="1" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="D332" s="1" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="E332" s="1" t="s">
         <x:v>1207</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:5" ht="15" customHeight="1">
       <x:c r="A333" s="1" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="B333" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C333" s="1" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="D333" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E333" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:5" ht="15" customHeight="1">
       <x:c r="A334" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="B334" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C334" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="D334" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="E334" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:5" ht="15" customHeight="1">
       <x:c r="A335" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="B335" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C335" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="D335" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="E335" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:5" ht="15" customHeight="1">
       <x:c r="A336" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="B336" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C336" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="D336" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="E336" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1223</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:5" ht="15" customHeight="1">
       <x:c r="A337" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="B337" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C337" s="1" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="D337" s="1" t="s">
         <x:v>1222</x:v>
       </x:c>
-      <x:c r="D337" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E337" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1226</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:5" ht="15" customHeight="1">
       <x:c r="A338" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="B338" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C338" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="D338" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="E338" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1229</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:5" ht="15" customHeight="1">
       <x:c r="A339" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="B339" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C339" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D339" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E339" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1233</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:5" ht="15" customHeight="1">
       <x:c r="A340" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="B340" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C340" s="1" t="s">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="D340" s="1" t="s">
         <x:v>1232</x:v>
       </x:c>
-      <x:c r="D340" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E340" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:5" ht="15" customHeight="1">
       <x:c r="A341" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="B341" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C341" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="D341" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E341" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:5" ht="15" customHeight="1">
       <x:c r="A342" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="B342" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C342" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="D342" s="1" t="s">
         <x:v>1239</x:v>
       </x:c>
-      <x:c r="D342" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E342" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1243</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:5" ht="15" customHeight="1">
       <x:c r="A343" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="B343" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C343" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="D343" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E343" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:5" ht="15" customHeight="1">
       <x:c r="A344" s="1" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="B344" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C344" s="1" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="D344" s="1" t="s">
         <x:v>1246</x:v>
       </x:c>
-      <x:c r="B344" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E344" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1250</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:5" ht="15" customHeight="1">
       <x:c r="A345" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B345" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C345" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="D345" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E345" s="1" t="s">
         <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:5" ht="15" customHeight="1">
       <x:c r="A346" s="1" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="B346" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C346" s="1" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="D346" s="1" t="s">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="E346" s="1" t="s">
         <x:v>1257</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:5" ht="15" customHeight="1">
       <x:c r="A347" s="1" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="B347" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C347" s="1" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="D347" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="E347" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:5" ht="15" customHeight="1">
       <x:c r="A348" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="B348" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C348" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D348" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="E348" s="1" t="s">
         <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:5" ht="15" customHeight="1">
       <x:c r="A349" s="1" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="B349" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C349" s="1" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="D349" s="1" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="E349" s="1" t="s">
         <x:v>1267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:5" ht="15" customHeight="1">
       <x:c r="A350" s="1" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="B350" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C350" s="1" t="s">
         <x:v>1269</x:v>
       </x:c>
-      <x:c r="B350" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C350" s="1" t="s">
+      <x:c r="D350" s="1" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="E350" s="1" t="s">
         <x:v>1270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:5" ht="15" customHeight="1">
       <x:c r="A351" s="1" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="B351" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C351" s="1" t="s">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="D351" s="1" t="s">
         <x:v>1273</x:v>
       </x:c>
-      <x:c r="B351" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C351" s="1" t="s">
+      <x:c r="E351" s="1" t="s">
         <x:v>1274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1275</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:5" ht="15" customHeight="1">
       <x:c r="A352" s="1" t="s">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="B352" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C352" s="1" t="s">
         <x:v>1276</x:v>
       </x:c>
-      <x:c r="B352" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C352" s="1" t="s">
+      <x:c r="D352" s="1" t="s">
         <x:v>1277</x:v>
       </x:c>
-      <x:c r="D352" s="1" t="s">
+      <x:c r="E352" s="1" t="s">
         <x:v>1278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1279</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:5" ht="15" customHeight="1">
       <x:c r="A353" s="1" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="B353" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C353" s="1" t="s">
         <x:v>1280</x:v>
       </x:c>
-      <x:c r="B353" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C353" s="1" t="s">
+      <x:c r="D353" s="1" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="E353" s="1" t="s">
         <x:v>1281</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:5" ht="15" customHeight="1">
       <x:c r="A354" s="1" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="B354" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C354" s="1" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="D354" s="1" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="E354" s="1" t="s">
         <x:v>1284</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:5" ht="15" customHeight="1">
       <x:c r="A355" s="1" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="B355" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C355" s="1" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="D355" s="1" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="E355" s="1" t="s">
         <x:v>1287</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:5" ht="15" customHeight="1">
       <x:c r="A356" s="1" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="B356" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C356" s="1" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D356" s="1" t="s">
         <x:v>1290</x:v>
       </x:c>
-      <x:c r="B356" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C356" s="1" t="s">
+      <x:c r="E356" s="1" t="s">
         <x:v>1291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:5" ht="15" customHeight="1">
       <x:c r="A357" s="1" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="B357" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C357" s="1" t="s">
         <x:v>1293</x:v>
       </x:c>
-      <x:c r="B357" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C357" s="1" t="s">
+      <x:c r="D357" s="1" t="s">
         <x:v>1294</x:v>
       </x:c>
-      <x:c r="D357" s="1" t="s">
+      <x:c r="E357" s="1" t="s">
         <x:v>1295</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:5" ht="15" customHeight="1">
       <x:c r="A358" s="1" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="B358" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C358" s="1" t="s">
         <x:v>1297</x:v>
       </x:c>
-      <x:c r="B358" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C358" s="1" t="s">
+      <x:c r="D358" s="1" t="s">
         <x:v>1298</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1295</x:v>
       </x:c>
       <x:c r="E358" s="1" t="s">
         <x:v>1299</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:5" ht="15" customHeight="1">
       <x:c r="A359" s="1" t="s">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="B359" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C359" s="1" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="D359" s="1" t="s">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="E359" s="1" t="s">
         <x:v>1303</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:5" ht="15" customHeight="1">
       <x:c r="A360" s="1" t="s">
         <x:v>1304</x:v>
       </x:c>
       <x:c r="B360" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C360" s="1" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="D360" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="E360" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1307</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:5" ht="15" customHeight="1">
       <x:c r="A361" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="B361" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C361" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="D361" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="E361" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1311</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:5" ht="15" customHeight="1">
       <x:c r="A362" s="1" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="B362" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C362" s="1" t="s">
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="D362" s="1" t="s">
         <x:v>1310</x:v>
       </x:c>
-      <x:c r="B362" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E362" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1314</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:5" ht="15" customHeight="1">
       <x:c r="A363" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="B363" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C363" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="D363" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="E363" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1318</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:5" ht="15" customHeight="1">
       <x:c r="A364" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="B364" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C364" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="D364" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="E364" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:5" ht="15" customHeight="1">
       <x:c r="A365" s="1" t="s">
-        <x:v>1321</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="B365" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C365" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="D365" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="E365" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1326</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:5" ht="15" customHeight="1">
       <x:c r="A366" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="B366" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C366" s="1" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="D366" s="1" t="s">
         <x:v>1325</x:v>
       </x:c>
-      <x:c r="D366" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E366" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1329</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:5" ht="15" customHeight="1">
       <x:c r="A367" s="1" t="s">
-        <x:v>1328</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="B367" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C367" s="1" t="s">
-        <x:v>1329</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="D367" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="E367" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1333</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:5" ht="15" customHeight="1">
       <x:c r="A368" s="1" t="s">
-        <x:v>1331</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="B368" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C368" s="1" t="s">
-        <x:v>1332</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="D368" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="E368" s="1" t="s">
-        <x:v>1334</x:v>
+        <x:v>1337</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:5" ht="15" customHeight="1">
       <x:c r="A369" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="B369" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C369" s="1" t="s">
+        <x:v>1339</x:v>
+      </x:c>
+      <x:c r="D369" s="1" t="s">
         <x:v>1336</x:v>
       </x:c>
-      <x:c r="D369" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E369" s="1" t="s">
-        <x:v>1338</x:v>
+        <x:v>1340</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:5" ht="15" customHeight="1">
       <x:c r="A370" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="B370" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C370" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D370" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="E370" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>1343</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:5" ht="15" customHeight="1">
       <x:c r="A371" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="B371" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C371" s="1" t="s">
-        <x:v>1343</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="D371" s="1" t="s">
-        <x:v>1344</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="E371" s="1" t="s">
-        <x:v>1345</x:v>
+        <x:v>1346</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:5" ht="15" customHeight="1">
       <x:c r="A372" s="1" t="s">
-        <x:v>1346</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="B372" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C372" s="1" t="s">
-        <x:v>1347</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="D372" s="1" t="s">
-        <x:v>1344</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="E372" s="1" t="s">
-        <x:v>1348</x:v>
+        <x:v>1350</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:5" ht="15" customHeight="1">
       <x:c r="A373" s="1" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="B373" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C373" s="1" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="D373" s="1" t="s">
         <x:v>1349</x:v>
       </x:c>
-      <x:c r="B373" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E373" s="1" t="s">
-        <x:v>1352</x:v>
+        <x:v>1353</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:5" ht="15" customHeight="1">
       <x:c r="A374" s="1" t="s">
-        <x:v>1353</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="B374" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C374" s="1" t="s">
-        <x:v>1354</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="D374" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="E374" s="1" t="s">
-        <x:v>1356</x:v>
+        <x:v>1357</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:5" ht="15" customHeight="1">
       <x:c r="A375" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="B375" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C375" s="1" t="s">
-        <x:v>1358</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="D375" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="E375" s="1" t="s">
         <x:v>1360</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:5" ht="15" customHeight="1">
       <x:c r="A376" s="1" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="B376" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C376" s="1" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="D376" s="1" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="E376" s="1" t="s">
         <x:v>1363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:5" ht="15" customHeight="1">
       <x:c r="A377" s="1" t="s">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="B377" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C377" s="1" t="s">
         <x:v>1365</x:v>
       </x:c>
-      <x:c r="B377" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C377" s="1" t="s">
+      <x:c r="D377" s="1" t="s">
         <x:v>1366</x:v>
       </x:c>
-      <x:c r="D377" s="1" t="s">
+      <x:c r="E377" s="1" t="s">
         <x:v>1367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:5" ht="15" customHeight="1">
       <x:c r="A378" s="1" t="s">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="B378" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C378" s="1" t="s">
         <x:v>1369</x:v>
       </x:c>
-      <x:c r="B378" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C378" s="1" t="s">
+      <x:c r="D378" s="1" t="s">
         <x:v>1370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1367</x:v>
       </x:c>
       <x:c r="E378" s="1" t="s">
         <x:v>1371</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:5" ht="15" customHeight="1">
       <x:c r="A379" s="1" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="B379" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C379" s="1" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="D379" s="1" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="E379" s="1" t="s">
         <x:v>1374</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1375</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:5" ht="15" customHeight="1">
       <x:c r="A380" s="1" t="s">
+        <x:v>1375</x:v>
+      </x:c>
+      <x:c r="B380" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C380" s="1" t="s">
         <x:v>1376</x:v>
       </x:c>
-      <x:c r="B380" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C380" s="1" t="s">
+      <x:c r="D380" s="1" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="E380" s="1" t="s">
         <x:v>1377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1378</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:5" ht="15" customHeight="1">
       <x:c r="A381" s="1" t="s">
+        <x:v>1378</x:v>
+      </x:c>
+      <x:c r="B381" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C381" s="1" t="s">
         <x:v>1379</x:v>
       </x:c>
-      <x:c r="B381" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C381" s="1" t="s">
+      <x:c r="D381" s="1" t="s">
         <x:v>1380</x:v>
       </x:c>
-      <x:c r="D381" s="1" t="s">
+      <x:c r="E381" s="1" t="s">
         <x:v>1381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:5" ht="15" customHeight="1">
       <x:c r="A382" s="1" t="s">
+        <x:v>1382</x:v>
+      </x:c>
+      <x:c r="B382" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C382" s="1" t="s">
         <x:v>1383</x:v>
       </x:c>
-      <x:c r="B382" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C382" s="1" t="s">
+      <x:c r="D382" s="1" t="s">
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c r="E382" s="1" t="s">
         <x:v>1384</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1386</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:5" ht="15" customHeight="1">
       <x:c r="A383" s="1" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="B383" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C383" s="1" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="D383" s="1" t="s">
         <x:v>1387</x:v>
       </x:c>
-      <x:c r="B383" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C383" s="1" t="s">
+      <x:c r="E383" s="1" t="s">
         <x:v>1388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:5" ht="15" customHeight="1">
       <x:c r="A384" s="1" t="s">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="B384" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C384" s="1" t="s">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="D384" s="1" t="s">
         <x:v>1391</x:v>
       </x:c>
-      <x:c r="B384" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C384" s="1" t="s">
+      <x:c r="E384" s="1" t="s">
         <x:v>1392</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1394</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:5" ht="15" customHeight="1">
       <x:c r="A385" s="1" t="s">
+        <x:v>1393</x:v>
+      </x:c>
+      <x:c r="B385" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C385" s="1" t="s">
+        <x:v>1394</x:v>
+      </x:c>
+      <x:c r="D385" s="1" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="E385" s="1" t="s">
         <x:v>1395</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:5" ht="15" customHeight="1">
       <x:c r="A386" s="1" t="s">
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="B386" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C386" s="1" t="s">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="D386" s="1" t="s">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="E386" s="1" t="s">
         <x:v>1399</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1401</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:5" ht="15" customHeight="1">
       <x:c r="A387" s="1" t="s">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="B387" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C387" s="1" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="D387" s="1" t="s">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="E387" s="1" t="s">
         <x:v>1402</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1405</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:5" ht="15" customHeight="1">
       <x:c r="A388" s="1" t="s">
+        <x:v>1403</x:v>
+      </x:c>
+      <x:c r="B388" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C388" s="1" t="s">
+        <x:v>1404</x:v>
+      </x:c>
+      <x:c r="D388" s="1" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="E388" s="1" t="s">
         <x:v>1406</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1408</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:5" ht="15" customHeight="1">
       <x:c r="A389" s="1" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="B389" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C389" s="1" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="D389" s="1" t="s">
         <x:v>1409</x:v>
       </x:c>
-      <x:c r="B389" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C389" s="1" t="s">
+      <x:c r="E389" s="1" t="s">
         <x:v>1410</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1411</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:5" ht="15" customHeight="1">
       <x:c r="A390" s="1" t="s">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="B390" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C390" s="1" t="s">
         <x:v>1412</x:v>
       </x:c>
-      <x:c r="B390" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C390" s="1" t="s">
+      <x:c r="D390" s="1" t="s">
         <x:v>1413</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1404</x:v>
       </x:c>
       <x:c r="E390" s="1" t="s">
         <x:v>1414</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:5" ht="15" customHeight="1">
       <x:c r="A391" s="1" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="B391" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C391" s="1" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="D391" s="1" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="E391" s="1" t="s">
         <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:5" ht="15" customHeight="1">
       <x:c r="A392" s="1" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="B392" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C392" s="1" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="D392" s="1" t="s">
-        <x:v>1417</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="E392" s="1" t="s">
-        <x:v>1421</x:v>
+        <x:v>1422</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:5" ht="15" customHeight="1">
       <x:c r="A393" s="1" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="B393" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C393" s="1" t="s">
-        <x:v>1423</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="D393" s="1" t="s">
-        <x:v>1424</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="E393" s="1" t="s">
         <x:v>1425</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:5" ht="15" customHeight="1">
       <x:c r="A394" s="1" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="B394" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C394" s="1" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="D394" s="1" t="s">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="E394" s="1" t="s">
         <x:v>1429</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:5" ht="15" customHeight="1">
       <x:c r="A395" s="1" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="B395" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C395" s="1" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="D395" s="1" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="E395" s="1" t="s">
         <x:v>1432</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1433</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:5" ht="15" customHeight="1">
       <x:c r="A396" s="1" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="B396" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C396" s="1" t="s">
         <x:v>1434</x:v>
       </x:c>
-      <x:c r="B396" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C396" s="1" t="s">
+      <x:c r="D396" s="1" t="s">
         <x:v>1435</x:v>
       </x:c>
-      <x:c r="D396" s="1" t="s">
+      <x:c r="E396" s="1" t="s">
         <x:v>1436</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1437</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:5" ht="15" customHeight="1">
       <x:c r="A397" s="1" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="B397" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C397" s="1" t="s">
         <x:v>1438</x:v>
       </x:c>
-      <x:c r="B397" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C397" s="1" t="s">
+      <x:c r="D397" s="1" t="s">
         <x:v>1439</x:v>
       </x:c>
-      <x:c r="D397" s="1" t="s">
+      <x:c r="E397" s="1" t="s">
         <x:v>1440</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1441</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:5" ht="15" customHeight="1">
       <x:c r="A398" s="1" t="s">
+        <x:v>1441</x:v>
+      </x:c>
+      <x:c r="B398" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C398" s="1" t="s">
         <x:v>1442</x:v>
       </x:c>
-      <x:c r="B398" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C398" s="1" t="s">
+      <x:c r="D398" s="1" t="s">
         <x:v>1443</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1440</x:v>
       </x:c>
       <x:c r="E398" s="1" t="s">
         <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:5" ht="15" customHeight="1">
       <x:c r="A399" s="1" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="B399" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C399" s="1" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="D399" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="E399" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1448</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:5" ht="15" customHeight="1">
       <x:c r="A400" s="1" t="s">
-        <x:v>1448</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="B400" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C400" s="1" t="s">
-        <x:v>1449</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="D400" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="E400" s="1" t="s">
-        <x:v>1450</x:v>
+        <x:v>1452</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:5" ht="15" customHeight="1">
       <x:c r="A401" s="1" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="B401" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C401" s="1" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="D401" s="1" t="s">
         <x:v>1451</x:v>
       </x:c>
-      <x:c r="B401" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E401" s="1" t="s">
-        <x:v>1454</x:v>
+        <x:v>1455</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:5" ht="15" customHeight="1">
       <x:c r="A402" s="1" t="s">
-        <x:v>1455</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="B402" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C402" s="1" t="s">
-        <x:v>1456</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="D402" s="1" t="s">
-        <x:v>1453</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="E402" s="1" t="s">
-        <x:v>1457</x:v>
+        <x:v>1459</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:5" ht="15" customHeight="1">
       <x:c r="A403" s="1" t="s">
+        <x:v>1460</x:v>
+      </x:c>
+      <x:c r="B403" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C403" s="1" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="D403" s="1" t="s">
         <x:v>1458</x:v>
       </x:c>
-      <x:c r="B403" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E403" s="1" t="s">
-        <x:v>1461</x:v>
+        <x:v>1462</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:5" ht="15" customHeight="1">
       <x:c r="A404" s="1" t="s">
-        <x:v>1462</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="B404" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C404" s="1" t="s">
-        <x:v>1463</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="D404" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="E404" s="1" t="s">
-        <x:v>1464</x:v>
+        <x:v>1465</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:5" ht="15" customHeight="1">
       <x:c r="A405" s="1" t="s">
-        <x:v>1465</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="B405" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C405" s="1" t="s">
-        <x:v>1466</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="D405" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="E405" s="1" t="s">
-        <x:v>1467</x:v>
+        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:5" ht="15" customHeight="1">
       <x:c r="A406" s="1" t="s">
-        <x:v>1468</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="B406" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C406" s="1" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="D406" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="E406" s="1" t="s">
-        <x:v>1470</x:v>
+        <x:v>1472</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:5" ht="15" customHeight="1">
       <x:c r="A407" s="1" t="s">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="B407" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C407" s="1" t="s">
+        <x:v>1474</x:v>
+      </x:c>
+      <x:c r="D407" s="1" t="s">
         <x:v>1471</x:v>
       </x:c>
-      <x:c r="B407" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E407" s="1" t="s">
-        <x:v>1473</x:v>
+        <x:v>1475</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:5" ht="15" customHeight="1">
       <x:c r="A408" s="1" t="s">
-        <x:v>1474</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="B408" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C408" s="1" t="s">
-        <x:v>1475</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="D408" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="E408" s="1" t="s">
-        <x:v>1476</x:v>
+        <x:v>1479</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:5" ht="15" customHeight="1">
       <x:c r="A409" s="1" t="s">
-        <x:v>1477</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="B409" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C409" s="1" t="s">
-        <x:v>1478</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="D409" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="E409" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1483</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:5" ht="15" customHeight="1">
       <x:c r="A410" s="1" t="s">
-        <x:v>1480</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="B410" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C410" s="1" t="s">
-        <x:v>1481</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="D410" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="E410" s="1" t="s">
-        <x:v>1483</x:v>
+        <x:v>1487</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:5" ht="15" customHeight="1">
       <x:c r="A411" s="1" t="s">
-        <x:v>1484</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="B411" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C411" s="1" t="s">
-        <x:v>1485</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="D411" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="E411" s="1" t="s">
-        <x:v>1486</x:v>
+        <x:v>1491</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:5" ht="15" customHeight="1">
       <x:c r="A412" s="1" t="s">
-        <x:v>1487</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="B412" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C412" s="1" t="s">
-        <x:v>1488</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="D412" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="E412" s="1" t="s">
-        <x:v>1490</x:v>
+        <x:v>1495</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:5" ht="15" customHeight="1">
       <x:c r="A413" s="1" t="s">
-        <x:v>1491</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="B413" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C413" s="1" t="s">
-        <x:v>1492</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="D413" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="E413" s="1" t="s">
-        <x:v>1493</x:v>
+        <x:v>1498</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:5" ht="15" customHeight="1">
       <x:c r="A414" s="1" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B414" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C414" s="1" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="D414" s="1" t="s">
         <x:v>1494</x:v>
       </x:c>
-      <x:c r="B414" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E414" s="1" t="s">
-        <x:v>1496</x:v>
+        <x:v>1501</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:5" ht="15" customHeight="1">
       <x:c r="A415" s="1" t="s">
-        <x:v>1497</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="B415" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C415" s="1" t="s">
-        <x:v>1498</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="D415" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="E415" s="1" t="s">
-        <x:v>1499</x:v>
+        <x:v>1504</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:5" ht="15" customHeight="1">
       <x:c r="A416" s="1" t="s">
-        <x:v>1500</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="B416" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C416" s="1" t="s">
-        <x:v>1501</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="D416" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="E416" s="1" t="s">
-        <x:v>1502</x:v>
+        <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:5" ht="15" customHeight="1">
       <x:c r="A417" s="1" t="s">
-        <x:v>1503</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="B417" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C417" s="1" t="s">
-        <x:v>1504</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="D417" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="E417" s="1" t="s">
-        <x:v>1505</x:v>
+        <x:v>1511</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:5" ht="15" customHeight="1">
       <x:c r="A418" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="B418" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C418" s="1" t="s">
-        <x:v>1507</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="D418" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="E418" s="1" t="s">
-        <x:v>1508</x:v>
+        <x:v>1515</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:5" ht="15" customHeight="1">
       <x:c r="A419" s="1" t="s">
-        <x:v>1509</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="B419" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C419" s="1" t="s">
-        <x:v>1510</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="D419" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="E419" s="1" t="s">
-        <x:v>1512</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:5" ht="15" customHeight="1">
       <x:c r="A420" s="1" t="s">
-        <x:v>1513</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="B420" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C420" s="1" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="D420" s="1" t="s">
         <x:v>1514</x:v>
       </x:c>
-      <x:c r="D420" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E420" s="1" t="s">
-        <x:v>1515</x:v>
+        <x:v>1521</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:5" ht="15" customHeight="1">
       <x:c r="A421" s="1" t="s">
-        <x:v>1516</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="B421" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C421" s="1" t="s">
-        <x:v>1517</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="D421" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="E421" s="1" t="s">
-        <x:v>1518</x:v>
+        <x:v>1524</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:5" ht="15" customHeight="1">
       <x:c r="A422" s="1" t="s">
-        <x:v>1519</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="B422" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C422" s="1" t="s">
-        <x:v>1520</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="D422" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="E422" s="1" t="s">
-        <x:v>1521</x:v>
+        <x:v>1527</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:5" ht="15" customHeight="1">
       <x:c r="A423" s="1" t="s">
-        <x:v>1522</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="B423" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C423" s="1" t="s">
-        <x:v>1523</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="D423" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="E423" s="1" t="s">
-        <x:v>1524</x:v>
+        <x:v>1530</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:5" ht="15" customHeight="1">
       <x:c r="A424" s="1" t="s">
-        <x:v>1525</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="B424" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C424" s="1" t="s">
-        <x:v>1526</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="D424" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="E424" s="1" t="s">
-        <x:v>1527</x:v>
+        <x:v>1533</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:5" ht="15" customHeight="1">
       <x:c r="A425" s="1" t="s">
-        <x:v>1528</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="B425" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C425" s="1" t="s">
-        <x:v>1529</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="D425" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="E425" s="1" t="s">
-        <x:v>1530</x:v>
+        <x:v>1537</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:5" ht="15" customHeight="1">
       <x:c r="A426" s="1" t="s">
-        <x:v>1531</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="B426" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C426" s="1" t="s">
-        <x:v>1532</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="D426" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="E426" s="1" t="s">
-        <x:v>1533</x:v>
+        <x:v>1540</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:5" ht="15" customHeight="1">
       <x:c r="A427" s="1" t="s">
-        <x:v>1534</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="B427" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C427" s="1" t="s">
-        <x:v>1535</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="D427" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="E427" s="1" t="s">
-        <x:v>1536</x:v>
+        <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:5" ht="15" customHeight="1">
       <x:c r="A428" s="1" t="s">
-        <x:v>1537</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="B428" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C428" s="1" t="s">
-        <x:v>1538</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="D428" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="E428" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>1547</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:5" ht="15" customHeight="1">
       <x:c r="A429" s="1" t="s">
-        <x:v>1540</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="B429" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C429" s="1" t="s">
-        <x:v>1541</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="D429" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="E429" s="1" t="s">
-        <x:v>1542</x:v>
+        <x:v>1550</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:5" ht="15" customHeight="1">
       <x:c r="A430" s="1" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="B430" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C430" s="1" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="D430" s="1" t="s">
         <x:v>1543</x:v>
       </x:c>
-      <x:c r="B430" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E430" s="1" t="s">
-        <x:v>1545</x:v>
+        <x:v>1553</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:5" ht="15" customHeight="1">
       <x:c r="A431" s="1" t="s">
-        <x:v>1546</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="B431" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C431" s="1" t="s">
-        <x:v>1547</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="D431" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="E431" s="1" t="s">
-        <x:v>1548</x:v>
+        <x:v>1556</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:5" ht="15" customHeight="1">
       <x:c r="A432" s="1" t="s">
-        <x:v>1549</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="B432" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C432" s="1" t="s">
-        <x:v>1550</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="D432" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="E432" s="1" t="s">
-        <x:v>1551</x:v>
+        <x:v>1559</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:5" ht="15" customHeight="1">
       <x:c r="A433" s="1" t="s">
-        <x:v>1552</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="B433" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C433" s="1" t="s">
-        <x:v>1553</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="D433" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="E433" s="1" t="s">
-        <x:v>1554</x:v>
+        <x:v>1562</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:5" ht="15" customHeight="1">
       <x:c r="A434" s="1" t="s">
-        <x:v>1555</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="B434" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C434" s="1" t="s">
-        <x:v>1556</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="D434" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E434" s="1" t="s">
-        <x:v>1557</x:v>
+        <x:v>1566</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:5" ht="15" customHeight="1">
       <x:c r="A435" s="1" t="s">
-        <x:v>1558</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="B435" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C435" s="1" t="s">
-        <x:v>1559</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="D435" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E435" s="1" t="s">
-        <x:v>1560</x:v>
+        <x:v>1569</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:5" ht="15" customHeight="1">
       <x:c r="A436" s="1" t="s">
-        <x:v>1561</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="B436" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C436" s="1" t="s">
-        <x:v>1562</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="D436" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E436" s="1" t="s">
-        <x:v>1564</x:v>
+        <x:v>1572</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:5" ht="15" customHeight="1">
       <x:c r="A437" s="1" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="B437" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C437" s="1" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="D437" s="1" t="s">
         <x:v>1565</x:v>
       </x:c>
-      <x:c r="B437" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E437" s="1" t="s">
-        <x:v>1567</x:v>
+        <x:v>1575</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:5" ht="15" customHeight="1">
       <x:c r="A438" s="1" t="s">
-        <x:v>1568</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="B438" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C438" s="1" t="s">
-        <x:v>1569</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="D438" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E438" s="1" t="s">
-        <x:v>1570</x:v>
+        <x:v>1578</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:5" ht="15" customHeight="1">
       <x:c r="A439" s="1" t="s">
-        <x:v>1571</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="B439" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C439" s="1" t="s">
-        <x:v>1572</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="D439" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E439" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1581</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:5" ht="15" customHeight="1">
       <x:c r="A440" s="1" t="s">
-        <x:v>1574</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="B440" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C440" s="1" t="s">
-        <x:v>1575</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="D440" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E440" s="1" t="s">
-        <x:v>1576</x:v>
+        <x:v>1584</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:5" ht="15" customHeight="1">
       <x:c r="A441" s="1" t="s">
-        <x:v>1577</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="B441" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C441" s="1" t="s">
-        <x:v>1578</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="D441" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E441" s="1" t="s">
-        <x:v>1579</x:v>
+        <x:v>1587</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:5" ht="15" customHeight="1">
       <x:c r="A442" s="1" t="s">
-        <x:v>1580</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="B442" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C442" s="1" t="s">
-        <x:v>1581</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="D442" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E442" s="1" t="s">
-        <x:v>1582</x:v>
+        <x:v>1590</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:5" ht="15" customHeight="1">
       <x:c r="A443" s="1" t="s">
-        <x:v>1583</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="B443" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C443" s="1" t="s">
-        <x:v>1584</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D443" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E443" s="1" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:5" ht="15" customHeight="1">
       <x:c r="A444" s="1" t="s">
-        <x:v>1586</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="B444" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C444" s="1" t="s">
-        <x:v>1587</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="D444" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E444" s="1" t="s">
-        <x:v>1588</x:v>
+        <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:5" ht="15" customHeight="1">
       <x:c r="A445" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="B445" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C445" s="1" t="s">
-        <x:v>1590</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="D445" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E445" s="1" t="s">
-        <x:v>1591</x:v>
+        <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:5" ht="15" customHeight="1">
       <x:c r="A446" s="1" t="s">
-        <x:v>1592</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="B446" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C446" s="1" t="s">
-        <x:v>1593</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="D446" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E446" s="1" t="s">
-        <x:v>1594</x:v>
+        <x:v>1602</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:5" ht="15" customHeight="1">
       <x:c r="A447" s="1" t="s">
-        <x:v>1595</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="B447" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C447" s="1" t="s">
-        <x:v>1596</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D447" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E447" s="1" t="s">
-        <x:v>1597</x:v>
+        <x:v>1605</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:5" ht="15" customHeight="1">
       <x:c r="A448" s="1" t="s">
-        <x:v>1598</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="B448" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C448" s="1" t="s">
-        <x:v>1599</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="D448" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="E448" s="1" t="s">
-        <x:v>1600</x:v>
+        <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:5" ht="15" customHeight="1">
       <x:c r="A449" s="1" t="s">
-        <x:v>1601</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="B449" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C449" s="1" t="s">
-        <x:v>1602</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="D449" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="E449" s="1" t="s">
-        <x:v>1603</x:v>
+        <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:5" ht="15" customHeight="1">
       <x:c r="A450" s="1" t="s">
-        <x:v>1604</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="B450" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C450" s="1" t="s">
-        <x:v>1605</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="D450" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="E450" s="1" t="s">
-        <x:v>1606</x:v>
+        <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:5" ht="15" customHeight="1">
       <x:c r="A451" s="1" t="s">
-        <x:v>1607</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="B451" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C451" s="1" t="s">
-        <x:v>1608</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="D451" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E451" s="1" t="s">
-        <x:v>1609</x:v>
+        <x:v>1618</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:5" ht="15" customHeight="1">
       <x:c r="A452" s="1" t="s">
-        <x:v>1610</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="B452" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C452" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="D452" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E452" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>1621</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:5" ht="15" customHeight="1">
       <x:c r="A453" s="1" t="s">
-        <x:v>1613</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="B453" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C453" s="1" t="s">
-        <x:v>1614</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="D453" s="1" t="s">
-        <x:v>1615</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E453" s="1" t="s">
-        <x:v>1616</x:v>
+        <x:v>1624</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:5" ht="15" customHeight="1">
       <x:c r="A454" s="1" t="s">
+        <x:v>1625</x:v>
+      </x:c>
+      <x:c r="B454" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C454" s="1" t="s">
+        <x:v>1626</x:v>
+      </x:c>
+      <x:c r="D454" s="1" t="s">
         <x:v>1617</x:v>
       </x:c>
-      <x:c r="B454" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E454" s="1" t="s">
-        <x:v>1619</x:v>
+        <x:v>1627</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:5" ht="15" customHeight="1">
       <x:c r="A455" s="1" t="s">
-        <x:v>1620</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="B455" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C455" s="1" t="s">
-        <x:v>1621</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="D455" s="1" t="s">
-        <x:v>1615</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E455" s="1" t="s">
-        <x:v>1622</x:v>
+        <x:v>1630</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:5" ht="15" customHeight="1">
       <x:c r="A456" s="1" t="s">
-        <x:v>1623</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="B456" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C456" s="1" t="s">
-        <x:v>1624</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="D456" s="1" t="s">
-        <x:v>1615</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E456" s="1" t="s">
-        <x:v>1625</x:v>
+        <x:v>1633</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:5" ht="15" customHeight="1">
       <x:c r="A457" s="1" t="s">
-        <x:v>1626</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="B457" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C457" s="1" t="s">
-        <x:v>1627</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="D457" s="1" t="s">
-        <x:v>1615</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E457" s="1" t="s">
-        <x:v>1628</x:v>
+        <x:v>1636</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:5" ht="15" customHeight="1">
       <x:c r="A458" s="1" t="s">
-        <x:v>1629</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="B458" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C458" s="1" t="s">
-        <x:v>1630</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="D458" s="1" t="s">
-        <x:v>1631</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E458" s="1" t="s">
-        <x:v>1632</x:v>
+        <x:v>1639</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:5" ht="15" customHeight="1">
       <x:c r="A459" s="1" t="s">
-        <x:v>1633</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="B459" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C459" s="1" t="s">
-        <x:v>1634</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="D459" s="1" t="s">
-        <x:v>1631</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E459" s="1" t="s">
-        <x:v>1635</x:v>
+        <x:v>1642</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:5" ht="15" customHeight="1">
       <x:c r="A460" s="1" t="s">
-        <x:v>1636</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="B460" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C460" s="1" t="s">
-        <x:v>1637</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="D460" s="1" t="s">
-        <x:v>1638</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E460" s="1" t="s">
-        <x:v>1639</x:v>
+        <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:5" ht="15" customHeight="1">
       <x:c r="A461" s="1" t="s">
-        <x:v>1640</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="B461" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C461" s="1" t="s">
-        <x:v>1641</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="D461" s="1" t="s">
-        <x:v>1638</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E461" s="1" t="s">
-        <x:v>1642</x:v>
+        <x:v>1648</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:5" ht="15" customHeight="1">
       <x:c r="A462" s="1" t="s">
-        <x:v>1643</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="B462" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C462" s="1" t="s">
-        <x:v>1644</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="D462" s="1" t="s">
-        <x:v>1638</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E462" s="1" t="s">
-        <x:v>1645</x:v>
+        <x:v>1651</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:5" ht="15" customHeight="1">
       <x:c r="A463" s="1" t="s">
-        <x:v>1646</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="B463" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C463" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="D463" s="1" t="s">
-        <x:v>1648</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E463" s="1" t="s">
-        <x:v>1649</x:v>
+        <x:v>1654</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:5" ht="15" customHeight="1">
       <x:c r="A464" s="1" t="s">
-        <x:v>1650</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="B464" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C464" s="1" t="s">
-        <x:v>1651</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="D464" s="1" t="s">
-        <x:v>1648</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E464" s="1" t="s">
-        <x:v>1652</x:v>
+        <x:v>1657</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:5" ht="15" customHeight="1">
       <x:c r="A465" s="1" t="s">
-        <x:v>1653</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="B465" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C465" s="1" t="s">
-        <x:v>1654</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="D465" s="1" t="s">
-        <x:v>1655</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E465" s="1" t="s">
-        <x:v>1656</x:v>
+        <x:v>1660</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:5" ht="15" customHeight="1">
       <x:c r="A466" s="1" t="s">
-        <x:v>1657</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="B466" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C466" s="1" t="s">
-        <x:v>1658</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="D466" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E466" s="1" t="s">
-        <x:v>1660</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:5" ht="15" customHeight="1">
       <x:c r="A467" s="1" t="s">
-        <x:v>1661</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="B467" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C467" s="1" t="s">
-        <x:v>1662</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="D467" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E467" s="1" t="s">
-        <x:v>1663</x:v>
+        <x:v>1666</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:5" ht="15" customHeight="1">
       <x:c r="A468" s="1" t="s">
-        <x:v>1664</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="B468" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C468" s="1" t="s">
-        <x:v>1665</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="D468" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E468" s="1" t="s">
-        <x:v>1666</x:v>
+        <x:v>1670</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:5" ht="15" customHeight="1">
       <x:c r="A469" s="1" t="s">
-        <x:v>1667</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="B469" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C469" s="1" t="s">
-        <x:v>1668</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="D469" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E469" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1673</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:5" ht="15" customHeight="1">
       <x:c r="A470" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="B470" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C470" s="1" t="s">
-        <x:v>1671</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="D470" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E470" s="1" t="s">
-        <x:v>1672</x:v>
+        <x:v>1676</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:5" ht="15" customHeight="1">
       <x:c r="A471" s="1" t="s">
-        <x:v>1673</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="B471" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C471" s="1" t="s">
-        <x:v>1674</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="D471" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E471" s="1" t="s">
-        <x:v>1675</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:5" ht="15" customHeight="1">
       <x:c r="A472" s="1" t="s">
-        <x:v>1676</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B472" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C472" s="1" t="s">
-        <x:v>1677</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="D472" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E472" s="1" t="s">
-        <x:v>1678</x:v>
+        <x:v>1682</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:5" ht="15" customHeight="1">
       <x:c r="A473" s="1" t="s">
-        <x:v>1679</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="B473" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C473" s="1" t="s">
-        <x:v>1680</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="D473" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="E473" s="1" t="s">
-        <x:v>1681</x:v>
+        <x:v>1686</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:5" ht="15" customHeight="1">
       <x:c r="A474" s="1" t="s">
-        <x:v>1682</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="B474" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C474" s="1" t="s">
-        <x:v>1683</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="D474" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="E474" s="1" t="s">
-        <x:v>1684</x:v>
+        <x:v>1689</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:5" ht="15" customHeight="1">
       <x:c r="A475" s="1" t="s">
-        <x:v>1685</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="B475" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C475" s="1" t="s">
-        <x:v>1686</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="D475" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="E475" s="1" t="s">
-        <x:v>1687</x:v>
+        <x:v>1693</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:5" ht="15" customHeight="1">
       <x:c r="A476" s="1" t="s">
-        <x:v>1688</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="B476" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C476" s="1" t="s">
-        <x:v>1689</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="D476" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="E476" s="1" t="s">
-        <x:v>1690</x:v>
+        <x:v>1696</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:5" ht="15" customHeight="1">
       <x:c r="A477" s="1" t="s">
-        <x:v>1691</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="B477" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C477" s="1" t="s">
+        <x:v>1698</x:v>
+      </x:c>
+      <x:c r="D477" s="1" t="s">
         <x:v>1692</x:v>
       </x:c>
-      <x:c r="D477" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E477" s="1" t="s">
-        <x:v>1693</x:v>
+        <x:v>1699</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:5" ht="15" customHeight="1">
       <x:c r="A478" s="1" t="s">
-        <x:v>1694</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="B478" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C478" s="1" t="s">
-        <x:v>1695</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="D478" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="E478" s="1" t="s">
-        <x:v>1696</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:5" ht="15" customHeight="1">
       <x:c r="A479" s="1" t="s">
-        <x:v>1697</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="B479" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C479" s="1" t="s">
-        <x:v>1698</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="D479" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="E479" s="1" t="s">
-        <x:v>1699</x:v>
+        <x:v>1706</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:5" ht="15" customHeight="1">
       <x:c r="A480" s="1" t="s">
-        <x:v>1700</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="B480" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C480" s="1" t="s">
-        <x:v>1701</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="D480" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="E480" s="1" t="s">
-        <x:v>1702</x:v>
+        <x:v>1710</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:5" ht="15" customHeight="1">
       <x:c r="A481" s="1" t="s">
-        <x:v>1703</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="B481" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C481" s="1" t="s">
-        <x:v>1704</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="D481" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E481" s="1" t="s">
-        <x:v>1705</x:v>
+        <x:v>1714</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:5" ht="15" customHeight="1">
       <x:c r="A482" s="1" t="s">
-        <x:v>1706</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="B482" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C482" s="1" t="s">
-        <x:v>1707</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D482" s="1" t="s">
-        <x:v>1708</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E482" s="1" t="s">
-        <x:v>1709</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:5" ht="15" customHeight="1">
       <x:c r="A483" s="1" t="s">
-        <x:v>1710</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="B483" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C483" s="1" t="s">
-        <x:v>1711</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="D483" s="1" t="s">
-        <x:v>1712</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E483" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1720</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:5" ht="15" customHeight="1">
       <x:c r="A484" s="1" t="s">
-        <x:v>1714</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="B484" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C484" s="1" t="s">
-        <x:v>1715</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="D484" s="1" t="s">
-        <x:v>1712</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E484" s="1" t="s">
-        <x:v>1716</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:5" ht="15" customHeight="1">
       <x:c r="A485" s="1" t="s">
-        <x:v>1717</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B485" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C485" s="1" t="s">
-        <x:v>1718</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D485" s="1" t="s">
-        <x:v>1712</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E485" s="1" t="s">
-        <x:v>1719</x:v>
+        <x:v>1726</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:5" ht="15" customHeight="1">
       <x:c r="A486" s="1" t="s">
-        <x:v>1720</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="B486" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C486" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="D486" s="1" t="s">
-        <x:v>1722</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E486" s="1" t="s">
-        <x:v>1723</x:v>
+        <x:v>1729</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:5" ht="15" customHeight="1">
       <x:c r="A487" s="1" t="s">
-        <x:v>1724</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="B487" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C487" s="1" t="s">
-        <x:v>1725</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="D487" s="1" t="s">
-        <x:v>1726</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E487" s="1" t="s">
-        <x:v>1727</x:v>
+        <x:v>1732</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:5" ht="15" customHeight="1">
       <x:c r="A488" s="1" t="s">
-        <x:v>1728</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="B488" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C488" s="1" t="s">
-        <x:v>1729</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="D488" s="1" t="s">
-        <x:v>1730</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E488" s="1" t="s">
-        <x:v>1731</x:v>
+        <x:v>1735</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:5" ht="15" customHeight="1">
       <x:c r="A489" s="1" t="s">
-        <x:v>1732</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B489" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C489" s="1" t="s">
-        <x:v>1733</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="D489" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E489" s="1" t="s">
-        <x:v>1735</x:v>
+        <x:v>1738</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:5" ht="15" customHeight="1">
       <x:c r="A490" s="1" t="s">
-        <x:v>1736</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="B490" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C490" s="1" t="s">
-        <x:v>1737</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="D490" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E490" s="1" t="s">
-        <x:v>1738</x:v>
+        <x:v>1741</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:5" ht="15" customHeight="1">
       <x:c r="A491" s="1" t="s">
-        <x:v>1739</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="B491" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C491" s="1" t="s">
-        <x:v>1740</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="D491" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E491" s="1" t="s">
-        <x:v>1741</x:v>
+        <x:v>1744</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:5" ht="15" customHeight="1">
       <x:c r="A492" s="1" t="s">
-        <x:v>1742</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="B492" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C492" s="1" t="s">
-        <x:v>1743</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="D492" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E492" s="1" t="s">
-        <x:v>1744</x:v>
+        <x:v>1747</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:5" ht="15" customHeight="1">
       <x:c r="A493" s="1" t="s">
-        <x:v>1745</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="B493" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C493" s="1" t="s">
-        <x:v>1746</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="D493" s="1" t="s">
-        <x:v>1747</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E493" s="1" t="s">
-        <x:v>1748</x:v>
+        <x:v>1750</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:5" ht="15" customHeight="1">
       <x:c r="A494" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="B494" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C494" s="1" t="s">
-        <x:v>1750</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D494" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E494" s="1" t="s">
-        <x:v>1752</x:v>
+        <x:v>1753</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:5" ht="15" customHeight="1">
       <x:c r="A495" s="1" t="s">
-        <x:v>1753</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="B495" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C495" s="1" t="s">
-        <x:v>1754</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="D495" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E495" s="1" t="s">
-        <x:v>1755</x:v>
+        <x:v>1756</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:5" ht="15" customHeight="1">
       <x:c r="A496" s="1" t="s">
-        <x:v>1756</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="B496" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C496" s="1" t="s">
-        <x:v>1757</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="D496" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E496" s="1" t="s">
-        <x:v>1758</x:v>
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:5" ht="15" customHeight="1">
       <x:c r="A497" s="1" t="s">
-        <x:v>1759</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B497" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C497" s="1" t="s">
-        <x:v>1760</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="D497" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="E497" s="1" t="s">
-        <x:v>1761</x:v>
+        <x:v>1763</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:5" ht="15" customHeight="1">
       <x:c r="A498" s="1" t="s">
-        <x:v>1762</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="B498" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C498" s="1" t="s">
-        <x:v>1763</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="D498" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E498" s="1" t="s">
-        <x:v>1764</x:v>
+        <x:v>1767</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:5" ht="15" customHeight="1">
       <x:c r="A499" s="1" t="s">
-        <x:v>1765</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="B499" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C499" s="1" t="s">
+        <x:v>1769</x:v>
+      </x:c>
+      <x:c r="D499" s="1" t="s">
         <x:v>1766</x:v>
       </x:c>
-      <x:c r="D499" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E499" s="1" t="s">
-        <x:v>1767</x:v>
+        <x:v>1770</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:5" ht="15" customHeight="1">
       <x:c r="A500" s="1" t="s">
-        <x:v>1768</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="B500" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C500" s="1" t="s">
-        <x:v>1769</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="D500" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E500" s="1" t="s">
-        <x:v>1770</x:v>
+        <x:v>1773</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:5" ht="15" customHeight="1">
       <x:c r="A501" s="1" t="s">
-        <x:v>1771</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="B501" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C501" s="1" t="s">
-        <x:v>1772</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="D501" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="E501" s="1" t="s">
-        <x:v>1773</x:v>
+        <x:v>1777</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:5" ht="15" customHeight="1">
       <x:c r="A502" s="1" t="s">
-        <x:v>1774</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="B502" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C502" s="1" t="s">
-        <x:v>1775</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="D502" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="E502" s="1" t="s">
-        <x:v>1776</x:v>
+        <x:v>1781</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:5" ht="15" customHeight="1">
       <x:c r="A503" s="1" t="s">
-        <x:v>1777</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="B503" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C503" s="1" t="s">
-        <x:v>1778</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="D503" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="E503" s="1" t="s">
-        <x:v>1779</x:v>
+        <x:v>1785</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:5" ht="15" customHeight="1">
       <x:c r="A504" s="1" t="s">
-        <x:v>1780</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="B504" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C504" s="1" t="s">
-        <x:v>1781</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="D504" s="1" t="s">
-        <x:v>1782</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="E504" s="1" t="s">
-        <x:v>1783</x:v>
+        <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:5" ht="15" customHeight="1">
       <x:c r="A505" s="1" t="s">
-        <x:v>1784</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="B505" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C505" s="1" t="s">
-        <x:v>1785</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="D505" s="1" t="s">
-        <x:v>1782</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="E505" s="1" t="s">
-        <x:v>1786</x:v>
+        <x:v>1792</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:5" ht="15" customHeight="1">
       <x:c r="A506" s="1" t="s">
-        <x:v>1787</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="B506" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C506" s="1" t="s">
+        <x:v>1794</x:v>
+      </x:c>
+      <x:c r="D506" s="1" t="s">
         <x:v>1788</x:v>
       </x:c>
-      <x:c r="D506" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E506" s="1" t="s">
-        <x:v>1789</x:v>
+        <x:v>1795</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:5" ht="15" customHeight="1">
       <x:c r="A507" s="1" t="s">
-        <x:v>1790</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="B507" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C507" s="1" t="s">
-        <x:v>1791</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="D507" s="1" t="s">
-        <x:v>1792</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="E507" s="1" t="s">
-        <x:v>1793</x:v>
+        <x:v>1798</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:5" ht="15" customHeight="1">
       <x:c r="A508" s="1" t="s">
-        <x:v>1794</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="B508" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C508" s="1" t="s">
-        <x:v>1795</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="D508" s="1" t="s">
-        <x:v>1792</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="E508" s="1" t="s">
-        <x:v>1796</x:v>
+        <x:v>1802</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:5" ht="15" customHeight="1">
       <x:c r="A509" s="1" t="s">
-        <x:v>1797</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="B509" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C509" s="1" t="s">
-        <x:v>1798</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D509" s="1" t="s">
-        <x:v>1792</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="E509" s="1" t="s">
-        <x:v>1799</x:v>
+        <x:v>1806</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:5" ht="15" customHeight="1">
       <x:c r="A510" s="1" t="s">
-        <x:v>1800</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="B510" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C510" s="1" t="s">
-        <x:v>1801</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="D510" s="1" t="s">
-        <x:v>1792</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="E510" s="1" t="s">
-        <x:v>1802</x:v>
+        <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:5" ht="15" customHeight="1">
       <x:c r="A511" s="1" t="s">
-        <x:v>1803</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="B511" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C511" s="1" t="s">
-        <x:v>1804</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="D511" s="1" t="s">
         <x:v>1805</x:v>
       </x:c>
       <x:c r="E511" s="1" t="s">
-        <x:v>1806</x:v>
+        <x:v>1812</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:5" ht="15" customHeight="1">
       <x:c r="A512" s="1" t="s">
-        <x:v>1807</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="B512" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C512" s="1" t="s">
-        <x:v>1808</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="D512" s="1" t="s">
         <x:v>1805</x:v>
       </x:c>
       <x:c r="E512" s="1" t="s">
-        <x:v>1809</x:v>
+        <x:v>1815</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:5" ht="15" customHeight="1">
       <x:c r="A513" s="1" t="s">
-        <x:v>1810</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="B513" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C513" s="1" t="s">
-        <x:v>1811</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="D513" s="1" t="s">
         <x:v>1805</x:v>
       </x:c>
       <x:c r="E513" s="1" t="s">
-        <x:v>1812</x:v>
+        <x:v>1818</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:5" ht="15" customHeight="1">
       <x:c r="A514" s="1" t="s">
-        <x:v>1813</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="B514" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C514" s="1" t="s">
-        <x:v>1814</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="D514" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="E514" s="1" t="s">
-        <x:v>1816</x:v>
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:5" ht="15" customHeight="1">
       <x:c r="A515" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="B515" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C515" s="1" t="s">
-        <x:v>1818</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="D515" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="E515" s="1" t="s">
-        <x:v>1819</x:v>
+        <x:v>1824</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:5" ht="15" customHeight="1">
       <x:c r="A516" s="1" t="s">
-        <x:v>1820</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="B516" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C516" s="1" t="s">
-        <x:v>1821</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="D516" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="E516" s="1" t="s">
-        <x:v>1822</x:v>
+        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:5" ht="15" customHeight="1">
       <x:c r="A517" s="1" t="s">
-        <x:v>1823</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="B517" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C517" s="1" t="s">
-        <x:v>1824</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="D517" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="E517" s="1" t="s">
-        <x:v>1825</x:v>
+        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:5" ht="15" customHeight="1">
       <x:c r="A518" s="1" t="s">
-        <x:v>1826</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="B518" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C518" s="1" t="s">
-        <x:v>1827</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="D518" s="1" t="s">
-        <x:v>1828</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="E518" s="1" t="s">
-        <x:v>1829</x:v>
+        <x:v>1833</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:5" ht="15" customHeight="1">
       <x:c r="A519" s="1" t="s">
-        <x:v>1830</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="B519" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C519" s="1" t="s">
-        <x:v>1831</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="D519" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="E519" s="1" t="s">
-        <x:v>1832</x:v>
+        <x:v>1837</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:5" ht="15" customHeight="1">
       <x:c r="A520" s="1" t="s">
-        <x:v>1833</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="B520" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C520" s="1" t="s">
-        <x:v>1834</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="D520" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="E520" s="1" t="s">
-        <x:v>1835</x:v>
+        <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:5" ht="15" customHeight="1">
       <x:c r="A521" s="1" t="s">
+        <x:v>1841</x:v>
+      </x:c>
+      <x:c r="B521" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C521" s="1" t="s">
+        <x:v>1842</x:v>
+      </x:c>
+      <x:c r="D521" s="1" t="s">
         <x:v>1836</x:v>
       </x:c>
-      <x:c r="B521" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E521" s="1" t="s">
-        <x:v>1838</x:v>
+        <x:v>1843</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:5" ht="15" customHeight="1">
       <x:c r="A522" s="1" t="s">
-        <x:v>1839</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="B522" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C522" s="1" t="s">
-        <x:v>1840</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="D522" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="E522" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1847</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:5" ht="15" customHeight="1">
       <x:c r="A523" s="1" t="s">
-        <x:v>1842</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="B523" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C523" s="1" t="s">
-        <x:v>1843</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="D523" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="E523" s="1" t="s">
-        <x:v>1844</x:v>
+        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:5" ht="15" customHeight="1">
       <x:c r="A524" s="1" t="s">
-        <x:v>1845</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="B524" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C524" s="1" t="s">
+        <x:v>1852</x:v>
+      </x:c>
+      <x:c r="D524" s="1" t="s">
         <x:v>1846</x:v>
       </x:c>
-      <x:c r="D524" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E524" s="1" t="s">
-        <x:v>1847</x:v>
+        <x:v>1853</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:5" ht="15" customHeight="1">
       <x:c r="A525" s="1" t="s">
-        <x:v>1848</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="B525" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C525" s="1" t="s">
-        <x:v>1849</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="D525" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="E525" s="1" t="s">
-        <x:v>1850</x:v>
+        <x:v>1856</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:5" ht="15" customHeight="1">
       <x:c r="A526" s="1" t="s">
-        <x:v>1851</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="B526" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C526" s="1" t="s">
-        <x:v>1852</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="D526" s="1" t="s">
-        <x:v>1853</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="E526" s="1" t="s">
-        <x:v>1854</x:v>
+        <x:v>1860</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:5" ht="15" customHeight="1">
       <x:c r="A527" s="1" t="s">
-        <x:v>1855</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="B527" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C527" s="1" t="s">
-        <x:v>1856</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="D527" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="E527" s="1" t="s">
-        <x:v>1858</x:v>
+        <x:v>1863</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:5" ht="15" customHeight="1">
       <x:c r="A528" s="1" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="B528" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C528" s="1" t="s">
+        <x:v>1865</x:v>
+      </x:c>
+      <x:c r="D528" s="1" t="s">
         <x:v>1859</x:v>
       </x:c>
-      <x:c r="B528" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E528" s="1" t="s">
-        <x:v>1861</x:v>
+        <x:v>1866</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:5" ht="15" customHeight="1">
       <x:c r="A529" s="1" t="s">
-        <x:v>1862</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="B529" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C529" s="1" t="s">
-        <x:v>1863</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="D529" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E529" s="1" t="s">
-        <x:v>1864</x:v>
+        <x:v>1870</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:5" ht="15" customHeight="1">
       <x:c r="A530" s="1" t="s">
-        <x:v>1865</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="B530" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C530" s="1" t="s">
-        <x:v>1866</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D530" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E530" s="1" t="s">
-        <x:v>1867</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:5" ht="15" customHeight="1">
       <x:c r="A531" s="1" t="s">
-        <x:v>1868</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="B531" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C531" s="1" t="s">
+        <x:v>1875</x:v>
+      </x:c>
+      <x:c r="D531" s="1" t="s">
         <x:v>1869</x:v>
       </x:c>
-      <x:c r="D531" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E531" s="1" t="s">
-        <x:v>1870</x:v>
+        <x:v>1876</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:5" ht="15" customHeight="1">
       <x:c r="A532" s="1" t="s">
-        <x:v>1871</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="B532" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C532" s="1" t="s">
-        <x:v>1872</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="D532" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E532" s="1" t="s">
-        <x:v>1873</x:v>
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:5" ht="15" customHeight="1">
       <x:c r="A533" s="1" t="s">
-        <x:v>1874</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="B533" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C533" s="1" t="s">
-        <x:v>1875</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D533" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="E533" s="1" t="s">
-        <x:v>1876</x:v>
+        <x:v>1883</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:5" ht="15" customHeight="1">
       <x:c r="A534" s="1" t="s">
-        <x:v>1877</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B534" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C534" s="1" t="s">
-        <x:v>1878</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="D534" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E534" s="1" t="s">
-        <x:v>1879</x:v>
+        <x:v>1886</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:5" ht="15" customHeight="1">
       <x:c r="A535" s="1" t="s">
-        <x:v>1880</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="B535" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C535" s="1" t="s">
-        <x:v>1881</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="D535" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E535" s="1" t="s">
-        <x:v>1882</x:v>
+        <x:v>1889</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:5" ht="15" customHeight="1">
       <x:c r="A536" s="1" t="s">
-        <x:v>1883</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="B536" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C536" s="1" t="s">
-        <x:v>1884</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="D536" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E536" s="1" t="s">
-        <x:v>1885</x:v>
+        <x:v>1892</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:5" ht="15" customHeight="1">
       <x:c r="A537" s="1" t="s">
-        <x:v>1886</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="B537" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C537" s="1" t="s">
-        <x:v>1887</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="D537" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E537" s="1" t="s">
-        <x:v>1888</x:v>
+        <x:v>1895</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:5" ht="15" customHeight="1">
       <x:c r="A538" s="1" t="s">
-        <x:v>1889</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="B538" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C538" s="1" t="s">
-        <x:v>1890</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="D538" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E538" s="1" t="s">
-        <x:v>1891</x:v>
+        <x:v>1898</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:5" ht="15" customHeight="1">
       <x:c r="A539" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="B539" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C539" s="1" t="s">
-        <x:v>1893</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="D539" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E539" s="1" t="s">
-        <x:v>1894</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:5" ht="15" customHeight="1">
       <x:c r="A540" s="1" t="s">
-        <x:v>1895</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="B540" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C540" s="1" t="s">
-        <x:v>1896</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="D540" s="1" t="s">
-        <x:v>1897</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E540" s="1" t="s">
-        <x:v>1898</x:v>
+        <x:v>1904</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:5" ht="15" customHeight="1">
       <x:c r="A541" s="1" t="s">
-        <x:v>1899</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="B541" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C541" s="1" t="s">
-        <x:v>1900</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="D541" s="1" t="s">
-        <x:v>1897</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="E541" s="1" t="s">
-        <x:v>1901</x:v>
+        <x:v>1908</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:5" ht="15" customHeight="1">
       <x:c r="A542" s="1" t="s">
-        <x:v>1902</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B542" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C542" s="1" t="s">
-        <x:v>1903</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="D542" s="1" t="s">
-        <x:v>1897</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E542" s="1" t="s">
-        <x:v>1904</x:v>
+        <x:v>1912</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:5" ht="15" customHeight="1">
       <x:c r="A543" s="1" t="s">
-        <x:v>1905</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B543" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C543" s="1" t="s">
-        <x:v>1906</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="D543" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E543" s="1" t="s">
-        <x:v>1908</x:v>
+        <x:v>1915</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:5" ht="15" customHeight="1">
       <x:c r="A544" s="1" t="s">
-        <x:v>1909</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="B544" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C544" s="1" t="s">
-        <x:v>1910</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="D544" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E544" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1918</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:5" ht="15" customHeight="1">
       <x:c r="A545" s="1" t="s">
-        <x:v>1912</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B545" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C545" s="1" t="s">
-        <x:v>1913</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="D545" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E545" s="1" t="s">
-        <x:v>1914</x:v>
+        <x:v>1921</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:5" ht="15" customHeight="1">
       <x:c r="A546" s="1" t="s">
-        <x:v>1915</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="B546" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C546" s="1" t="s">
-        <x:v>1916</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="D546" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E546" s="1" t="s">
-        <x:v>1917</x:v>
+        <x:v>1924</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:5" ht="15" customHeight="1">
       <x:c r="A547" s="1" t="s">
-        <x:v>1918</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="B547" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C547" s="1" t="s">
-        <x:v>1919</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="D547" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E547" s="1" t="s">
-        <x:v>1920</x:v>
+        <x:v>1927</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:5" ht="15" customHeight="1">
       <x:c r="A548" s="1" t="s">
-        <x:v>1921</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="B548" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C548" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="D548" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E548" s="1" t="s">
-        <x:v>1924</x:v>
+        <x:v>1930</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:5" ht="15" customHeight="1">
       <x:c r="A549" s="1" t="s">
-        <x:v>1925</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="B549" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C549" s="1" t="s">
-        <x:v>1926</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="D549" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E549" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1933</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:5" ht="15" customHeight="1">
       <x:c r="A550" s="1" t="s">
-        <x:v>1928</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="B550" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C550" s="1" t="s">
-        <x:v>1929</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="D550" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E550" s="1" t="s">
-        <x:v>1930</x:v>
+        <x:v>1936</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:5" ht="15" customHeight="1">
       <x:c r="A551" s="1" t="s">
-        <x:v>1931</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="B551" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C551" s="1" t="s">
-        <x:v>1932</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="D551" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E551" s="1" t="s">
-        <x:v>1933</x:v>
+        <x:v>1939</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:5" ht="15" customHeight="1">
       <x:c r="A552" s="1" t="s">
-        <x:v>1934</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B552" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C552" s="1" t="s">
-        <x:v>1935</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="D552" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E552" s="1" t="s">
-        <x:v>1936</x:v>
+        <x:v>1942</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:5" ht="15" customHeight="1">
       <x:c r="A553" s="1" t="s">
-        <x:v>1937</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="B553" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C553" s="1" t="s">
-        <x:v>1938</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="D553" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E553" s="1" t="s">
-        <x:v>1939</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:5" ht="15" customHeight="1">
       <x:c r="A554" s="1" t="s">
-        <x:v>1940</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="B554" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C554" s="1" t="s">
-        <x:v>1941</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="D554" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E554" s="1" t="s">
-        <x:v>1942</x:v>
+        <x:v>1948</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:5" ht="15" customHeight="1">
       <x:c r="A555" s="1" t="s">
-        <x:v>1943</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="B555" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C555" s="1" t="s">
-        <x:v>1944</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="D555" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="E555" s="1" t="s">
-        <x:v>1945</x:v>
+        <x:v>1952</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:5" ht="15" customHeight="1">
       <x:c r="A556" s="1" t="s">
-        <x:v>1946</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="B556" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C556" s="1" t="s">
-        <x:v>1947</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="D556" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="E556" s="1" t="s">
-        <x:v>1948</x:v>
+        <x:v>1955</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:5" ht="15" customHeight="1">
       <x:c r="A557" s="1" t="s">
-        <x:v>1949</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="B557" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C557" s="1" t="s">
-        <x:v>1950</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="D557" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="E557" s="1" t="s">
-        <x:v>1951</x:v>
+        <x:v>1958</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:5" ht="15" customHeight="1">
       <x:c r="A558" s="1" t="s">
-        <x:v>1952</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="B558" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C558" s="1" t="s">
-        <x:v>1953</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="D558" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="E558" s="1" t="s">
-        <x:v>1954</x:v>
+        <x:v>1962</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:5" ht="15" customHeight="1">
       <x:c r="A559" s="1" t="s">
-        <x:v>1955</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="B559" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C559" s="1" t="s">
-        <x:v>1956</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="D559" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="E559" s="1" t="s">
-        <x:v>1957</x:v>
+        <x:v>1965</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:5" ht="15" customHeight="1">
       <x:c r="A560" s="1" t="s">
-        <x:v>1958</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="B560" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C560" s="1" t="s">
-        <x:v>1959</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="D560" s="1" t="s">
-        <x:v>1960</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="E560" s="1" t="s">
-        <x:v>1961</x:v>
+        <x:v>1968</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:5" ht="15" customHeight="1">
       <x:c r="A561" s="1" t="s">
-        <x:v>1962</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="B561" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C561" s="1" t="s">
-        <x:v>1963</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="D561" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="E561" s="1" t="s">
-        <x:v>1965</x:v>
+        <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:5" ht="15" customHeight="1">
       <x:c r="A562" s="1" t="s">
-        <x:v>1966</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="B562" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C562" s="1" t="s">
-        <x:v>1967</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="D562" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="E562" s="1" t="s">
-        <x:v>1968</x:v>
+        <x:v>1974</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:5" ht="15" customHeight="1">
       <x:c r="A563" s="1" t="s">
-        <x:v>1969</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="B563" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C563" s="1" t="s">
-        <x:v>1970</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="D563" s="1" t="s">
-        <x:v>1971</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E563" s="1" t="s">
-        <x:v>1972</x:v>
+        <x:v>1978</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:5" ht="15" customHeight="1">
       <x:c r="A564" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="B564" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C564" s="1" t="s">
-        <x:v>1974</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="D564" s="1" t="s">
-        <x:v>1971</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E564" s="1" t="s">
-        <x:v>1975</x:v>
+        <x:v>1981</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:5" ht="15" customHeight="1">
       <x:c r="A565" s="1" t="s">
-        <x:v>1976</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="B565" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C565" s="1" t="s">
+        <x:v>1983</x:v>
+      </x:c>
+      <x:c r="D565" s="1" t="s">
         <x:v>1977</x:v>
       </x:c>
-      <x:c r="D565" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E565" s="1" t="s">
-        <x:v>1979</x:v>
+        <x:v>1984</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:5" ht="15" customHeight="1">
       <x:c r="A566" s="1" t="s">
-        <x:v>1980</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="B566" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C566" s="1" t="s">
-        <x:v>1981</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="D566" s="1" t="s">
-        <x:v>1978</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E566" s="1" t="s">
-        <x:v>1982</x:v>
+        <x:v>1987</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:5" ht="15" customHeight="1">
       <x:c r="A567" s="1" t="s">
-        <x:v>1983</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="B567" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C567" s="1" t="s">
-        <x:v>1984</x:v>
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="D567" s="1" t="s">
-        <x:v>1985</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E567" s="1" t="s">
-        <x:v>1986</x:v>
+        <x:v>1990</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:5" ht="15" customHeight="1">
       <x:c r="A568" s="1" t="s">
-        <x:v>1987</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="B568" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C568" s="1" t="s">
-        <x:v>1988</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="D568" s="1" t="s">
-        <x:v>1989</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E568" s="1" t="s">
-        <x:v>1990</x:v>
+        <x:v>1993</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:5" ht="15" customHeight="1">
       <x:c r="A569" s="1" t="s">
-        <x:v>1991</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="B569" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C569" s="1" t="s">
-        <x:v>1992</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="D569" s="1" t="s">
-        <x:v>1993</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E569" s="1" t="s">
-        <x:v>1994</x:v>
+        <x:v>1996</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:5" ht="15" customHeight="1">
       <x:c r="A570" s="1" t="s">
-        <x:v>1995</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="B570" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C570" s="1" t="s">
-        <x:v>1996</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="D570" s="1" t="s">
-        <x:v>1997</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E570" s="1" t="s">
-        <x:v>1998</x:v>
+        <x:v>1999</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:5" ht="15" customHeight="1">
       <x:c r="A571" s="1" t="s">
-        <x:v>1999</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="B571" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C571" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="D571" s="1" t="s">
-        <x:v>2001</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E571" s="1" t="s">
         <x:v>2002</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:5" ht="15" customHeight="1">
       <x:c r="A572" s="1" t="s">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="B572" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C572" s="1" t="s">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="D572" s="1" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="E572" s="1" t="s">
         <x:v>2005</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2006</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:5" ht="15" customHeight="1">
       <x:c r="A573" s="1" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="B573" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C573" s="1" t="s">
         <x:v>2007</x:v>
       </x:c>
-      <x:c r="B573" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C573" s="1" t="s">
+      <x:c r="D573" s="1" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="E573" s="1" t="s">
         <x:v>2008</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2009</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:5" ht="15" customHeight="1">
       <x:c r="A574" s="1" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="B574" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C574" s="1" t="s">
         <x:v>2010</x:v>
       </x:c>
-      <x:c r="B574" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C574" s="1" t="s">
+      <x:c r="D574" s="1" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="E574" s="1" t="s">
         <x:v>2011</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2012</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:5" ht="15" customHeight="1">
       <x:c r="A575" s="1" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="B575" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C575" s="1" t="s">
         <x:v>2013</x:v>
       </x:c>
-      <x:c r="B575" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C575" s="1" t="s">
+      <x:c r="D575" s="1" t="s">
         <x:v>2014</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2005</x:v>
       </x:c>
       <x:c r="E575" s="1" t="s">
         <x:v>2015</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:5" ht="15" customHeight="1">
       <x:c r="A576" s="1" t="s">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="B576" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C576" s="1" t="s">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="D576" s="1" t="s">
-        <x:v>2005</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="E576" s="1" t="s">
+        <x:v>2019</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="577" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A577" s="1" t="s">
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="B577" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C577" s="1" t="s">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="D577" s="1" t="s">
         <x:v>2018</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A577" s="2" t="s">
+      <x:c r="E577" s="1" t="s">
+        <x:v>2022</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="578" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A578" s="1" t="s">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B578" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C578" s="1" t="s">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="D578" s="1" t="s">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="E578" s="1" t="s">
+        <x:v>2026</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="579" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A579" s="1" t="s">
+        <x:v>2027</x:v>
+      </x:c>
+      <x:c r="B579" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C579" s="1" t="s">
+        <x:v>2028</x:v>
+      </x:c>
+      <x:c r="D579" s="1" t="s">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="E579" s="1" t="s">
+        <x:v>2029</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="580" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A580" s="1" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="B580" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C580" s="1" t="s">
+        <x:v>2031</x:v>
+      </x:c>
+      <x:c r="D580" s="1" t="s">
+        <x:v>2032</x:v>
+      </x:c>
+      <x:c r="E580" s="1" t="s">
+        <x:v>2033</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="581" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A581" s="1" t="s">
+        <x:v>2034</x:v>
+      </x:c>
+      <x:c r="B581" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C581" s="1" t="s">
+        <x:v>2035</x:v>
+      </x:c>
+      <x:c r="D581" s="1" t="s">
+        <x:v>2032</x:v>
+      </x:c>
+      <x:c r="E581" s="1" t="s">
+        <x:v>2036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="582" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A582" s="1" t="s">
+        <x:v>2037</x:v>
+      </x:c>
+      <x:c r="B582" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C582" s="1" t="s">
+        <x:v>2038</x:v>
+      </x:c>
+      <x:c r="D582" s="1" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="E582" s="1" t="s">
+        <x:v>2040</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="583" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A583" s="1" t="s">
+        <x:v>2041</x:v>
+      </x:c>
+      <x:c r="B583" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C583" s="1" t="s">
+        <x:v>2042</x:v>
+      </x:c>
+      <x:c r="D583" s="1" t="s">
+        <x:v>2043</x:v>
+      </x:c>
+      <x:c r="E583" s="1" t="s">
+        <x:v>2044</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="584" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A584" s="1" t="s">
+        <x:v>2045</x:v>
+      </x:c>
+      <x:c r="B584" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C584" s="1" t="s">
+        <x:v>2046</x:v>
+      </x:c>
+      <x:c r="D584" s="1" t="s">
+        <x:v>2047</x:v>
+      </x:c>
+      <x:c r="E584" s="1" t="s">
+        <x:v>2048</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="585" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A585" s="1" t="s">
+        <x:v>2049</x:v>
+      </x:c>
+      <x:c r="B585" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C585" s="1" t="s">
+        <x:v>2050</x:v>
+      </x:c>
+      <x:c r="D585" s="1" t="s">
+        <x:v>2051</x:v>
+      </x:c>
+      <x:c r="E585" s="1" t="s">
+        <x:v>2052</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="586" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A586" s="1" t="s">
+        <x:v>2053</x:v>
+      </x:c>
+      <x:c r="B586" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C586" s="1" t="s">
+        <x:v>2054</x:v>
+      </x:c>
+      <x:c r="D586" s="1" t="s">
+        <x:v>2055</x:v>
+      </x:c>
+      <x:c r="E586" s="1" t="s">
+        <x:v>2056</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="587" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A587" s="1" t="s">
+        <x:v>2057</x:v>
+      </x:c>
+      <x:c r="B587" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C587" s="1" t="s">
+        <x:v>2058</x:v>
+      </x:c>
+      <x:c r="D587" s="1" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="E587" s="1" t="s">
+        <x:v>2060</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="588" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A588" s="1" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B588" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C588" s="1" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="D588" s="1" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="E588" s="1" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="589" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A589" s="1" t="s">
+        <x:v>2064</x:v>
+      </x:c>
+      <x:c r="B589" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C589" s="1" t="s">
+        <x:v>2065</x:v>
+      </x:c>
+      <x:c r="D589" s="1" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="E589" s="1" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="590" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A590" s="1" t="s">
+        <x:v>2067</x:v>
+      </x:c>
+      <x:c r="B590" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C590" s="1" t="s">
+        <x:v>2068</x:v>
+      </x:c>
+      <x:c r="D590" s="1" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="E590" s="1" t="s">
+        <x:v>2069</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="591" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A591" s="1" t="s">
+        <x:v>2070</x:v>
+      </x:c>
+      <x:c r="B591" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C591" s="1" t="s">
+        <x:v>2071</x:v>
+      </x:c>
+      <x:c r="D591" s="1" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="E591" s="1" t="s">
+        <x:v>2072</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="592" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A592" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B577" s="2" t="s">
+      <x:c r="B592" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C577" s="2" t="s">
+      <x:c r="C592" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D577" s="2" t="s">
+      <x:c r="D592" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E577" s="2" t="s">
+      <x:c r="E592" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A577:E577"/>
+    <x:mergeCell ref="A592:E592"/>
   </x:mergeCells>
 </x:worksheet>
 </file>