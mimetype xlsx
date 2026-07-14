--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,75 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b06a0f931f4d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a33405a72a84f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VETH_coin_entitlement_history_20240227" sheetId="1" r:id="R03facb9257b94416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VETH_coin_entitlement_history_20240227" sheetId="1" r:id="R711ed1ccf3e34b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2960" uniqueCount="2073">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3035" uniqueCount="2126">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>14/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70594.41454876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,741,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060126407076705555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70594.03055645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012608002423133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70593.26635212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012542913901712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70592.97476998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012518079378247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70334.23572595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,698,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060125009169046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70213.45093269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,678,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012455123539134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70393.31416933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,708,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060124115279578064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70512.66413632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,728,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012334936589358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70512.45258258999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012316898242667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70307.81930470999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,694,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012298555217205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70307.70954681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012289169386865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70307.60773433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012280463000683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70204.41499204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,677,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012196196971825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70919.13740802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,796,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012134402171923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70917.55346862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012000124501526</x:t>
+  </x:si>
+  <x:si>
     <x:t>23/06/2026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ETH</x:t>
   </x:si>
   <x:si>
     <x:t>71079.31704195</x:t>
   </x:si>
   <x:si>
     <x:t>11,823,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.0060119527228241565</x:t>
   </x:si>
   <x:si>
     <x:t>22/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>71079.03256115</x:t>
   </x:si>
   <x:si>
     <x:t>0.006011928661181595</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>71078.11057533</x:t>
   </x:si>
@@ -6286,56 +6445,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c0302559a94158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R344c49b0548f49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03facb9257b94416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16dc9249aa524f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9bff0158b3146d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R711ed1ccf3e34b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E592"/>
+  <x:dimension ref="A1:E607"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="26" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -6413,1377 +6572,1377 @@
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="B26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="B27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="B35" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="B40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="B41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="B42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="B43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="B44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="B47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="B48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="B49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="B54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="B55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5" ht="15" customHeight="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5" ht="15" customHeight="1">
       <x:c r="A65" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="B65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5" ht="15" customHeight="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5" ht="15" customHeight="1">
       <x:c r="A67" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="B67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5" ht="15" customHeight="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5" ht="15" customHeight="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5" ht="15" customHeight="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5" ht="15" customHeight="1">
       <x:c r="A71" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5" ht="15" customHeight="1">
       <x:c r="A72" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="B72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5" ht="15" customHeight="1">
       <x:c r="A73" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="B73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5" ht="15" customHeight="1">
       <x:c r="A74" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="B74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5" ht="15" customHeight="1">
       <x:c r="A75" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5" ht="15" customHeight="1">
       <x:c r="A76" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5" ht="15" customHeight="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5" ht="15" customHeight="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5" ht="15" customHeight="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5" ht="15" customHeight="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5" ht="15" customHeight="1">
       <x:c r="A81" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5" ht="15" customHeight="1">
       <x:c r="A82" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5" ht="15" customHeight="1">
       <x:c r="A83" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5" ht="15" customHeight="1">
       <x:c r="A84" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="B84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5" ht="15" customHeight="1">
       <x:c r="A85" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="B85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5" ht="15" customHeight="1">
       <x:c r="A86" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5" ht="15" customHeight="1">
       <x:c r="A87" s="1" t="s">
         <x:v>307</x:v>
@@ -7807,8589 +7966,8844 @@
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5" ht="15" customHeight="1">
       <x:c r="A89" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5" ht="15" customHeight="1">
       <x:c r="A90" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5" ht="15" customHeight="1">
       <x:c r="A91" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5" ht="15" customHeight="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5" ht="15" customHeight="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5" ht="15" customHeight="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5" ht="15" customHeight="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5" ht="15" customHeight="1">
       <x:c r="A96" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5" ht="15" customHeight="1">
       <x:c r="A97" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5" ht="15" customHeight="1">
       <x:c r="A98" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5" ht="15" customHeight="1">
       <x:c r="A99" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="B99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5" ht="15" customHeight="1">
       <x:c r="A100" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5" ht="15" customHeight="1">
       <x:c r="A101" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="B101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5" ht="15" customHeight="1">
       <x:c r="A102" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5" ht="15" customHeight="1">
       <x:c r="A103" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5" ht="15" customHeight="1">
       <x:c r="A104" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5" ht="15" customHeight="1">
       <x:c r="A105" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5" ht="15" customHeight="1">
       <x:c r="A106" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5" ht="15" customHeight="1">
       <x:c r="A107" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5" ht="15" customHeight="1">
       <x:c r="A108" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5" ht="15" customHeight="1">
       <x:c r="A109" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5" ht="15" customHeight="1">
       <x:c r="A110" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5" ht="15" customHeight="1">
       <x:c r="A111" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5" ht="15" customHeight="1">
       <x:c r="A112" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5" ht="15" customHeight="1">
       <x:c r="A113" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5" ht="15" customHeight="1">
       <x:c r="A114" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="B114" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5" ht="15" customHeight="1">
       <x:c r="A115" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5" ht="15" customHeight="1">
       <x:c r="A116" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="B116" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5" ht="15" customHeight="1">
       <x:c r="A117" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="B117" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5" ht="15" customHeight="1">
       <x:c r="A118" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="B118" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5" ht="15" customHeight="1">
       <x:c r="A119" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5" ht="15" customHeight="1">
       <x:c r="A120" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5" ht="15" customHeight="1">
       <x:c r="A121" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5" ht="15" customHeight="1">
       <x:c r="A122" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5" ht="15" customHeight="1">
       <x:c r="A123" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="B123" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5" ht="15" customHeight="1">
       <x:c r="A124" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="B124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5" ht="15" customHeight="1">
       <x:c r="A125" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="B125" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5" ht="15" customHeight="1">
       <x:c r="A126" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="B126" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5" ht="15" customHeight="1">
       <x:c r="A127" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="B127" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5" ht="15" customHeight="1">
       <x:c r="A128" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="B128" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5" ht="15" customHeight="1">
       <x:c r="A129" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="B129" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5" ht="15" customHeight="1">
       <x:c r="A130" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="B130" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C130" s="1" t="s">
+      <x:c r="D130" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5" ht="15" customHeight="1">
       <x:c r="A131" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="B131" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5" ht="15" customHeight="1">
       <x:c r="A132" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5" ht="15" customHeight="1">
       <x:c r="A133" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5" ht="15" customHeight="1">
       <x:c r="A134" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:5" ht="15" customHeight="1">
       <x:c r="A135" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5" ht="15" customHeight="1">
       <x:c r="A136" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:5" ht="15" customHeight="1">
       <x:c r="A137" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:5" ht="15" customHeight="1">
       <x:c r="A138" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="B138" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:5" ht="15" customHeight="1">
       <x:c r="A139" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="B139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:5" ht="15" customHeight="1">
       <x:c r="A140" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:5" ht="15" customHeight="1">
       <x:c r="A141" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="B141" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:5" ht="15" customHeight="1">
       <x:c r="A142" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:5" ht="15" customHeight="1">
       <x:c r="A143" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="B143" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:5" ht="15" customHeight="1">
       <x:c r="A144" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="B144" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:5" ht="15" customHeight="1">
       <x:c r="A145" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="B145" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C145" s="1" t="s">
+      <x:c r="D145" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:5" ht="15" customHeight="1">
       <x:c r="A146" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:5" ht="15" customHeight="1">
       <x:c r="A147" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:5" ht="15" customHeight="1">
       <x:c r="A148" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:5" ht="15" customHeight="1">
       <x:c r="A149" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:5" ht="15" customHeight="1">
       <x:c r="A150" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:5" ht="15" customHeight="1">
       <x:c r="A151" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:5" ht="15" customHeight="1">
       <x:c r="A152" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="B152" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:5" ht="15" customHeight="1">
       <x:c r="A153" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="B153" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>550</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:5" ht="15" customHeight="1">
       <x:c r="A154" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="B154" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C154" s="1" t="s">
+      <x:c r="D154" s="1" t="s">
         <x:v>553</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:5" ht="15" customHeight="1">
       <x:c r="A155" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
         <x:v>557</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:5" ht="15" customHeight="1">
       <x:c r="A156" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="B156" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="B156" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C156" s="1" t="s">
+      <x:c r="D156" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>561</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:5" ht="15" customHeight="1">
       <x:c r="A157" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="B157" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="B157" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C157" s="1" t="s">
+      <x:c r="D157" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
         <x:v>564</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:5" ht="15" customHeight="1">
       <x:c r="A158" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="B158" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="B158" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:5" ht="15" customHeight="1">
       <x:c r="A159" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="B159" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
         <x:v>571</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:5" ht="15" customHeight="1">
       <x:c r="A160" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="B160" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:5" ht="15" customHeight="1">
       <x:c r="A161" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B161" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
         <x:v>579</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:5" ht="15" customHeight="1">
       <x:c r="A162" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="B162" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="B162" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:5" ht="15" customHeight="1">
       <x:c r="A163" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="B163" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="B163" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>587</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:5" ht="15" customHeight="1">
       <x:c r="A164" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="B164" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:5" ht="15" customHeight="1">
       <x:c r="A165" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="B165" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:5" ht="15" customHeight="1">
       <x:c r="A166" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:5" ht="15" customHeight="1">
       <x:c r="A167" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:5" ht="15" customHeight="1">
       <x:c r="A168" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:5" ht="15" customHeight="1">
       <x:c r="A169" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:5" ht="15" customHeight="1">
       <x:c r="A170" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:5" ht="15" customHeight="1">
       <x:c r="A171" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="B171" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:5" ht="15" customHeight="1">
       <x:c r="A172" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="B172" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:5" ht="15" customHeight="1">
       <x:c r="A173" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="B173" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="B173" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:5" ht="15" customHeight="1">
       <x:c r="A174" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="B174" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="B174" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:5" ht="15" customHeight="1">
       <x:c r="A175" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="B175" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="B175" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:5" ht="15" customHeight="1">
       <x:c r="A176" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="B176" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="B176" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C176" s="1" t="s">
+      <x:c r="D176" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:5" ht="15" customHeight="1">
       <x:c r="A177" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="B177" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="B177" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C177" s="1" t="s">
+      <x:c r="E177" s="1" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:5" ht="15" customHeight="1">
       <x:c r="A178" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="B178" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="B178" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>642</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:5" ht="15" customHeight="1">
       <x:c r="A179" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="B179" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="B179" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C179" s="1" t="s">
+      <x:c r="D179" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:5" ht="15" customHeight="1">
       <x:c r="A180" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="B180" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="B180" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C180" s="1" t="s">
+      <x:c r="D180" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:5" ht="15" customHeight="1">
       <x:c r="A181" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="B181" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="B181" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C181" s="1" t="s">
+      <x:c r="D181" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:5" ht="15" customHeight="1">
       <x:c r="A182" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="B182" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="B182" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C182" s="1" t="s">
+      <x:c r="D182" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:5" ht="15" customHeight="1">
       <x:c r="A183" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="B183" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="B183" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C183" s="1" t="s">
+      <x:c r="D183" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:5" ht="15" customHeight="1">
       <x:c r="A184" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="B184" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="B184" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C184" s="1" t="s">
+      <x:c r="D184" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="E184" s="1" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:5" ht="15" customHeight="1">
       <x:c r="A185" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="B185" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="B185" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C185" s="1" t="s">
+      <x:c r="D185" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
         <x:v>667</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:5" ht="15" customHeight="1">
       <x:c r="A186" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="B186" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="B186" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>671</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:5" ht="15" customHeight="1">
       <x:c r="A187" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="B187" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="E187" s="1" t="s">
         <x:v>674</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:5" ht="15" customHeight="1">
       <x:c r="A188" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="B188" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="E188" s="1" t="s">
         <x:v>678</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:5" ht="15" customHeight="1">
       <x:c r="A189" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="B189" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
         <x:v>682</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:5" ht="15" customHeight="1">
       <x:c r="A190" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:5" ht="15" customHeight="1">
       <x:c r="A191" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:5" ht="15" customHeight="1">
       <x:c r="A192" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:5" ht="15" customHeight="1">
       <x:c r="A193" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:5" ht="15" customHeight="1">
       <x:c r="A194" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:5" ht="15" customHeight="1">
       <x:c r="A195" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:5" ht="15" customHeight="1">
       <x:c r="A196" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:5" ht="15" customHeight="1">
       <x:c r="A197" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
         <x:v>712</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:5" ht="15" customHeight="1">
       <x:c r="A198" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:5" ht="15" customHeight="1">
       <x:c r="A199" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:5" ht="15" customHeight="1">
       <x:c r="A200" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:5" ht="15" customHeight="1">
       <x:c r="A201" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:5" ht="15" customHeight="1">
       <x:c r="A202" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:5" ht="15" customHeight="1">
       <x:c r="A203" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="B203" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="E203" s="1" t="s">
         <x:v>734</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:5" ht="15" customHeight="1">
       <x:c r="A204" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="B204" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="E204" s="1" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:5" ht="15" customHeight="1">
       <x:c r="A205" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="B205" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="E205" s="1" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:5" ht="15" customHeight="1">
       <x:c r="A206" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="B206" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="D206" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E206" s="1" t="s">
         <x:v>746</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:5" ht="15" customHeight="1">
       <x:c r="A207" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="B207" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="E207" s="1" t="s">
         <x:v>750</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:5" ht="15" customHeight="1">
       <x:c r="A208" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="B208" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="E208" s="1" t="s">
         <x:v>754</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:5" ht="15" customHeight="1">
       <x:c r="A209" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="B209" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="B209" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>758</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:5" ht="15" customHeight="1">
       <x:c r="A210" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="B210" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="B210" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C210" s="1" t="s">
+      <x:c r="D210" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>762</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:5" ht="15" customHeight="1">
       <x:c r="A211" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="B211" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="B211" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C211" s="1" t="s">
+      <x:c r="D211" s="1" t="s">
         <x:v>765</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:5" ht="15" customHeight="1">
       <x:c r="A212" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="E212" s="1" t="s">
         <x:v>769</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:5" ht="15" customHeight="1">
       <x:c r="A213" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="B213" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="B213" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C213" s="1" t="s">
+      <x:c r="D213" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="E213" s="1" t="s">
         <x:v>772</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:5" ht="15" customHeight="1">
       <x:c r="A214" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="B214" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="B214" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C214" s="1" t="s">
+      <x:c r="D214" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="E214" s="1" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:5" ht="15" customHeight="1">
       <x:c r="A215" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="B215" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="B215" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C215" s="1" t="s">
+      <x:c r="E215" s="1" t="s">
         <x:v>779</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:5" ht="15" customHeight="1">
       <x:c r="A216" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="B216" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="B216" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C216" s="1" t="s">
+      <x:c r="E216" s="1" t="s">
         <x:v>783</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:5" ht="15" customHeight="1">
       <x:c r="A217" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="B217" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="E217" s="1" t="s">
         <x:v>786</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:5" ht="15" customHeight="1">
       <x:c r="A218" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="B218" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="B218" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C218" s="1" t="s">
+      <x:c r="E218" s="1" t="s">
         <x:v>790</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:5" ht="15" customHeight="1">
       <x:c r="A219" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="B219" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="B219" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C219" s="1" t="s">
+      <x:c r="E219" s="1" t="s">
         <x:v>794</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:5" ht="15" customHeight="1">
       <x:c r="A220" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="B220" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="B220" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C220" s="1" t="s">
+      <x:c r="D220" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="D220" s="1" t="s">
+      <x:c r="E220" s="1" t="s">
         <x:v>798</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:5" ht="15" customHeight="1">
       <x:c r="A221" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="B221" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="B221" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C221" s="1" t="s">
+      <x:c r="D221" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>802</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:5" ht="15" customHeight="1">
       <x:c r="A222" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="B222" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="B222" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C222" s="1" t="s">
+      <x:c r="D222" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
+      <x:c r="E222" s="1" t="s">
         <x:v>806</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:5" ht="15" customHeight="1">
       <x:c r="A223" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="B223" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="B223" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C223" s="1" t="s">
+      <x:c r="D223" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="E223" s="1" t="s">
         <x:v>809</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:5" ht="15" customHeight="1">
       <x:c r="A224" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="B224" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="D224" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E224" s="1" t="s">
         <x:v>812</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:5" ht="15" customHeight="1">
       <x:c r="A225" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="B225" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="D225" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="E225" s="1" t="s">
         <x:v>816</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:5" ht="15" customHeight="1">
       <x:c r="A226" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:5" ht="15" customHeight="1">
       <x:c r="A227" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:5" ht="15" customHeight="1">
       <x:c r="A228" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:5" ht="15" customHeight="1">
       <x:c r="A229" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="E229" s="1" t="s">
         <x:v>830</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:5" ht="15" customHeight="1">
       <x:c r="A230" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:5" ht="15" customHeight="1">
       <x:c r="A231" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="B231" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="D231" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="E231" s="1" t="s">
         <x:v>838</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:5" ht="15" customHeight="1">
       <x:c r="A232" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:5" ht="15" customHeight="1">
       <x:c r="A233" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="B233" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="E233" s="1" t="s">
         <x:v>845</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:5" ht="15" customHeight="1">
       <x:c r="A234" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="B234" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="E234" s="1" t="s">
         <x:v>848</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:5" ht="15" customHeight="1">
       <x:c r="A235" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="B235" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="E235" s="1" t="s">
         <x:v>852</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:5" ht="15" customHeight="1">
       <x:c r="A236" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="B236" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="E236" s="1" t="s">
         <x:v>856</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:5" ht="15" customHeight="1">
       <x:c r="A237" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="B237" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="E237" s="1" t="s">
         <x:v>860</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:5" ht="15" customHeight="1">
       <x:c r="A238" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="B238" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="E238" s="1" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:5" ht="15" customHeight="1">
       <x:c r="A239" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="B239" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="E239" s="1" t="s">
         <x:v>868</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:5" ht="15" customHeight="1">
       <x:c r="A240" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="B240" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="E240" s="1" t="s">
         <x:v>872</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:5" ht="15" customHeight="1">
       <x:c r="A241" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="B241" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="E241" s="1" t="s">
         <x:v>876</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:5" ht="15" customHeight="1">
       <x:c r="A242" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="B242" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="B242" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C242" s="1" t="s">
+      <x:c r="E242" s="1" t="s">
         <x:v>880</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:5" ht="15" customHeight="1">
       <x:c r="A243" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="B243" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="B243" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C243" s="1" t="s">
+      <x:c r="D243" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="D243" s="1" t="s">
+      <x:c r="E243" s="1" t="s">
         <x:v>884</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:5" ht="15" customHeight="1">
       <x:c r="A244" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="B244" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="B244" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C244" s="1" t="s">
+      <x:c r="D244" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="E244" s="1" t="s">
         <x:v>887</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:5" ht="15" customHeight="1">
       <x:c r="A245" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="B245" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="D245" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="E245" s="1" t="s">
         <x:v>890</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:5" ht="15" customHeight="1">
       <x:c r="A246" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="B246" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="E246" s="1" t="s">
         <x:v>894</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:5" ht="15" customHeight="1">
       <x:c r="A247" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:5" ht="15" customHeight="1">
       <x:c r="A248" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:5" ht="15" customHeight="1">
       <x:c r="A249" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:5" ht="15" customHeight="1">
       <x:c r="A250" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="B250" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="D250" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="E250" s="1" t="s">
         <x:v>908</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:5" ht="15" customHeight="1">
       <x:c r="A251" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="B251" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="E251" s="1" t="s">
         <x:v>912</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:5" ht="15" customHeight="1">
       <x:c r="A252" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="B252" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="D252" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="E252" s="1" t="s">
         <x:v>916</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:5" ht="15" customHeight="1">
       <x:c r="A253" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="B253" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="D253" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="B253" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C253" s="1" t="s">
+      <x:c r="E253" s="1" t="s">
         <x:v>920</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:5" ht="15" customHeight="1">
       <x:c r="A254" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="B254" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="D254" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="B254" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C254" s="1" t="s">
+      <x:c r="E254" s="1" t="s">
         <x:v>924</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:5" ht="15" customHeight="1">
       <x:c r="A255" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="B255" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C255" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
-      <x:c r="B255" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C255" s="1" t="s">
+      <x:c r="D255" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
-      <x:c r="D255" s="1" t="s">
+      <x:c r="E255" s="1" t="s">
         <x:v>928</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:5" ht="15" customHeight="1">
       <x:c r="A256" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="B256" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C256" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
-      <x:c r="B256" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C256" s="1" t="s">
+      <x:c r="D256" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="E256" s="1" t="s">
         <x:v>931</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:5" ht="15" customHeight="1">
       <x:c r="A257" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="B257" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C257" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="D257" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="E257" s="1" t="s">
         <x:v>934</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>937</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:5" ht="15" customHeight="1">
       <x:c r="A258" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="B258" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C258" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="D258" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="E258" s="1" t="s">
         <x:v>938</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:5" ht="15" customHeight="1">
       <x:c r="A259" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="B259" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C259" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="D259" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="E259" s="1" t="s">
         <x:v>942</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:5" ht="15" customHeight="1">
       <x:c r="A260" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="B260" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C260" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="D260" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
-      <x:c r="B260" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C260" s="1" t="s">
+      <x:c r="E260" s="1" t="s">
         <x:v>946</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:5" ht="15" customHeight="1">
       <x:c r="A261" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="B261" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C261" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
-      <x:c r="B261" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C261" s="1" t="s">
+      <x:c r="D261" s="1" t="s">
         <x:v>949</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>940</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:5" ht="15" customHeight="1">
       <x:c r="A262" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="E262" s="1" t="s">
         <x:v>953</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:5" ht="15" customHeight="1">
       <x:c r="A263" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="B263" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C263" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
-      <x:c r="B263" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C263" s="1" t="s">
+      <x:c r="D263" s="1" t="s">
         <x:v>956</x:v>
       </x:c>
-      <x:c r="D263" s="1" t="s">
+      <x:c r="E263" s="1" t="s">
         <x:v>957</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:5" ht="15" customHeight="1">
       <x:c r="A264" s="1" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="B264" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C264" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="B264" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C264" s="1" t="s">
+      <x:c r="D264" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="E264" s="1" t="s">
         <x:v>960</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:5" ht="15" customHeight="1">
       <x:c r="A265" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="B265" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C265" s="1" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="D265" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="B265" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C265" s="1" t="s">
+      <x:c r="E265" s="1" t="s">
         <x:v>964</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:5" ht="15" customHeight="1">
       <x:c r="A266" s="1" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="B266" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C266" s="1" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="D266" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
-      <x:c r="B266" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C266" s="1" t="s">
+      <x:c r="E266" s="1" t="s">
         <x:v>968</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:5" ht="15" customHeight="1">
       <x:c r="A267" s="1" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="B267" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C267" s="1" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="D267" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E267" s="1" t="s">
         <x:v>971</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:5" ht="15" customHeight="1">
       <x:c r="A268" s="1" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="B268" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C268" s="1" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="D268" s="1" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="E268" s="1" t="s">
         <x:v>975</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:5" ht="15" customHeight="1">
       <x:c r="A269" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:5" ht="15" customHeight="1">
       <x:c r="A270" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:5" ht="15" customHeight="1">
       <x:c r="A271" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:5" ht="15" customHeight="1">
       <x:c r="A272" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:5" ht="15" customHeight="1">
       <x:c r="A273" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:5" ht="15" customHeight="1">
       <x:c r="A274" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:5" ht="15" customHeight="1">
       <x:c r="A275" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:5" ht="15" customHeight="1">
       <x:c r="A276" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:5" ht="15" customHeight="1">
       <x:c r="A277" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:5" ht="15" customHeight="1">
       <x:c r="A278" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1011</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:5" ht="15" customHeight="1">
       <x:c r="A279" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:5" ht="15" customHeight="1">
       <x:c r="A280" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1019</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:5" ht="15" customHeight="1">
       <x:c r="A281" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:5" ht="15" customHeight="1">
       <x:c r="A282" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:5" ht="15" customHeight="1">
       <x:c r="A283" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:5" ht="15" customHeight="1">
       <x:c r="A284" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:5" ht="15" customHeight="1">
       <x:c r="A285" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="E285" s="1" t="s">
         <x:v>1039</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:5" ht="15" customHeight="1">
       <x:c r="A286" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:5" ht="15" customHeight="1">
       <x:c r="A287" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="B287" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C287" s="1" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="D287" s="1" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="E287" s="1" t="s">
         <x:v>1047</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:5" ht="15" customHeight="1">
       <x:c r="A288" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:5" ht="15" customHeight="1">
       <x:c r="A289" s="1" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="B289" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C289" s="1" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="D289" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="E289" s="1" t="s">
         <x:v>1054</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:5" ht="15" customHeight="1">
       <x:c r="A290" s="1" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="B290" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C290" s="1" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="D290" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="E290" s="1" t="s">
         <x:v>1058</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:5" ht="15" customHeight="1">
       <x:c r="A291" s="1" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="B291" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C291" s="1" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="D291" s="1" t="s">
         <x:v>1061</x:v>
       </x:c>
-      <x:c r="B291" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C291" s="1" t="s">
+      <x:c r="E291" s="1" t="s">
         <x:v>1062</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:5" ht="15" customHeight="1">
       <x:c r="A292" s="1" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B292" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C292" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
-      <x:c r="B292" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C292" s="1" t="s">
+      <x:c r="D292" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
-      <x:c r="D292" s="1" t="s">
+      <x:c r="E292" s="1" t="s">
         <x:v>1066</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:5" ht="15" customHeight="1">
       <x:c r="A293" s="1" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="B293" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C293" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="B293" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C293" s="1" t="s">
+      <x:c r="D293" s="1" t="s">
         <x:v>1069</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1066</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:5" ht="15" customHeight="1">
       <x:c r="A294" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:5" ht="15" customHeight="1">
       <x:c r="A295" s="1" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:5" ht="15" customHeight="1">
       <x:c r="A296" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:5" ht="15" customHeight="1">
       <x:c r="A297" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:5" ht="15" customHeight="1">
       <x:c r="A298" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:5" ht="15" customHeight="1">
       <x:c r="A299" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1093</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:5" ht="15" customHeight="1">
       <x:c r="A300" s="1" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="B300" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C300" s="1" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="D300" s="1" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="B300" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:5" ht="15" customHeight="1">
       <x:c r="A301" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1099</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:5" ht="15" customHeight="1">
       <x:c r="A302" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:5" ht="15" customHeight="1">
       <x:c r="A303" s="1" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="B303" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C303" s="1" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="D303" s="1" t="s">
         <x:v>1102</x:v>
       </x:c>
-      <x:c r="B303" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1106</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:5" ht="15" customHeight="1">
       <x:c r="A304" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:5" ht="15" customHeight="1">
       <x:c r="A305" s="1" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="B305" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C305" s="1" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="D305" s="1" t="s">
         <x:v>1109</x:v>
       </x:c>
-      <x:c r="B305" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E305" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1113</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:5" ht="15" customHeight="1">
       <x:c r="A306" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:5" ht="15" customHeight="1">
       <x:c r="A307" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="E307" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1120</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:5" ht="15" customHeight="1">
       <x:c r="A308" s="1" t="s">
+        <x:v>1121</x:v>
+      </x:c>
+      <x:c r="B308" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C308" s="1" t="s">
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="D308" s="1" t="s">
         <x:v>1119</x:v>
       </x:c>
-      <x:c r="B308" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E308" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:5" ht="15" customHeight="1">
       <x:c r="A309" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E309" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1127</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:5" ht="15" customHeight="1">
       <x:c r="A310" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="E310" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:5" ht="15" customHeight="1">
       <x:c r="A311" s="1" t="s">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="B311" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C311" s="1" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="D311" s="1" t="s">
         <x:v>1130</x:v>
       </x:c>
-      <x:c r="B311" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E311" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:5" ht="15" customHeight="1">
       <x:c r="A312" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="E312" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:5" ht="15" customHeight="1">
       <x:c r="A313" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B313" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C313" s="1" t="s">
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="D313" s="1" t="s">
         <x:v>1137</x:v>
       </x:c>
-      <x:c r="D313" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E313" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1141</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:5" ht="15" customHeight="1">
       <x:c r="A314" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="B314" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C314" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="D314" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="E314" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:5" ht="15" customHeight="1">
       <x:c r="A315" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="B315" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C315" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="D315" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="E315" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:5" ht="15" customHeight="1">
       <x:c r="A316" s="1" t="s">
+        <x:v>1149</x:v>
+      </x:c>
+      <x:c r="B316" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C316" s="1" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="D316" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="B316" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E316" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:5" ht="15" customHeight="1">
       <x:c r="A317" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="B317" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C317" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="D317" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="E317" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:5" ht="15" customHeight="1">
       <x:c r="A318" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="B318" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C318" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D318" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E318" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:5" ht="15" customHeight="1">
       <x:c r="A319" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B319" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C319" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D319" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E319" s="1" t="s">
         <x:v>1161</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:5" ht="15" customHeight="1">
       <x:c r="A320" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="B320" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C320" s="1" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="D320" s="1" t="s">
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="E320" s="1" t="s">
         <x:v>1164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1165</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:5" ht="15" customHeight="1">
       <x:c r="A321" s="1" t="s">
+        <x:v>1165</x:v>
+      </x:c>
+      <x:c r="B321" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C321" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="B321" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C321" s="1" t="s">
+      <x:c r="D321" s="1" t="s">
         <x:v>1167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1164</x:v>
       </x:c>
       <x:c r="E321" s="1" t="s">
         <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:5" ht="15" customHeight="1">
       <x:c r="A322" s="1" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="B322" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C322" s="1" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="D322" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="E322" s="1" t="s">
         <x:v>1171</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:5" ht="15" customHeight="1">
       <x:c r="A323" s="1" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="B323" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C323" s="1" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="D323" s="1" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="E323" s="1" t="s">
         <x:v>1175</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:5" ht="15" customHeight="1">
       <x:c r="A324" s="1" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="B324" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C324" s="1" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="D324" s="1" t="s">
+        <x:v>1174</x:v>
+      </x:c>
+      <x:c r="E324" s="1" t="s">
         <x:v>1178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1179</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:5" ht="15" customHeight="1">
       <x:c r="A325" s="1" t="s">
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="B325" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C325" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
-      <x:c r="B325" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C325" s="1" t="s">
+      <x:c r="D325" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
-      <x:c r="D325" s="1" t="s">
+      <x:c r="E325" s="1" t="s">
         <x:v>1182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1183</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:5" ht="15" customHeight="1">
       <x:c r="A326" s="1" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="B326" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C326" s="1" t="s">
         <x:v>1184</x:v>
       </x:c>
-      <x:c r="B326" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C326" s="1" t="s">
+      <x:c r="D326" s="1" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="E326" s="1" t="s">
         <x:v>1185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:5" ht="15" customHeight="1">
       <x:c r="A327" s="1" t="s">
+        <x:v>1186</x:v>
+      </x:c>
+      <x:c r="B327" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C327" s="1" t="s">
         <x:v>1187</x:v>
       </x:c>
-      <x:c r="B327" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C327" s="1" t="s">
+      <x:c r="D327" s="1" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="E327" s="1" t="s">
         <x:v>1188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:5" ht="15" customHeight="1">
       <x:c r="A328" s="1" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="B328" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C328" s="1" t="s">
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="D328" s="1" t="s">
         <x:v>1191</x:v>
       </x:c>
-      <x:c r="B328" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C328" s="1" t="s">
+      <x:c r="E328" s="1" t="s">
         <x:v>1192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:5" ht="15" customHeight="1">
       <x:c r="A329" s="1" t="s">
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="B329" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C329" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
-      <x:c r="B329" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C329" s="1" t="s">
+      <x:c r="D329" s="1" t="s">
         <x:v>1195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1189</x:v>
       </x:c>
       <x:c r="E329" s="1" t="s">
         <x:v>1196</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:5" ht="15" customHeight="1">
       <x:c r="A330" s="1" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="B330" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C330" s="1" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="D330" s="1" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="E330" s="1" t="s">
         <x:v>1199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:5" ht="15" customHeight="1">
       <x:c r="A331" s="1" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B331" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C331" s="1" t="s">
         <x:v>1201</x:v>
       </x:c>
-      <x:c r="B331" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C331" s="1" t="s">
+      <x:c r="D331" s="1" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="E331" s="1" t="s">
         <x:v>1202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1203</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:5" ht="15" customHeight="1">
       <x:c r="A332" s="1" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="B332" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C332" s="1" t="s">
         <x:v>1204</x:v>
       </x:c>
-      <x:c r="B332" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C332" s="1" t="s">
+      <x:c r="D332" s="1" t="s">
         <x:v>1205</x:v>
       </x:c>
-      <x:c r="D332" s="1" t="s">
+      <x:c r="E332" s="1" t="s">
         <x:v>1206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1207</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:5" ht="15" customHeight="1">
       <x:c r="A333" s="1" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="B333" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C333" s="1" t="s">
         <x:v>1208</x:v>
       </x:c>
-      <x:c r="B333" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C333" s="1" t="s">
+      <x:c r="D333" s="1" t="s">
         <x:v>1209</x:v>
       </x:c>
-      <x:c r="D333" s="1" t="s">
+      <x:c r="E333" s="1" t="s">
         <x:v>1210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1211</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:5" ht="15" customHeight="1">
       <x:c r="A334" s="1" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="B334" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C334" s="1" t="s">
         <x:v>1212</x:v>
       </x:c>
-      <x:c r="B334" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C334" s="1" t="s">
+      <x:c r="D334" s="1" t="s">
         <x:v>1213</x:v>
       </x:c>
-      <x:c r="D334" s="1" t="s">
+      <x:c r="E334" s="1" t="s">
         <x:v>1214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:5" ht="15" customHeight="1">
       <x:c r="A335" s="1" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="B335" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C335" s="1" t="s">
         <x:v>1216</x:v>
       </x:c>
-      <x:c r="B335" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C335" s="1" t="s">
+      <x:c r="D335" s="1" t="s">
         <x:v>1217</x:v>
       </x:c>
-      <x:c r="D335" s="1" t="s">
+      <x:c r="E335" s="1" t="s">
         <x:v>1218</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:5" ht="15" customHeight="1">
       <x:c r="A336" s="1" t="s">
+        <x:v>1219</x:v>
+      </x:c>
+      <x:c r="B336" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C336" s="1" t="s">
         <x:v>1220</x:v>
       </x:c>
-      <x:c r="B336" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C336" s="1" t="s">
+      <x:c r="D336" s="1" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="E336" s="1" t="s">
         <x:v>1221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1223</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:5" ht="15" customHeight="1">
       <x:c r="A337" s="1" t="s">
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="B337" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C337" s="1" t="s">
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="D337" s="1" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="E337" s="1" t="s">
         <x:v>1224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1226</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:5" ht="15" customHeight="1">
       <x:c r="A338" s="1" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="B338" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C338" s="1" t="s">
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="D338" s="1" t="s">
         <x:v>1227</x:v>
       </x:c>
-      <x:c r="B338" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C338" s="1" t="s">
+      <x:c r="E338" s="1" t="s">
         <x:v>1228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1229</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:5" ht="15" customHeight="1">
       <x:c r="A339" s="1" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="B339" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C339" s="1" t="s">
         <x:v>1230</x:v>
       </x:c>
-      <x:c r="B339" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C339" s="1" t="s">
+      <x:c r="D339" s="1" t="s">
         <x:v>1231</x:v>
       </x:c>
-      <x:c r="D339" s="1" t="s">
+      <x:c r="E339" s="1" t="s">
         <x:v>1232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1233</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:5" ht="15" customHeight="1">
       <x:c r="A340" s="1" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="B340" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C340" s="1" t="s">
         <x:v>1234</x:v>
       </x:c>
-      <x:c r="B340" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C340" s="1" t="s">
+      <x:c r="D340" s="1" t="s">
         <x:v>1235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1232</x:v>
       </x:c>
       <x:c r="E340" s="1" t="s">
         <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:5" ht="15" customHeight="1">
       <x:c r="A341" s="1" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="B341" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C341" s="1" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="D341" s="1" t="s">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="E341" s="1" t="s">
         <x:v>1239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:5" ht="15" customHeight="1">
       <x:c r="A342" s="1" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="B342" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C342" s="1" t="s">
         <x:v>1241</x:v>
       </x:c>
-      <x:c r="B342" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C342" s="1" t="s">
+      <x:c r="D342" s="1" t="s">
         <x:v>1242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1239</x:v>
       </x:c>
       <x:c r="E342" s="1" t="s">
         <x:v>1243</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:5" ht="15" customHeight="1">
       <x:c r="A343" s="1" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="B343" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C343" s="1" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="D343" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="E343" s="1" t="s">
         <x:v>1246</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:5" ht="15" customHeight="1">
       <x:c r="A344" s="1" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="B344" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C344" s="1" t="s">
         <x:v>1248</x:v>
       </x:c>
-      <x:c r="B344" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C344" s="1" t="s">
+      <x:c r="D344" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="E344" s="1" t="s">
         <x:v>1249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1250</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:5" ht="15" customHeight="1">
       <x:c r="A345" s="1" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="B345" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C345" s="1" t="s">
         <x:v>1251</x:v>
       </x:c>
-      <x:c r="B345" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C345" s="1" t="s">
+      <x:c r="D345" s="1" t="s">
         <x:v>1252</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1246</x:v>
       </x:c>
       <x:c r="E345" s="1" t="s">
         <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:5" ht="15" customHeight="1">
       <x:c r="A346" s="1" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="B346" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C346" s="1" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="D346" s="1" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="E346" s="1" t="s">
         <x:v>1256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1257</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:5" ht="15" customHeight="1">
       <x:c r="A347" s="1" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="B347" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C347" s="1" t="s">
         <x:v>1258</x:v>
       </x:c>
-      <x:c r="B347" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C347" s="1" t="s">
+      <x:c r="D347" s="1" t="s">
         <x:v>1259</x:v>
       </x:c>
-      <x:c r="D347" s="1" t="s">
+      <x:c r="E347" s="1" t="s">
         <x:v>1260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:5" ht="15" customHeight="1">
       <x:c r="A348" s="1" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="B348" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C348" s="1" t="s">
         <x:v>1262</x:v>
       </x:c>
-      <x:c r="B348" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C348" s="1" t="s">
+      <x:c r="D348" s="1" t="s">
         <x:v>1263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1260</x:v>
       </x:c>
       <x:c r="E348" s="1" t="s">
         <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:5" ht="15" customHeight="1">
       <x:c r="A349" s="1" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="B349" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C349" s="1" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="D349" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="E349" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:5" ht="15" customHeight="1">
       <x:c r="A350" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B350" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C350" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D350" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E350" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:5" ht="15" customHeight="1">
       <x:c r="A351" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="B351" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C351" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="D351" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E351" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1276</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:5" ht="15" customHeight="1">
       <x:c r="A352" s="1" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="B352" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C352" s="1" t="s">
+        <x:v>1278</x:v>
+      </x:c>
+      <x:c r="D352" s="1" t="s">
         <x:v>1275</x:v>
       </x:c>
-      <x:c r="B352" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E352" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1279</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:5" ht="15" customHeight="1">
       <x:c r="A353" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="B353" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C353" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="D353" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E353" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1282</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:5" ht="15" customHeight="1">
       <x:c r="A354" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="B354" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C354" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="D354" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="E354" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:5" ht="15" customHeight="1">
       <x:c r="A355" s="1" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="B355" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C355" s="1" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="D355" s="1" t="s">
         <x:v>1285</x:v>
       </x:c>
-      <x:c r="B355" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E355" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:5" ht="15" customHeight="1">
       <x:c r="A356" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="B356" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C356" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="D356" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E356" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1293</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:5" ht="15" customHeight="1">
       <x:c r="A357" s="1" t="s">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="B357" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C357" s="1" t="s">
+        <x:v>1295</x:v>
+      </x:c>
+      <x:c r="D357" s="1" t="s">
         <x:v>1292</x:v>
       </x:c>
-      <x:c r="B357" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E357" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:5" ht="15" customHeight="1">
       <x:c r="A358" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B358" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C358" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D358" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="E358" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:5" ht="15" customHeight="1">
       <x:c r="A359" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="B359" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C359" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="D359" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="E359" s="1" t="s">
         <x:v>1303</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:5" ht="15" customHeight="1">
       <x:c r="A360" s="1" t="s">
         <x:v>1304</x:v>
       </x:c>
       <x:c r="B360" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C360" s="1" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="D360" s="1" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="E360" s="1" t="s">
         <x:v>1306</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1307</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:5" ht="15" customHeight="1">
       <x:c r="A361" s="1" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="B361" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C361" s="1" t="s">
         <x:v>1308</x:v>
       </x:c>
-      <x:c r="B361" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C361" s="1" t="s">
+      <x:c r="D361" s="1" t="s">
         <x:v>1309</x:v>
       </x:c>
-      <x:c r="D361" s="1" t="s">
+      <x:c r="E361" s="1" t="s">
         <x:v>1310</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1311</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:5" ht="15" customHeight="1">
       <x:c r="A362" s="1" t="s">
+        <x:v>1311</x:v>
+      </x:c>
+      <x:c r="B362" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C362" s="1" t="s">
         <x:v>1312</x:v>
       </x:c>
-      <x:c r="B362" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C362" s="1" t="s">
+      <x:c r="D362" s="1" t="s">
         <x:v>1313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1310</x:v>
       </x:c>
       <x:c r="E362" s="1" t="s">
         <x:v>1314</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:5" ht="15" customHeight="1">
       <x:c r="A363" s="1" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="B363" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C363" s="1" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="D363" s="1" t="s">
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="E363" s="1" t="s">
         <x:v>1317</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1318</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:5" ht="15" customHeight="1">
       <x:c r="A364" s="1" t="s">
+        <x:v>1318</x:v>
+      </x:c>
+      <x:c r="B364" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C364" s="1" t="s">
         <x:v>1319</x:v>
       </x:c>
-      <x:c r="B364" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C364" s="1" t="s">
+      <x:c r="D364" s="1" t="s">
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="E364" s="1" t="s">
         <x:v>1320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:5" ht="15" customHeight="1">
       <x:c r="A365" s="1" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="B365" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C365" s="1" t="s">
+        <x:v>1322</x:v>
+      </x:c>
+      <x:c r="D365" s="1" t="s">
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="E365" s="1" t="s">
         <x:v>1323</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1326</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:5" ht="15" customHeight="1">
       <x:c r="A366" s="1" t="s">
+        <x:v>1324</x:v>
+      </x:c>
+      <x:c r="B366" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C366" s="1" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="D366" s="1" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="E366" s="1" t="s">
         <x:v>1327</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1329</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:5" ht="15" customHeight="1">
       <x:c r="A367" s="1" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="B367" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C367" s="1" t="s">
+        <x:v>1329</x:v>
+      </x:c>
+      <x:c r="D367" s="1" t="s">
         <x:v>1330</x:v>
       </x:c>
-      <x:c r="B367" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C367" s="1" t="s">
+      <x:c r="E367" s="1" t="s">
         <x:v>1331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1333</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:5" ht="15" customHeight="1">
       <x:c r="A368" s="1" t="s">
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="B368" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C368" s="1" t="s">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c r="D368" s="1" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="E368" s="1" t="s">
         <x:v>1334</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1337</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:5" ht="15" customHeight="1">
       <x:c r="A369" s="1" t="s">
-        <x:v>1338</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="B369" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C369" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="D369" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E369" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>1337</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:5" ht="15" customHeight="1">
       <x:c r="A370" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="B370" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C370" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="D370" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E370" s="1" t="s">
-        <x:v>1343</x:v>
+        <x:v>1340</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:5" ht="15" customHeight="1">
       <x:c r="A371" s="1" t="s">
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="B371" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C371" s="1" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="D371" s="1" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="E371" s="1" t="s">
         <x:v>1344</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1346</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:5" ht="15" customHeight="1">
       <x:c r="A372" s="1" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="B372" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C372" s="1" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="D372" s="1" t="s">
         <x:v>1347</x:v>
       </x:c>
-      <x:c r="B372" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C372" s="1" t="s">
+      <x:c r="E372" s="1" t="s">
         <x:v>1348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1350</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:5" ht="15" customHeight="1">
       <x:c r="A373" s="1" t="s">
+        <x:v>1349</x:v>
+      </x:c>
+      <x:c r="B373" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C373" s="1" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="D373" s="1" t="s">
         <x:v>1351</x:v>
       </x:c>
-      <x:c r="B373" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C373" s="1" t="s">
+      <x:c r="E373" s="1" t="s">
         <x:v>1352</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1353</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:5" ht="15" customHeight="1">
       <x:c r="A374" s="1" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="B374" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C374" s="1" t="s">
         <x:v>1354</x:v>
       </x:c>
-      <x:c r="B374" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C374" s="1" t="s">
+      <x:c r="D374" s="1" t="s">
         <x:v>1355</x:v>
       </x:c>
-      <x:c r="D374" s="1" t="s">
+      <x:c r="E374" s="1" t="s">
         <x:v>1356</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1357</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:5" ht="15" customHeight="1">
       <x:c r="A375" s="1" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="B375" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C375" s="1" t="s">
         <x:v>1358</x:v>
       </x:c>
-      <x:c r="B375" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C375" s="1" t="s">
+      <x:c r="D375" s="1" t="s">
         <x:v>1359</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1356</x:v>
       </x:c>
       <x:c r="E375" s="1" t="s">
         <x:v>1360</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:5" ht="15" customHeight="1">
       <x:c r="A376" s="1" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="B376" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C376" s="1" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="D376" s="1" t="s">
-        <x:v>1356</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="E376" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:5" ht="15" customHeight="1">
       <x:c r="A377" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="B377" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C377" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="D377" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="E377" s="1" t="s">
         <x:v>1367</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:5" ht="15" customHeight="1">
       <x:c r="A378" s="1" t="s">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="B378" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C378" s="1" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="D378" s="1" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="E378" s="1" t="s">
         <x:v>1371</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:5" ht="15" customHeight="1">
       <x:c r="A379" s="1" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="B379" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C379" s="1" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="D379" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="E379" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1375</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:5" ht="15" customHeight="1">
       <x:c r="A380" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="B380" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C380" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="D380" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="E380" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:5" ht="15" customHeight="1">
       <x:c r="A381" s="1" t="s">
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c r="B381" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C381" s="1" t="s">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="D381" s="1" t="s">
         <x:v>1378</x:v>
       </x:c>
-      <x:c r="B381" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E381" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:5" ht="15" customHeight="1">
       <x:c r="A382" s="1" t="s">
-        <x:v>1382</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B382" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C382" s="1" t="s">
-        <x:v>1383</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="D382" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="E382" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1386</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:5" ht="15" customHeight="1">
       <x:c r="A383" s="1" t="s">
-        <x:v>1385</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="B383" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C383" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="D383" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="E383" s="1" t="s">
-        <x:v>1388</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:5" ht="15" customHeight="1">
       <x:c r="A384" s="1" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="B384" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C384" s="1" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="D384" s="1" t="s">
         <x:v>1389</x:v>
       </x:c>
-      <x:c r="B384" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E384" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1393</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:5" ht="15" customHeight="1">
       <x:c r="A385" s="1" t="s">
-        <x:v>1393</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B385" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C385" s="1" t="s">
-        <x:v>1394</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D385" s="1" t="s">
-        <x:v>1391</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="E385" s="1" t="s">
-        <x:v>1395</x:v>
+        <x:v>1396</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:5" ht="15" customHeight="1">
       <x:c r="A386" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="B386" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C386" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="D386" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="E386" s="1" t="s">
         <x:v>1399</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:5" ht="15" customHeight="1">
       <x:c r="A387" s="1" t="s">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="B387" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C387" s="1" t="s">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="D387" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="E387" s="1" t="s">
-        <x:v>1402</x:v>
+        <x:v>1403</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:5" ht="15" customHeight="1">
       <x:c r="A388" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="B388" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C388" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="D388" s="1" t="s">
-        <x:v>1405</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="E388" s="1" t="s">
         <x:v>1406</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:5" ht="15" customHeight="1">
       <x:c r="A389" s="1" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="B389" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C389" s="1" t="s">
         <x:v>1408</x:v>
       </x:c>
       <x:c r="D389" s="1" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="E389" s="1" t="s">
         <x:v>1410</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:5" ht="15" customHeight="1">
       <x:c r="A390" s="1" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="B390" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C390" s="1" t="s">
         <x:v>1412</x:v>
       </x:c>
       <x:c r="D390" s="1" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="E390" s="1" t="s">
         <x:v>1413</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1414</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:5" ht="15" customHeight="1">
       <x:c r="A391" s="1" t="s">
+        <x:v>1414</x:v>
+      </x:c>
+      <x:c r="B391" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C391" s="1" t="s">
         <x:v>1415</x:v>
       </x:c>
-      <x:c r="B391" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C391" s="1" t="s">
+      <x:c r="D391" s="1" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="E391" s="1" t="s">
         <x:v>1416</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:5" ht="15" customHeight="1">
       <x:c r="A392" s="1" t="s">
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="B392" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C392" s="1" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="D392" s="1" t="s">
         <x:v>1419</x:v>
       </x:c>
-      <x:c r="B392" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C392" s="1" t="s">
+      <x:c r="E392" s="1" t="s">
         <x:v>1420</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1422</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:5" ht="15" customHeight="1">
       <x:c r="A393" s="1" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="B393" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C393" s="1" t="s">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="D393" s="1" t="s">
         <x:v>1423</x:v>
       </x:c>
-      <x:c r="B393" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C393" s="1" t="s">
+      <x:c r="E393" s="1" t="s">
         <x:v>1424</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1425</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:5" ht="15" customHeight="1">
       <x:c r="A394" s="1" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B394" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C394" s="1" t="s">
         <x:v>1426</x:v>
       </x:c>
-      <x:c r="B394" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C394" s="1" t="s">
+      <x:c r="D394" s="1" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="E394" s="1" t="s">
         <x:v>1427</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1429</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:5" ht="15" customHeight="1">
       <x:c r="A395" s="1" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="B395" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C395" s="1" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="D395" s="1" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="E395" s="1" t="s">
         <x:v>1430</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1432</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:5" ht="15" customHeight="1">
       <x:c r="A396" s="1" t="s">
+        <x:v>1431</x:v>
+      </x:c>
+      <x:c r="B396" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C396" s="1" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="D396" s="1" t="s">
         <x:v>1433</x:v>
       </x:c>
-      <x:c r="B396" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C396" s="1" t="s">
+      <x:c r="E396" s="1" t="s">
         <x:v>1434</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1436</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:5" ht="15" customHeight="1">
       <x:c r="A397" s="1" t="s">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c r="B397" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C397" s="1" t="s">
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="D397" s="1" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="E397" s="1" t="s">
         <x:v>1437</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:5" ht="15" customHeight="1">
       <x:c r="A398" s="1" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="B398" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C398" s="1" t="s">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="D398" s="1" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="E398" s="1" t="s">
         <x:v>1441</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:5" ht="15" customHeight="1">
       <x:c r="A399" s="1" t="s">
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="B399" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C399" s="1" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="D399" s="1" t="s">
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="E399" s="1" t="s">
         <x:v>1445</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1448</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:5" ht="15" customHeight="1">
       <x:c r="A400" s="1" t="s">
-        <x:v>1449</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="B400" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C400" s="1" t="s">
-        <x:v>1450</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="D400" s="1" t="s">
-        <x:v>1451</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="E400" s="1" t="s">
-        <x:v>1452</x:v>
+        <x:v>1448</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:5" ht="15" customHeight="1">
       <x:c r="A401" s="1" t="s">
-        <x:v>1453</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="B401" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C401" s="1" t="s">
-        <x:v>1454</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="D401" s="1" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="E401" s="1" t="s">
-        <x:v>1455</x:v>
+        <x:v>1452</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:5" ht="15" customHeight="1">
       <x:c r="A402" s="1" t="s">
-        <x:v>1456</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="B402" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C402" s="1" t="s">
-        <x:v>1457</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="D402" s="1" t="s">
-        <x:v>1458</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="E402" s="1" t="s">
-        <x:v>1459</x:v>
+        <x:v>1455</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:5" ht="15" customHeight="1">
       <x:c r="A403" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="B403" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C403" s="1" t="s">
-        <x:v>1461</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="D403" s="1" t="s">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="E403" s="1" t="s">
-        <x:v>1462</x:v>
+        <x:v>1459</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:5" ht="15" customHeight="1">
       <x:c r="A404" s="1" t="s">
+        <x:v>1460</x:v>
+      </x:c>
+      <x:c r="B404" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C404" s="1" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="D404" s="1" t="s">
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="E404" s="1" t="s">
         <x:v>1463</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1465</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:5" ht="15" customHeight="1">
       <x:c r="A405" s="1" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B405" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C405" s="1" t="s">
+        <x:v>1465</x:v>
+      </x:c>
+      <x:c r="D405" s="1" t="s">
         <x:v>1466</x:v>
       </x:c>
-      <x:c r="B405" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C405" s="1" t="s">
+      <x:c r="E405" s="1" t="s">
         <x:v>1467</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:5" ht="15" customHeight="1">
       <x:c r="A406" s="1" t="s">
+        <x:v>1468</x:v>
+      </x:c>
+      <x:c r="B406" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C406" s="1" t="s">
         <x:v>1469</x:v>
       </x:c>
-      <x:c r="B406" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C406" s="1" t="s">
+      <x:c r="D406" s="1" t="s">
         <x:v>1470</x:v>
       </x:c>
-      <x:c r="D406" s="1" t="s">
+      <x:c r="E406" s="1" t="s">
         <x:v>1471</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1472</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:5" ht="15" customHeight="1">
       <x:c r="A407" s="1" t="s">
+        <x:v>1472</x:v>
+      </x:c>
+      <x:c r="B407" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C407" s="1" t="s">
         <x:v>1473</x:v>
       </x:c>
-      <x:c r="B407" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C407" s="1" t="s">
+      <x:c r="D407" s="1" t="s">
         <x:v>1474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1471</x:v>
       </x:c>
       <x:c r="E407" s="1" t="s">
         <x:v>1475</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:5" ht="15" customHeight="1">
       <x:c r="A408" s="1" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="B408" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C408" s="1" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="D408" s="1" t="s">
+        <x:v>1474</x:v>
+      </x:c>
+      <x:c r="E408" s="1" t="s">
         <x:v>1478</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1479</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:5" ht="15" customHeight="1">
       <x:c r="A409" s="1" t="s">
+        <x:v>1479</x:v>
+      </x:c>
+      <x:c r="B409" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C409" s="1" t="s">
         <x:v>1480</x:v>
       </x:c>
-      <x:c r="B409" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C409" s="1" t="s">
+      <x:c r="D409" s="1" t="s">
         <x:v>1481</x:v>
       </x:c>
-      <x:c r="D409" s="1" t="s">
+      <x:c r="E409" s="1" t="s">
         <x:v>1482</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1483</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:5" ht="15" customHeight="1">
       <x:c r="A410" s="1" t="s">
+        <x:v>1483</x:v>
+      </x:c>
+      <x:c r="B410" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C410" s="1" t="s">
         <x:v>1484</x:v>
       </x:c>
-      <x:c r="B410" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C410" s="1" t="s">
+      <x:c r="D410" s="1" t="s">
+        <x:v>1481</x:v>
+      </x:c>
+      <x:c r="E410" s="1" t="s">
         <x:v>1485</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1487</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:5" ht="15" customHeight="1">
       <x:c r="A411" s="1" t="s">
+        <x:v>1486</x:v>
+      </x:c>
+      <x:c r="B411" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C411" s="1" t="s">
+        <x:v>1487</x:v>
+      </x:c>
+      <x:c r="D411" s="1" t="s">
         <x:v>1488</x:v>
       </x:c>
-      <x:c r="B411" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C411" s="1" t="s">
+      <x:c r="E411" s="1" t="s">
         <x:v>1489</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1491</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:5" ht="15" customHeight="1">
       <x:c r="A412" s="1" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="B412" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C412" s="1" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="D412" s="1" t="s">
         <x:v>1492</x:v>
       </x:c>
-      <x:c r="B412" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C412" s="1" t="s">
+      <x:c r="E412" s="1" t="s">
         <x:v>1493</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1495</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:5" ht="15" customHeight="1">
       <x:c r="A413" s="1" t="s">
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="B413" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C413" s="1" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="D413" s="1" t="s">
         <x:v>1496</x:v>
       </x:c>
-      <x:c r="B413" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C413" s="1" t="s">
+      <x:c r="E413" s="1" t="s">
         <x:v>1497</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1498</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:5" ht="15" customHeight="1">
       <x:c r="A414" s="1" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="B414" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C414" s="1" t="s">
         <x:v>1499</x:v>
       </x:c>
-      <x:c r="B414" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C414" s="1" t="s">
+      <x:c r="D414" s="1" t="s">
         <x:v>1500</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1494</x:v>
       </x:c>
       <x:c r="E414" s="1" t="s">
         <x:v>1501</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:5" ht="15" customHeight="1">
       <x:c r="A415" s="1" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="B415" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C415" s="1" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="D415" s="1" t="s">
-        <x:v>1494</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="E415" s="1" t="s">
-        <x:v>1504</x:v>
+        <x:v>1505</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:5" ht="15" customHeight="1">
       <x:c r="A416" s="1" t="s">
-        <x:v>1505</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="B416" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C416" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="D416" s="1" t="s">
-        <x:v>1507</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="E416" s="1" t="s">
         <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:5" ht="15" customHeight="1">
       <x:c r="A417" s="1" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="B417" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C417" s="1" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="D417" s="1" t="s">
-        <x:v>1507</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E417" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1512</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:5" ht="15" customHeight="1">
       <x:c r="A418" s="1" t="s">
-        <x:v>1512</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="B418" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C418" s="1" t="s">
-        <x:v>1513</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="D418" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E418" s="1" t="s">
         <x:v>1515</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:5" ht="15" customHeight="1">
       <x:c r="A419" s="1" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="B419" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C419" s="1" t="s">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="D419" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E419" s="1" t="s">
         <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:5" ht="15" customHeight="1">
       <x:c r="A420" s="1" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="B420" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C420" s="1" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="D420" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E420" s="1" t="s">
         <x:v>1521</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:5" ht="15" customHeight="1">
       <x:c r="A421" s="1" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="B421" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C421" s="1" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="D421" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="E421" s="1" t="s">
-        <x:v>1524</x:v>
+        <x:v>1525</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:5" ht="15" customHeight="1">
       <x:c r="A422" s="1" t="s">
-        <x:v>1525</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B422" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C422" s="1" t="s">
-        <x:v>1526</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="D422" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="E422" s="1" t="s">
-        <x:v>1527</x:v>
+        <x:v>1528</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:5" ht="15" customHeight="1">
       <x:c r="A423" s="1" t="s">
-        <x:v>1528</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="B423" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C423" s="1" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="D423" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="E423" s="1" t="s">
-        <x:v>1530</x:v>
+        <x:v>1532</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:5" ht="15" customHeight="1">
       <x:c r="A424" s="1" t="s">
-        <x:v>1531</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="B424" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C424" s="1" t="s">
-        <x:v>1532</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="D424" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="E424" s="1" t="s">
-        <x:v>1533</x:v>
+        <x:v>1536</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:5" ht="15" customHeight="1">
       <x:c r="A425" s="1" t="s">
-        <x:v>1534</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="B425" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C425" s="1" t="s">
-        <x:v>1535</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="D425" s="1" t="s">
-        <x:v>1536</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="E425" s="1" t="s">
-        <x:v>1537</x:v>
+        <x:v>1540</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:5" ht="15" customHeight="1">
       <x:c r="A426" s="1" t="s">
-        <x:v>1538</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="B426" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C426" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="D426" s="1" t="s">
-        <x:v>1536</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="E426" s="1" t="s">
-        <x:v>1540</x:v>
+        <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:5" ht="15" customHeight="1">
       <x:c r="A427" s="1" t="s">
-        <x:v>1541</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="B427" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C427" s="1" t="s">
-        <x:v>1542</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="D427" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="E427" s="1" t="s">
-        <x:v>1544</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:5" ht="15" customHeight="1">
       <x:c r="A428" s="1" t="s">
-        <x:v>1545</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="B428" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C428" s="1" t="s">
-        <x:v>1546</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="D428" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="E428" s="1" t="s">
-        <x:v>1547</x:v>
+        <x:v>1551</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:5" ht="15" customHeight="1">
       <x:c r="A429" s="1" t="s">
-        <x:v>1548</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B429" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C429" s="1" t="s">
-        <x:v>1549</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="D429" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="E429" s="1" t="s">
-        <x:v>1550</x:v>
+        <x:v>1554</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:5" ht="15" customHeight="1">
       <x:c r="A430" s="1" t="s">
-        <x:v>1551</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="B430" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C430" s="1" t="s">
-        <x:v>1552</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="D430" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="E430" s="1" t="s">
-        <x:v>1553</x:v>
+        <x:v>1557</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:5" ht="15" customHeight="1">
       <x:c r="A431" s="1" t="s">
-        <x:v>1554</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="B431" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C431" s="1" t="s">
-        <x:v>1555</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="D431" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="E431" s="1" t="s">
-        <x:v>1556</x:v>
+        <x:v>1561</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:5" ht="15" customHeight="1">
       <x:c r="A432" s="1" t="s">
-        <x:v>1557</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="B432" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C432" s="1" t="s">
-        <x:v>1558</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="D432" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="E432" s="1" t="s">
-        <x:v>1559</x:v>
+        <x:v>1564</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:5" ht="15" customHeight="1">
       <x:c r="A433" s="1" t="s">
-        <x:v>1560</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="B433" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C433" s="1" t="s">
-        <x:v>1561</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="D433" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="E433" s="1" t="s">
-        <x:v>1562</x:v>
+        <x:v>1568</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:5" ht="15" customHeight="1">
       <x:c r="A434" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="B434" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C434" s="1" t="s">
-        <x:v>1564</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="D434" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="E434" s="1" t="s">
-        <x:v>1566</x:v>
+        <x:v>1571</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:5" ht="15" customHeight="1">
       <x:c r="A435" s="1" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="B435" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C435" s="1" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="D435" s="1" t="s">
         <x:v>1567</x:v>
       </x:c>
-      <x:c r="B435" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E435" s="1" t="s">
-        <x:v>1569</x:v>
+        <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:5" ht="15" customHeight="1">
       <x:c r="A436" s="1" t="s">
-        <x:v>1570</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="B436" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C436" s="1" t="s">
-        <x:v>1571</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="D436" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="E436" s="1" t="s">
-        <x:v>1572</x:v>
+        <x:v>1577</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:5" ht="15" customHeight="1">
       <x:c r="A437" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="B437" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C437" s="1" t="s">
-        <x:v>1574</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="D437" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="E437" s="1" t="s">
-        <x:v>1575</x:v>
+        <x:v>1580</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:5" ht="15" customHeight="1">
       <x:c r="A438" s="1" t="s">
-        <x:v>1576</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="B438" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C438" s="1" t="s">
-        <x:v>1577</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="D438" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="E438" s="1" t="s">
-        <x:v>1578</x:v>
+        <x:v>1583</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:5" ht="15" customHeight="1">
       <x:c r="A439" s="1" t="s">
-        <x:v>1579</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="B439" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C439" s="1" t="s">
-        <x:v>1580</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="D439" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="E439" s="1" t="s">
-        <x:v>1581</x:v>
+        <x:v>1586</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:5" ht="15" customHeight="1">
       <x:c r="A440" s="1" t="s">
-        <x:v>1582</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="B440" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C440" s="1" t="s">
-        <x:v>1583</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="D440" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="E440" s="1" t="s">
-        <x:v>1584</x:v>
+        <x:v>1590</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:5" ht="15" customHeight="1">
       <x:c r="A441" s="1" t="s">
-        <x:v>1585</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="B441" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C441" s="1" t="s">
-        <x:v>1586</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D441" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="E441" s="1" t="s">
-        <x:v>1587</x:v>
+        <x:v>1593</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:5" ht="15" customHeight="1">
       <x:c r="A442" s="1" t="s">
-        <x:v>1588</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="B442" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C442" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="D442" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="E442" s="1" t="s">
-        <x:v>1590</x:v>
+        <x:v>1597</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:5" ht="15" customHeight="1">
       <x:c r="A443" s="1" t="s">
-        <x:v>1591</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="B443" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C443" s="1" t="s">
-        <x:v>1592</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="D443" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="E443" s="1" t="s">
-        <x:v>1593</x:v>
+        <x:v>1600</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:5" ht="15" customHeight="1">
       <x:c r="A444" s="1" t="s">
-        <x:v>1594</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="B444" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C444" s="1" t="s">
-        <x:v>1595</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="D444" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="E444" s="1" t="s">
-        <x:v>1596</x:v>
+        <x:v>1603</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:5" ht="15" customHeight="1">
       <x:c r="A445" s="1" t="s">
-        <x:v>1597</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="B445" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C445" s="1" t="s">
-        <x:v>1598</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="D445" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="E445" s="1" t="s">
-        <x:v>1599</x:v>
+        <x:v>1606</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:5" ht="15" customHeight="1">
       <x:c r="A446" s="1" t="s">
-        <x:v>1600</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="B446" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C446" s="1" t="s">
-        <x:v>1601</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="D446" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="E446" s="1" t="s">
-        <x:v>1602</x:v>
+        <x:v>1609</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:5" ht="15" customHeight="1">
       <x:c r="A447" s="1" t="s">
-        <x:v>1603</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B447" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C447" s="1" t="s">
-        <x:v>1604</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="D447" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="E447" s="1" t="s">
-        <x:v>1605</x:v>
+        <x:v>1612</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:5" ht="15" customHeight="1">
       <x:c r="A448" s="1" t="s">
-        <x:v>1606</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="B448" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C448" s="1" t="s">
-        <x:v>1607</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="D448" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="E448" s="1" t="s">
-        <x:v>1608</x:v>
+        <x:v>1615</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:5" ht="15" customHeight="1">
       <x:c r="A449" s="1" t="s">
-        <x:v>1609</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="B449" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C449" s="1" t="s">
-        <x:v>1610</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="D449" s="1" t="s">
-        <x:v>1536</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E449" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>1619</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:5" ht="15" customHeight="1">
       <x:c r="A450" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="B450" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C450" s="1" t="s">
-        <x:v>1613</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="D450" s="1" t="s">
-        <x:v>1536</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E450" s="1" t="s">
-        <x:v>1614</x:v>
+        <x:v>1622</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:5" ht="15" customHeight="1">
       <x:c r="A451" s="1" t="s">
-        <x:v>1615</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="B451" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C451" s="1" t="s">
-        <x:v>1616</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="D451" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E451" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1625</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:5" ht="15" customHeight="1">
       <x:c r="A452" s="1" t="s">
-        <x:v>1619</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="B452" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C452" s="1" t="s">
-        <x:v>1620</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="D452" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E452" s="1" t="s">
-        <x:v>1621</x:v>
+        <x:v>1628</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:5" ht="15" customHeight="1">
       <x:c r="A453" s="1" t="s">
-        <x:v>1622</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="B453" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C453" s="1" t="s">
-        <x:v>1623</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="D453" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E453" s="1" t="s">
-        <x:v>1624</x:v>
+        <x:v>1631</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:5" ht="15" customHeight="1">
       <x:c r="A454" s="1" t="s">
-        <x:v>1625</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="B454" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C454" s="1" t="s">
-        <x:v>1626</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="D454" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E454" s="1" t="s">
-        <x:v>1627</x:v>
+        <x:v>1634</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:5" ht="15" customHeight="1">
       <x:c r="A455" s="1" t="s">
-        <x:v>1628</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="B455" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C455" s="1" t="s">
-        <x:v>1629</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="D455" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E455" s="1" t="s">
-        <x:v>1630</x:v>
+        <x:v>1637</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:5" ht="15" customHeight="1">
       <x:c r="A456" s="1" t="s">
-        <x:v>1631</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="B456" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C456" s="1" t="s">
-        <x:v>1632</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="D456" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E456" s="1" t="s">
-        <x:v>1633</x:v>
+        <x:v>1640</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:5" ht="15" customHeight="1">
       <x:c r="A457" s="1" t="s">
-        <x:v>1634</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="B457" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C457" s="1" t="s">
-        <x:v>1635</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="D457" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E457" s="1" t="s">
-        <x:v>1636</x:v>
+        <x:v>1643</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:5" ht="15" customHeight="1">
       <x:c r="A458" s="1" t="s">
-        <x:v>1637</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B458" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C458" s="1" t="s">
-        <x:v>1638</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="D458" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E458" s="1" t="s">
-        <x:v>1639</x:v>
+        <x:v>1646</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:5" ht="15" customHeight="1">
       <x:c r="A459" s="1" t="s">
-        <x:v>1640</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="B459" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C459" s="1" t="s">
-        <x:v>1641</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="D459" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E459" s="1" t="s">
-        <x:v>1642</x:v>
+        <x:v>1649</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:5" ht="15" customHeight="1">
       <x:c r="A460" s="1" t="s">
-        <x:v>1643</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="B460" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C460" s="1" t="s">
-        <x:v>1644</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="D460" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E460" s="1" t="s">
-        <x:v>1645</x:v>
+        <x:v>1652</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:5" ht="15" customHeight="1">
       <x:c r="A461" s="1" t="s">
-        <x:v>1646</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="B461" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C461" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="D461" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E461" s="1" t="s">
-        <x:v>1648</x:v>
+        <x:v>1655</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:5" ht="15" customHeight="1">
       <x:c r="A462" s="1" t="s">
-        <x:v>1649</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="B462" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C462" s="1" t="s">
-        <x:v>1650</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="D462" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E462" s="1" t="s">
-        <x:v>1651</x:v>
+        <x:v>1658</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:5" ht="15" customHeight="1">
       <x:c r="A463" s="1" t="s">
-        <x:v>1652</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="B463" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C463" s="1" t="s">
-        <x:v>1653</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="D463" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E463" s="1" t="s">
-        <x:v>1654</x:v>
+        <x:v>1661</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:5" ht="15" customHeight="1">
       <x:c r="A464" s="1" t="s">
-        <x:v>1655</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="B464" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C464" s="1" t="s">
-        <x:v>1656</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="D464" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="E464" s="1" t="s">
-        <x:v>1657</x:v>
+        <x:v>1664</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:5" ht="15" customHeight="1">
       <x:c r="A465" s="1" t="s">
-        <x:v>1658</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="B465" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C465" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="D465" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="E465" s="1" t="s">
-        <x:v>1660</x:v>
+        <x:v>1667</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:5" ht="15" customHeight="1">
       <x:c r="A466" s="1" t="s">
-        <x:v>1661</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="B466" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C466" s="1" t="s">
-        <x:v>1662</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D466" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E466" s="1" t="s">
-        <x:v>1663</x:v>
+        <x:v>1671</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:5" ht="15" customHeight="1">
       <x:c r="A467" s="1" t="s">
-        <x:v>1664</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="B467" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C467" s="1" t="s">
-        <x:v>1665</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="D467" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E467" s="1" t="s">
-        <x:v>1666</x:v>
+        <x:v>1674</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:5" ht="15" customHeight="1">
       <x:c r="A468" s="1" t="s">
-        <x:v>1667</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B468" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C468" s="1" t="s">
-        <x:v>1668</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="D468" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E468" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1677</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:5" ht="15" customHeight="1">
       <x:c r="A469" s="1" t="s">
-        <x:v>1671</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="B469" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C469" s="1" t="s">
-        <x:v>1672</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="D469" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E469" s="1" t="s">
-        <x:v>1673</x:v>
+        <x:v>1680</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:5" ht="15" customHeight="1">
       <x:c r="A470" s="1" t="s">
-        <x:v>1674</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="B470" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C470" s="1" t="s">
-        <x:v>1675</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="D470" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E470" s="1" t="s">
-        <x:v>1676</x:v>
+        <x:v>1683</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:5" ht="15" customHeight="1">
       <x:c r="A471" s="1" t="s">
-        <x:v>1677</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="B471" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C471" s="1" t="s">
-        <x:v>1678</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="D471" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E471" s="1" t="s">
-        <x:v>1679</x:v>
+        <x:v>1686</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:5" ht="15" customHeight="1">
       <x:c r="A472" s="1" t="s">
-        <x:v>1680</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="B472" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C472" s="1" t="s">
-        <x:v>1681</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="D472" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E472" s="1" t="s">
-        <x:v>1682</x:v>
+        <x:v>1689</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:5" ht="15" customHeight="1">
       <x:c r="A473" s="1" t="s">
-        <x:v>1683</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="B473" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C473" s="1" t="s">
-        <x:v>1684</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="D473" s="1" t="s">
-        <x:v>1685</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E473" s="1" t="s">
-        <x:v>1686</x:v>
+        <x:v>1692</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:5" ht="15" customHeight="1">
       <x:c r="A474" s="1" t="s">
-        <x:v>1687</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="B474" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C474" s="1" t="s">
-        <x:v>1688</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="D474" s="1" t="s">
-        <x:v>1685</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E474" s="1" t="s">
-        <x:v>1689</x:v>
+        <x:v>1695</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:5" ht="15" customHeight="1">
       <x:c r="A475" s="1" t="s">
-        <x:v>1690</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="B475" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C475" s="1" t="s">
-        <x:v>1691</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="D475" s="1" t="s">
-        <x:v>1692</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E475" s="1" t="s">
-        <x:v>1693</x:v>
+        <x:v>1698</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:5" ht="15" customHeight="1">
       <x:c r="A476" s="1" t="s">
-        <x:v>1694</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="B476" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C476" s="1" t="s">
-        <x:v>1695</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="D476" s="1" t="s">
-        <x:v>1692</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E476" s="1" t="s">
-        <x:v>1696</x:v>
+        <x:v>1701</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:5" ht="15" customHeight="1">
       <x:c r="A477" s="1" t="s">
-        <x:v>1697</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="B477" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C477" s="1" t="s">
-        <x:v>1698</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="D477" s="1" t="s">
-        <x:v>1692</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E477" s="1" t="s">
-        <x:v>1699</x:v>
+        <x:v>1704</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:5" ht="15" customHeight="1">
       <x:c r="A478" s="1" t="s">
-        <x:v>1700</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="B478" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C478" s="1" t="s">
-        <x:v>1701</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="D478" s="1" t="s">
-        <x:v>1702</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E478" s="1" t="s">
-        <x:v>1703</x:v>
+        <x:v>1707</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:5" ht="15" customHeight="1">
       <x:c r="A479" s="1" t="s">
-        <x:v>1704</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="B479" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C479" s="1" t="s">
-        <x:v>1705</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="D479" s="1" t="s">
-        <x:v>1702</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E479" s="1" t="s">
-        <x:v>1706</x:v>
+        <x:v>1710</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:5" ht="15" customHeight="1">
       <x:c r="A480" s="1" t="s">
-        <x:v>1707</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="B480" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C480" s="1" t="s">
-        <x:v>1708</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="D480" s="1" t="s">
-        <x:v>1709</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E480" s="1" t="s">
-        <x:v>1710</x:v>
+        <x:v>1713</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:5" ht="15" customHeight="1">
       <x:c r="A481" s="1" t="s">
-        <x:v>1711</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="B481" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C481" s="1" t="s">
-        <x:v>1712</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="D481" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E481" s="1" t="s">
-        <x:v>1714</x:v>
+        <x:v>1716</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:5" ht="15" customHeight="1">
       <x:c r="A482" s="1" t="s">
-        <x:v>1715</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="B482" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C482" s="1" t="s">
-        <x:v>1716</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="D482" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="E482" s="1" t="s">
-        <x:v>1717</x:v>
+        <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:5" ht="15" customHeight="1">
       <x:c r="A483" s="1" t="s">
-        <x:v>1718</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="B483" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C483" s="1" t="s">
-        <x:v>1719</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="D483" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="E483" s="1" t="s">
-        <x:v>1720</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:5" ht="15" customHeight="1">
       <x:c r="A484" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B484" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C484" s="1" t="s">
+        <x:v>1725</x:v>
+      </x:c>
+      <x:c r="D484" s="1" t="s">
         <x:v>1722</x:v>
       </x:c>
-      <x:c r="D484" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E484" s="1" t="s">
-        <x:v>1723</x:v>
+        <x:v>1726</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:5" ht="15" customHeight="1">
       <x:c r="A485" s="1" t="s">
-        <x:v>1724</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="B485" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C485" s="1" t="s">
-        <x:v>1725</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="D485" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="E485" s="1" t="s">
-        <x:v>1726</x:v>
+        <x:v>1729</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:5" ht="15" customHeight="1">
       <x:c r="A486" s="1" t="s">
-        <x:v>1727</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="B486" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C486" s="1" t="s">
-        <x:v>1728</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="D486" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="E486" s="1" t="s">
-        <x:v>1729</x:v>
+        <x:v>1732</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:5" ht="15" customHeight="1">
       <x:c r="A487" s="1" t="s">
-        <x:v>1730</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="B487" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C487" s="1" t="s">
-        <x:v>1731</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="D487" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="E487" s="1" t="s">
-        <x:v>1732</x:v>
+        <x:v>1735</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:5" ht="15" customHeight="1">
       <x:c r="A488" s="1" t="s">
-        <x:v>1733</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B488" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C488" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="D488" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="E488" s="1" t="s">
-        <x:v>1735</x:v>
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:5" ht="15" customHeight="1">
       <x:c r="A489" s="1" t="s">
-        <x:v>1736</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="B489" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C489" s="1" t="s">
-        <x:v>1737</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="D489" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="E489" s="1" t="s">
-        <x:v>1738</x:v>
+        <x:v>1742</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:5" ht="15" customHeight="1">
       <x:c r="A490" s="1" t="s">
-        <x:v>1739</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="B490" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C490" s="1" t="s">
-        <x:v>1740</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="D490" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="E490" s="1" t="s">
-        <x:v>1741</x:v>
+        <x:v>1746</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:5" ht="15" customHeight="1">
       <x:c r="A491" s="1" t="s">
-        <x:v>1742</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="B491" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C491" s="1" t="s">
-        <x:v>1743</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="D491" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="E491" s="1" t="s">
-        <x:v>1744</x:v>
+        <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:5" ht="15" customHeight="1">
       <x:c r="A492" s="1" t="s">
+        <x:v>1750</x:v>
+      </x:c>
+      <x:c r="B492" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C492" s="1" t="s">
+        <x:v>1751</x:v>
+      </x:c>
+      <x:c r="D492" s="1" t="s">
         <x:v>1745</x:v>
       </x:c>
-      <x:c r="B492" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E492" s="1" t="s">
-        <x:v>1747</x:v>
+        <x:v>1752</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:5" ht="15" customHeight="1">
       <x:c r="A493" s="1" t="s">
-        <x:v>1748</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="B493" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C493" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="D493" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="E493" s="1" t="s">
-        <x:v>1750</x:v>
+        <x:v>1756</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:5" ht="15" customHeight="1">
       <x:c r="A494" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="B494" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C494" s="1" t="s">
-        <x:v>1752</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="D494" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="E494" s="1" t="s">
-        <x:v>1753</x:v>
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:5" ht="15" customHeight="1">
       <x:c r="A495" s="1" t="s">
-        <x:v>1754</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B495" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C495" s="1" t="s">
-        <x:v>1755</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="D495" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="E495" s="1" t="s">
-        <x:v>1756</x:v>
+        <x:v>1763</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:5" ht="15" customHeight="1">
       <x:c r="A496" s="1" t="s">
-        <x:v>1757</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="B496" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C496" s="1" t="s">
-        <x:v>1758</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="D496" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E496" s="1" t="s">
-        <x:v>1759</x:v>
+        <x:v>1767</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:5" ht="15" customHeight="1">
       <x:c r="A497" s="1" t="s">
-        <x:v>1760</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="B497" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C497" s="1" t="s">
-        <x:v>1761</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="D497" s="1" t="s">
-        <x:v>1762</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E497" s="1" t="s">
-        <x:v>1763</x:v>
+        <x:v>1770</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:5" ht="15" customHeight="1">
       <x:c r="A498" s="1" t="s">
-        <x:v>1764</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="B498" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C498" s="1" t="s">
-        <x:v>1765</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="D498" s="1" t="s">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="E498" s="1" t="s">
-        <x:v>1767</x:v>
+        <x:v>1773</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:5" ht="15" customHeight="1">
       <x:c r="A499" s="1" t="s">
-        <x:v>1768</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="B499" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C499" s="1" t="s">
-        <x:v>1769</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="D499" s="1" t="s">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="E499" s="1" t="s">
-        <x:v>1770</x:v>
+        <x:v>1776</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:5" ht="15" customHeight="1">
       <x:c r="A500" s="1" t="s">
-        <x:v>1771</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="B500" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C500" s="1" t="s">
-        <x:v>1772</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="D500" s="1" t="s">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="E500" s="1" t="s">
-        <x:v>1773</x:v>
+        <x:v>1779</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:5" ht="15" customHeight="1">
       <x:c r="A501" s="1" t="s">
-        <x:v>1774</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="B501" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C501" s="1" t="s">
-        <x:v>1775</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D501" s="1" t="s">
-        <x:v>1776</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E501" s="1" t="s">
-        <x:v>1777</x:v>
+        <x:v>1782</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:5" ht="15" customHeight="1">
       <x:c r="A502" s="1" t="s">
-        <x:v>1778</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="B502" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C502" s="1" t="s">
-        <x:v>1779</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="D502" s="1" t="s">
-        <x:v>1780</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E502" s="1" t="s">
-        <x:v>1781</x:v>
+        <x:v>1785</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:5" ht="15" customHeight="1">
       <x:c r="A503" s="1" t="s">
-        <x:v>1782</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="B503" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C503" s="1" t="s">
-        <x:v>1783</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="D503" s="1" t="s">
-        <x:v>1784</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E503" s="1" t="s">
-        <x:v>1785</x:v>
+        <x:v>1788</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:5" ht="15" customHeight="1">
       <x:c r="A504" s="1" t="s">
-        <x:v>1786</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="B504" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C504" s="1" t="s">
-        <x:v>1787</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="D504" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E504" s="1" t="s">
-        <x:v>1789</x:v>
+        <x:v>1791</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:5" ht="15" customHeight="1">
       <x:c r="A505" s="1" t="s">
-        <x:v>1790</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B505" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C505" s="1" t="s">
-        <x:v>1791</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="D505" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E505" s="1" t="s">
-        <x:v>1792</x:v>
+        <x:v>1794</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:5" ht="15" customHeight="1">
       <x:c r="A506" s="1" t="s">
-        <x:v>1793</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="B506" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C506" s="1" t="s">
-        <x:v>1794</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="D506" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E506" s="1" t="s">
-        <x:v>1795</x:v>
+        <x:v>1797</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:5" ht="15" customHeight="1">
       <x:c r="A507" s="1" t="s">
-        <x:v>1796</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="B507" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C507" s="1" t="s">
-        <x:v>1797</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="D507" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E507" s="1" t="s">
-        <x:v>1798</x:v>
+        <x:v>1800</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:5" ht="15" customHeight="1">
       <x:c r="A508" s="1" t="s">
-        <x:v>1799</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="B508" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C508" s="1" t="s">
-        <x:v>1800</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="D508" s="1" t="s">
-        <x:v>1801</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E508" s="1" t="s">
-        <x:v>1802</x:v>
+        <x:v>1803</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:5" ht="15" customHeight="1">
       <x:c r="A509" s="1" t="s">
-        <x:v>1803</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B509" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C509" s="1" t="s">
-        <x:v>1804</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="D509" s="1" t="s">
-        <x:v>1805</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E509" s="1" t="s">
         <x:v>1806</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:5" ht="15" customHeight="1">
       <x:c r="A510" s="1" t="s">
         <x:v>1807</x:v>
       </x:c>
       <x:c r="B510" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C510" s="1" t="s">
         <x:v>1808</x:v>
       </x:c>
       <x:c r="D510" s="1" t="s">
-        <x:v>1805</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E510" s="1" t="s">
         <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:5" ht="15" customHeight="1">
       <x:c r="A511" s="1" t="s">
         <x:v>1810</x:v>
       </x:c>
       <x:c r="B511" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C511" s="1" t="s">
         <x:v>1811</x:v>
       </x:c>
       <x:c r="D511" s="1" t="s">
-        <x:v>1805</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E511" s="1" t="s">
         <x:v>1812</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:5" ht="15" customHeight="1">
       <x:c r="A512" s="1" t="s">
         <x:v>1813</x:v>
       </x:c>
       <x:c r="B512" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C512" s="1" t="s">
         <x:v>1814</x:v>
       </x:c>
       <x:c r="D512" s="1" t="s">
-        <x:v>1805</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E512" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1816</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:5" ht="15" customHeight="1">
       <x:c r="A513" s="1" t="s">
-        <x:v>1816</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="B513" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C513" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="D513" s="1" t="s">
-        <x:v>1805</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="E513" s="1" t="s">
-        <x:v>1818</x:v>
+        <x:v>1820</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:5" ht="15" customHeight="1">
       <x:c r="A514" s="1" t="s">
+        <x:v>1821</x:v>
+      </x:c>
+      <x:c r="B514" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C514" s="1" t="s">
+        <x:v>1822</x:v>
+      </x:c>
+      <x:c r="D514" s="1" t="s">
         <x:v>1819</x:v>
       </x:c>
-      <x:c r="B514" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E514" s="1" t="s">
-        <x:v>1821</x:v>
+        <x:v>1823</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:5" ht="15" customHeight="1">
       <x:c r="A515" s="1" t="s">
-        <x:v>1822</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="B515" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C515" s="1" t="s">
-        <x:v>1823</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="D515" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="E515" s="1" t="s">
-        <x:v>1824</x:v>
+        <x:v>1826</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:5" ht="15" customHeight="1">
       <x:c r="A516" s="1" t="s">
-        <x:v>1825</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="B516" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C516" s="1" t="s">
-        <x:v>1826</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="D516" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="E516" s="1" t="s">
-        <x:v>1827</x:v>
+        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:5" ht="15" customHeight="1">
       <x:c r="A517" s="1" t="s">
-        <x:v>1828</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="B517" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C517" s="1" t="s">
-        <x:v>1829</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="D517" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="E517" s="1" t="s">
-        <x:v>1830</x:v>
+        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:5" ht="15" customHeight="1">
       <x:c r="A518" s="1" t="s">
-        <x:v>1831</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="B518" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C518" s="1" t="s">
-        <x:v>1832</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="D518" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="E518" s="1" t="s">
-        <x:v>1833</x:v>
+        <x:v>1838</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:5" ht="15" customHeight="1">
       <x:c r="A519" s="1" t="s">
-        <x:v>1834</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="B519" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C519" s="1" t="s">
-        <x:v>1835</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="D519" s="1" t="s">
-        <x:v>1836</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="E519" s="1" t="s">
-        <x:v>1837</x:v>
+        <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:5" ht="15" customHeight="1">
       <x:c r="A520" s="1" t="s">
-        <x:v>1838</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="B520" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C520" s="1" t="s">
-        <x:v>1839</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="D520" s="1" t="s">
-        <x:v>1836</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="E520" s="1" t="s">
-        <x:v>1840</x:v>
+        <x:v>1845</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:5" ht="15" customHeight="1">
       <x:c r="A521" s="1" t="s">
+        <x:v>1846</x:v>
+      </x:c>
+      <x:c r="B521" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C521" s="1" t="s">
+        <x:v>1847</x:v>
+      </x:c>
+      <x:c r="D521" s="1" t="s">
         <x:v>1841</x:v>
       </x:c>
-      <x:c r="B521" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E521" s="1" t="s">
-        <x:v>1843</x:v>
+        <x:v>1848</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:5" ht="15" customHeight="1">
       <x:c r="A522" s="1" t="s">
-        <x:v>1844</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B522" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C522" s="1" t="s">
-        <x:v>1845</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="D522" s="1" t="s">
-        <x:v>1846</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="E522" s="1" t="s">
-        <x:v>1847</x:v>
+        <x:v>1851</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:5" ht="15" customHeight="1">
       <x:c r="A523" s="1" t="s">
-        <x:v>1848</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="B523" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C523" s="1" t="s">
-        <x:v>1849</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="D523" s="1" t="s">
-        <x:v>1846</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="E523" s="1" t="s">
-        <x:v>1850</x:v>
+        <x:v>1855</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:5" ht="15" customHeight="1">
       <x:c r="A524" s="1" t="s">
-        <x:v>1851</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="B524" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C524" s="1" t="s">
-        <x:v>1852</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="D524" s="1" t="s">
-        <x:v>1846</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="E524" s="1" t="s">
-        <x:v>1853</x:v>
+        <x:v>1859</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:5" ht="15" customHeight="1">
       <x:c r="A525" s="1" t="s">
-        <x:v>1854</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="B525" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C525" s="1" t="s">
-        <x:v>1855</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="D525" s="1" t="s">
-        <x:v>1846</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="E525" s="1" t="s">
-        <x:v>1856</x:v>
+        <x:v>1862</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:5" ht="15" customHeight="1">
       <x:c r="A526" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="B526" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C526" s="1" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="D526" s="1" t="s">
         <x:v>1858</x:v>
       </x:c>
-      <x:c r="D526" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E526" s="1" t="s">
-        <x:v>1860</x:v>
+        <x:v>1865</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:5" ht="15" customHeight="1">
       <x:c r="A527" s="1" t="s">
-        <x:v>1861</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="B527" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C527" s="1" t="s">
-        <x:v>1862</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="D527" s="1" t="s">
-        <x:v>1859</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="E527" s="1" t="s">
-        <x:v>1863</x:v>
+        <x:v>1868</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:5" ht="15" customHeight="1">
       <x:c r="A528" s="1" t="s">
-        <x:v>1864</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="B528" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C528" s="1" t="s">
-        <x:v>1865</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="D528" s="1" t="s">
-        <x:v>1859</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="E528" s="1" t="s">
-        <x:v>1866</x:v>
+        <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:5" ht="15" customHeight="1">
       <x:c r="A529" s="1" t="s">
-        <x:v>1867</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="B529" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C529" s="1" t="s">
-        <x:v>1868</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="D529" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="E529" s="1" t="s">
-        <x:v>1870</x:v>
+        <x:v>1874</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:5" ht="15" customHeight="1">
       <x:c r="A530" s="1" t="s">
-        <x:v>1871</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="B530" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C530" s="1" t="s">
-        <x:v>1872</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="D530" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="E530" s="1" t="s">
-        <x:v>1873</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:5" ht="15" customHeight="1">
       <x:c r="A531" s="1" t="s">
-        <x:v>1874</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="B531" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C531" s="1" t="s">
-        <x:v>1875</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="D531" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="E531" s="1" t="s">
-        <x:v>1876</x:v>
+        <x:v>1880</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:5" ht="15" customHeight="1">
       <x:c r="A532" s="1" t="s">
-        <x:v>1877</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="B532" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C532" s="1" t="s">
-        <x:v>1878</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="D532" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="E532" s="1" t="s">
-        <x:v>1879</x:v>
+        <x:v>1883</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:5" ht="15" customHeight="1">
       <x:c r="A533" s="1" t="s">
-        <x:v>1880</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B533" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C533" s="1" t="s">
-        <x:v>1881</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="D533" s="1" t="s">
-        <x:v>1882</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="E533" s="1" t="s">
-        <x:v>1883</x:v>
+        <x:v>1886</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:5" ht="15" customHeight="1">
       <x:c r="A534" s="1" t="s">
-        <x:v>1884</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="B534" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C534" s="1" t="s">
-        <x:v>1885</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="D534" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="E534" s="1" t="s">
-        <x:v>1886</x:v>
+        <x:v>1890</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:5" ht="15" customHeight="1">
       <x:c r="A535" s="1" t="s">
-        <x:v>1887</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="B535" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C535" s="1" t="s">
-        <x:v>1888</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="D535" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="E535" s="1" t="s">
-        <x:v>1889</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:5" ht="15" customHeight="1">
       <x:c r="A536" s="1" t="s">
-        <x:v>1890</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="B536" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C536" s="1" t="s">
-        <x:v>1891</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="D536" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="E536" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>1896</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:5" ht="15" customHeight="1">
       <x:c r="A537" s="1" t="s">
-        <x:v>1893</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="B537" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C537" s="1" t="s">
-        <x:v>1894</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="D537" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="E537" s="1" t="s">
-        <x:v>1895</x:v>
+        <x:v>1900</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:5" ht="15" customHeight="1">
       <x:c r="A538" s="1" t="s">
-        <x:v>1896</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="B538" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C538" s="1" t="s">
-        <x:v>1897</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="D538" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="E538" s="1" t="s">
-        <x:v>1898</x:v>
+        <x:v>1903</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:5" ht="15" customHeight="1">
       <x:c r="A539" s="1" t="s">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="B539" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C539" s="1" t="s">
+        <x:v>1905</x:v>
+      </x:c>
+      <x:c r="D539" s="1" t="s">
         <x:v>1899</x:v>
       </x:c>
-      <x:c r="B539" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E539" s="1" t="s">
-        <x:v>1901</x:v>
+        <x:v>1906</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:5" ht="15" customHeight="1">
       <x:c r="A540" s="1" t="s">
-        <x:v>1902</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="B540" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C540" s="1" t="s">
-        <x:v>1903</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="D540" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="E540" s="1" t="s">
-        <x:v>1904</x:v>
+        <x:v>1909</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:5" ht="15" customHeight="1">
       <x:c r="A541" s="1" t="s">
-        <x:v>1905</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="B541" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C541" s="1" t="s">
-        <x:v>1906</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="D541" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="E541" s="1" t="s">
-        <x:v>1908</x:v>
+        <x:v>1913</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:5" ht="15" customHeight="1">
       <x:c r="A542" s="1" t="s">
-        <x:v>1909</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="B542" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C542" s="1" t="s">
-        <x:v>1910</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="D542" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="E542" s="1" t="s">
-        <x:v>1912</x:v>
+        <x:v>1916</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:5" ht="15" customHeight="1">
       <x:c r="A543" s="1" t="s">
-        <x:v>1913</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="B543" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C543" s="1" t="s">
-        <x:v>1914</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="D543" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="E543" s="1" t="s">
-        <x:v>1915</x:v>
+        <x:v>1919</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:5" ht="15" customHeight="1">
       <x:c r="A544" s="1" t="s">
-        <x:v>1916</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="B544" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C544" s="1" t="s">
-        <x:v>1917</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="D544" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E544" s="1" t="s">
-        <x:v>1918</x:v>
+        <x:v>1923</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:5" ht="15" customHeight="1">
       <x:c r="A545" s="1" t="s">
-        <x:v>1919</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="B545" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C545" s="1" t="s">
-        <x:v>1920</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="D545" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E545" s="1" t="s">
-        <x:v>1921</x:v>
+        <x:v>1926</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:5" ht="15" customHeight="1">
       <x:c r="A546" s="1" t="s">
+        <x:v>1927</x:v>
+      </x:c>
+      <x:c r="B546" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C546" s="1" t="s">
+        <x:v>1928</x:v>
+      </x:c>
+      <x:c r="D546" s="1" t="s">
         <x:v>1922</x:v>
       </x:c>
-      <x:c r="B546" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E546" s="1" t="s">
-        <x:v>1924</x:v>
+        <x:v>1929</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:5" ht="15" customHeight="1">
       <x:c r="A547" s="1" t="s">
-        <x:v>1925</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="B547" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C547" s="1" t="s">
-        <x:v>1926</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="D547" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E547" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1932</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:5" ht="15" customHeight="1">
       <x:c r="A548" s="1" t="s">
-        <x:v>1928</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="B548" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C548" s="1" t="s">
-        <x:v>1929</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="D548" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="E548" s="1" t="s">
-        <x:v>1930</x:v>
+        <x:v>1936</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:5" ht="15" customHeight="1">
       <x:c r="A549" s="1" t="s">
-        <x:v>1931</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="B549" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C549" s="1" t="s">
-        <x:v>1932</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="D549" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E549" s="1" t="s">
-        <x:v>1933</x:v>
+        <x:v>1939</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:5" ht="15" customHeight="1">
       <x:c r="A550" s="1" t="s">
-        <x:v>1934</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B550" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C550" s="1" t="s">
-        <x:v>1935</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="D550" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E550" s="1" t="s">
-        <x:v>1936</x:v>
+        <x:v>1942</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:5" ht="15" customHeight="1">
       <x:c r="A551" s="1" t="s">
-        <x:v>1937</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="B551" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C551" s="1" t="s">
-        <x:v>1938</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="D551" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E551" s="1" t="s">
-        <x:v>1939</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:5" ht="15" customHeight="1">
       <x:c r="A552" s="1" t="s">
-        <x:v>1940</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="B552" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C552" s="1" t="s">
-        <x:v>1941</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="D552" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E552" s="1" t="s">
-        <x:v>1942</x:v>
+        <x:v>1948</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:5" ht="15" customHeight="1">
       <x:c r="A553" s="1" t="s">
-        <x:v>1943</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="B553" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C553" s="1" t="s">
-        <x:v>1944</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="D553" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E553" s="1" t="s">
-        <x:v>1945</x:v>
+        <x:v>1951</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:5" ht="15" customHeight="1">
       <x:c r="A554" s="1" t="s">
-        <x:v>1946</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="B554" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C554" s="1" t="s">
-        <x:v>1947</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="D554" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E554" s="1" t="s">
-        <x:v>1948</x:v>
+        <x:v>1954</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:5" ht="15" customHeight="1">
       <x:c r="A555" s="1" t="s">
-        <x:v>1949</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="B555" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C555" s="1" t="s">
-        <x:v>1950</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="D555" s="1" t="s">
-        <x:v>1951</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E555" s="1" t="s">
-        <x:v>1952</x:v>
+        <x:v>1957</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:5" ht="15" customHeight="1">
       <x:c r="A556" s="1" t="s">
-        <x:v>1953</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B556" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C556" s="1" t="s">
-        <x:v>1954</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="D556" s="1" t="s">
-        <x:v>1951</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="E556" s="1" t="s">
-        <x:v>1955</x:v>
+        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:5" ht="15" customHeight="1">
       <x:c r="A557" s="1" t="s">
-        <x:v>1956</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="B557" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C557" s="1" t="s">
-        <x:v>1957</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="D557" s="1" t="s">
-        <x:v>1951</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E557" s="1" t="s">
-        <x:v>1958</x:v>
+        <x:v>1965</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:5" ht="15" customHeight="1">
       <x:c r="A558" s="1" t="s">
-        <x:v>1959</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="B558" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C558" s="1" t="s">
-        <x:v>1960</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="D558" s="1" t="s">
-        <x:v>1961</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E558" s="1" t="s">
-        <x:v>1962</x:v>
+        <x:v>1968</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:5" ht="15" customHeight="1">
       <x:c r="A559" s="1" t="s">
-        <x:v>1963</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="B559" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C559" s="1" t="s">
+        <x:v>1970</x:v>
+      </x:c>
+      <x:c r="D559" s="1" t="s">
         <x:v>1964</x:v>
       </x:c>
-      <x:c r="D559" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E559" s="1" t="s">
-        <x:v>1965</x:v>
+        <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:5" ht="15" customHeight="1">
       <x:c r="A560" s="1" t="s">
-        <x:v>1966</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="B560" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C560" s="1" t="s">
-        <x:v>1967</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="D560" s="1" t="s">
-        <x:v>1961</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E560" s="1" t="s">
-        <x:v>1968</x:v>
+        <x:v>1974</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:5" ht="15" customHeight="1">
       <x:c r="A561" s="1" t="s">
-        <x:v>1969</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="B561" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C561" s="1" t="s">
-        <x:v>1970</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="D561" s="1" t="s">
-        <x:v>1961</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E561" s="1" t="s">
-        <x:v>1971</x:v>
+        <x:v>1977</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:5" ht="15" customHeight="1">
       <x:c r="A562" s="1" t="s">
-        <x:v>1972</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="B562" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C562" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="D562" s="1" t="s">
-        <x:v>1961</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E562" s="1" t="s">
-        <x:v>1974</x:v>
+        <x:v>1980</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:5" ht="15" customHeight="1">
       <x:c r="A563" s="1" t="s">
-        <x:v>1975</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="B563" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C563" s="1" t="s">
-        <x:v>1976</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="D563" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E563" s="1" t="s">
-        <x:v>1978</x:v>
+        <x:v>1983</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:5" ht="15" customHeight="1">
       <x:c r="A564" s="1" t="s">
-        <x:v>1979</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B564" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C564" s="1" t="s">
-        <x:v>1980</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="D564" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E564" s="1" t="s">
-        <x:v>1981</x:v>
+        <x:v>1986</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:5" ht="15" customHeight="1">
       <x:c r="A565" s="1" t="s">
-        <x:v>1982</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="B565" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C565" s="1" t="s">
-        <x:v>1983</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="D565" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E565" s="1" t="s">
-        <x:v>1984</x:v>
+        <x:v>1989</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:5" ht="15" customHeight="1">
       <x:c r="A566" s="1" t="s">
-        <x:v>1985</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="B566" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C566" s="1" t="s">
-        <x:v>1986</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="D566" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E566" s="1" t="s">
-        <x:v>1987</x:v>
+        <x:v>1992</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:5" ht="15" customHeight="1">
       <x:c r="A567" s="1" t="s">
-        <x:v>1988</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="B567" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C567" s="1" t="s">
-        <x:v>1989</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="D567" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E567" s="1" t="s">
-        <x:v>1990</x:v>
+        <x:v>1995</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:5" ht="15" customHeight="1">
       <x:c r="A568" s="1" t="s">
-        <x:v>1991</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="B568" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C568" s="1" t="s">
-        <x:v>1992</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="D568" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E568" s="1" t="s">
-        <x:v>1993</x:v>
+        <x:v>1998</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:5" ht="15" customHeight="1">
       <x:c r="A569" s="1" t="s">
-        <x:v>1994</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B569" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C569" s="1" t="s">
-        <x:v>1995</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="D569" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E569" s="1" t="s">
-        <x:v>1996</x:v>
+        <x:v>2001</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:5" ht="15" customHeight="1">
       <x:c r="A570" s="1" t="s">
-        <x:v>1997</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="B570" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C570" s="1" t="s">
-        <x:v>1998</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="D570" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="E570" s="1" t="s">
-        <x:v>1999</x:v>
+        <x:v>2005</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:5" ht="15" customHeight="1">
       <x:c r="A571" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="B571" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C571" s="1" t="s">
-        <x:v>2001</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="D571" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="E571" s="1" t="s">
-        <x:v>2002</x:v>
+        <x:v>2008</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:5" ht="15" customHeight="1">
       <x:c r="A572" s="1" t="s">
-        <x:v>2003</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="B572" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C572" s="1" t="s">
+        <x:v>2010</x:v>
+      </x:c>
+      <x:c r="D572" s="1" t="s">
         <x:v>2004</x:v>
       </x:c>
-      <x:c r="D572" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E572" s="1" t="s">
-        <x:v>2005</x:v>
+        <x:v>2011</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:5" ht="15" customHeight="1">
       <x:c r="A573" s="1" t="s">
-        <x:v>2006</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="B573" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C573" s="1" t="s">
-        <x:v>2007</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="D573" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="E573" s="1" t="s">
-        <x:v>2008</x:v>
+        <x:v>2015</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:5" ht="15" customHeight="1">
       <x:c r="A574" s="1" t="s">
-        <x:v>2009</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="B574" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C574" s="1" t="s">
-        <x:v>2010</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="D574" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="E574" s="1" t="s">
-        <x:v>2011</x:v>
+        <x:v>2018</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:5" ht="15" customHeight="1">
       <x:c r="A575" s="1" t="s">
-        <x:v>2012</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="B575" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C575" s="1" t="s">
-        <x:v>2013</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="D575" s="1" t="s">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="E575" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2021</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:5" ht="15" customHeight="1">
       <x:c r="A576" s="1" t="s">
-        <x:v>2016</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="B576" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C576" s="1" t="s">
-        <x:v>2017</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="D576" s="1" t="s">
-        <x:v>2018</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="E576" s="1" t="s">
-        <x:v>2019</x:v>
+        <x:v>2024</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:5" ht="15" customHeight="1">
       <x:c r="A577" s="1" t="s">
-        <x:v>2020</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B577" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C577" s="1" t="s">
-        <x:v>2021</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="D577" s="1" t="s">
-        <x:v>2018</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="E577" s="1" t="s">
-        <x:v>2022</x:v>
+        <x:v>2027</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:5" ht="15" customHeight="1">
       <x:c r="A578" s="1" t="s">
-        <x:v>2023</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="B578" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C578" s="1" t="s">
-        <x:v>2024</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="D578" s="1" t="s">
-        <x:v>2025</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E578" s="1" t="s">
-        <x:v>2026</x:v>
+        <x:v>2031</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:5" ht="15" customHeight="1">
       <x:c r="A579" s="1" t="s">
-        <x:v>2027</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="B579" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C579" s="1" t="s">
-        <x:v>2028</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="D579" s="1" t="s">
-        <x:v>2025</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E579" s="1" t="s">
-        <x:v>2029</x:v>
+        <x:v>2034</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:5" ht="15" customHeight="1">
       <x:c r="A580" s="1" t="s">
+        <x:v>2035</x:v>
+      </x:c>
+      <x:c r="B580" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C580" s="1" t="s">
+        <x:v>2036</x:v>
+      </x:c>
+      <x:c r="D580" s="1" t="s">
         <x:v>2030</x:v>
       </x:c>
-      <x:c r="B580" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E580" s="1" t="s">
-        <x:v>2033</x:v>
+        <x:v>2037</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:5" ht="15" customHeight="1">
       <x:c r="A581" s="1" t="s">
-        <x:v>2034</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="B581" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C581" s="1" t="s">
-        <x:v>2035</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="D581" s="1" t="s">
-        <x:v>2032</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E581" s="1" t="s">
-        <x:v>2036</x:v>
+        <x:v>2040</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:5" ht="15" customHeight="1">
       <x:c r="A582" s="1" t="s">
-        <x:v>2037</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="B582" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C582" s="1" t="s">
-        <x:v>2038</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="D582" s="1" t="s">
-        <x:v>2039</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E582" s="1" t="s">
-        <x:v>2040</x:v>
+        <x:v>2043</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:5" ht="15" customHeight="1">
       <x:c r="A583" s="1" t="s">
-        <x:v>2041</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="B583" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C583" s="1" t="s">
-        <x:v>2042</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="D583" s="1" t="s">
-        <x:v>2043</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E583" s="1" t="s">
-        <x:v>2044</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:5" ht="15" customHeight="1">
       <x:c r="A584" s="1" t="s">
-        <x:v>2045</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="B584" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C584" s="1" t="s">
-        <x:v>2046</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="D584" s="1" t="s">
-        <x:v>2047</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E584" s="1" t="s">
-        <x:v>2048</x:v>
+        <x:v>2049</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:5" ht="15" customHeight="1">
       <x:c r="A585" s="1" t="s">
-        <x:v>2049</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="B585" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C585" s="1" t="s">
-        <x:v>2050</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="D585" s="1" t="s">
-        <x:v>2051</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E585" s="1" t="s">
         <x:v>2052</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:5" ht="15" customHeight="1">
       <x:c r="A586" s="1" t="s">
         <x:v>2053</x:v>
       </x:c>
       <x:c r="B586" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C586" s="1" t="s">
         <x:v>2054</x:v>
       </x:c>
       <x:c r="D586" s="1" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="E586" s="1" t="s">
         <x:v>2055</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:5" ht="15" customHeight="1">
       <x:c r="A587" s="1" t="s">
+        <x:v>2056</x:v>
+      </x:c>
+      <x:c r="B587" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C587" s="1" t="s">
         <x:v>2057</x:v>
       </x:c>
-      <x:c r="B587" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C587" s="1" t="s">
+      <x:c r="D587" s="1" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="E587" s="1" t="s">
         <x:v>2058</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2060</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:5" ht="15" customHeight="1">
       <x:c r="A588" s="1" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="B588" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C588" s="1" t="s">
+        <x:v>2060</x:v>
+      </x:c>
+      <x:c r="D588" s="1" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="E588" s="1" t="s">
         <x:v>2061</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2063</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:5" ht="15" customHeight="1">
       <x:c r="A589" s="1" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="B589" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C589" s="1" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+      <x:c r="D589" s="1" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="E589" s="1" t="s">
         <x:v>2064</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2066</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:5" ht="15" customHeight="1">
       <x:c r="A590" s="1" t="s">
+        <x:v>2065</x:v>
+      </x:c>
+      <x:c r="B590" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C590" s="1" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="D590" s="1" t="s">
         <x:v>2067</x:v>
       </x:c>
-      <x:c r="B590" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C590" s="1" t="s">
+      <x:c r="E590" s="1" t="s">
         <x:v>2068</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2069</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:5" ht="15" customHeight="1">
       <x:c r="A591" s="1" t="s">
+        <x:v>2069</x:v>
+      </x:c>
+      <x:c r="B591" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C591" s="1" t="s">
         <x:v>2070</x:v>
       </x:c>
-      <x:c r="B591" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C591" s="1" t="s">
+      <x:c r="D591" s="1" t="s">
         <x:v>2071</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2059</x:v>
       </x:c>
       <x:c r="E591" s="1" t="s">
         <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A592" s="2" t="s">
+      <x:c r="A592" s="1" t="s">
+        <x:v>2073</x:v>
+      </x:c>
+      <x:c r="B592" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C592" s="1" t="s">
+        <x:v>2074</x:v>
+      </x:c>
+      <x:c r="D592" s="1" t="s">
+        <x:v>2071</x:v>
+      </x:c>
+      <x:c r="E592" s="1" t="s">
+        <x:v>2075</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="593" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A593" s="1" t="s">
+        <x:v>2076</x:v>
+      </x:c>
+      <x:c r="B593" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C593" s="1" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="D593" s="1" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="E593" s="1" t="s">
+        <x:v>2079</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="594" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A594" s="1" t="s">
+        <x:v>2080</x:v>
+      </x:c>
+      <x:c r="B594" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C594" s="1" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="D594" s="1" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="E594" s="1" t="s">
+        <x:v>2082</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="595" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A595" s="1" t="s">
+        <x:v>2083</x:v>
+      </x:c>
+      <x:c r="B595" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C595" s="1" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="D595" s="1" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="E595" s="1" t="s">
+        <x:v>2086</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="596" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A596" s="1" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="B596" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C596" s="1" t="s">
+        <x:v>2088</x:v>
+      </x:c>
+      <x:c r="D596" s="1" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="E596" s="1" t="s">
+        <x:v>2089</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="597" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A597" s="1" t="s">
+        <x:v>2090</x:v>
+      </x:c>
+      <x:c r="B597" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C597" s="1" t="s">
+        <x:v>2091</x:v>
+      </x:c>
+      <x:c r="D597" s="1" t="s">
+        <x:v>2092</x:v>
+      </x:c>
+      <x:c r="E597" s="1" t="s">
+        <x:v>2093</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="598" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A598" s="1" t="s">
+        <x:v>2094</x:v>
+      </x:c>
+      <x:c r="B598" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C598" s="1" t="s">
+        <x:v>2095</x:v>
+      </x:c>
+      <x:c r="D598" s="1" t="s">
+        <x:v>2096</x:v>
+      </x:c>
+      <x:c r="E598" s="1" t="s">
+        <x:v>2097</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="599" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A599" s="1" t="s">
+        <x:v>2098</x:v>
+      </x:c>
+      <x:c r="B599" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C599" s="1" t="s">
+        <x:v>2099</x:v>
+      </x:c>
+      <x:c r="D599" s="1" t="s">
+        <x:v>2100</x:v>
+      </x:c>
+      <x:c r="E599" s="1" t="s">
+        <x:v>2101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="600" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A600" s="1" t="s">
+        <x:v>2102</x:v>
+      </x:c>
+      <x:c r="B600" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C600" s="1" t="s">
+        <x:v>2103</x:v>
+      </x:c>
+      <x:c r="D600" s="1" t="s">
+        <x:v>2104</x:v>
+      </x:c>
+      <x:c r="E600" s="1" t="s">
+        <x:v>2105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="601" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A601" s="1" t="s">
+        <x:v>2106</x:v>
+      </x:c>
+      <x:c r="B601" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C601" s="1" t="s">
+        <x:v>2107</x:v>
+      </x:c>
+      <x:c r="D601" s="1" t="s">
+        <x:v>2108</x:v>
+      </x:c>
+      <x:c r="E601" s="1" t="s">
+        <x:v>2109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="602" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A602" s="1" t="s">
+        <x:v>2110</x:v>
+      </x:c>
+      <x:c r="B602" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C602" s="1" t="s">
+        <x:v>2111</x:v>
+      </x:c>
+      <x:c r="D602" s="1" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="E602" s="1" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="603" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A603" s="1" t="s">
+        <x:v>2114</x:v>
+      </x:c>
+      <x:c r="B603" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C603" s="1" t="s">
+        <x:v>2115</x:v>
+      </x:c>
+      <x:c r="D603" s="1" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="E603" s="1" t="s">
+        <x:v>2116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="604" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A604" s="1" t="s">
+        <x:v>2117</x:v>
+      </x:c>
+      <x:c r="B604" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C604" s="1" t="s">
+        <x:v>2118</x:v>
+      </x:c>
+      <x:c r="D604" s="1" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="E604" s="1" t="s">
+        <x:v>2119</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="605" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A605" s="1" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="B605" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C605" s="1" t="s">
+        <x:v>2121</x:v>
+      </x:c>
+      <x:c r="D605" s="1" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="E605" s="1" t="s">
+        <x:v>2122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="606" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A606" s="1" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="B606" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C606" s="1" t="s">
+        <x:v>2124</x:v>
+      </x:c>
+      <x:c r="D606" s="1" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="E606" s="1" t="s">
+        <x:v>2125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="607" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A607" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B592" s="2" t="s">
+      <x:c r="B607" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C592" s="2" t="s">
+      <x:c r="C607" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D592" s="2" t="s">
+      <x:c r="D607" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E592" s="2" t="s">
+      <x:c r="E607" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A592:E592"/>
+    <x:mergeCell ref="A607:E607"/>
   </x:mergeCells>
 </x:worksheet>
 </file>