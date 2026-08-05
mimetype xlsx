--- v3 (2026-07-14)
+++ v4 (2026-08-05)
@@ -1,81 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a33405a72a84f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09818237e2e74e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VETH_coin_entitlement_history_20240227" sheetId="1" r:id="R711ed1ccf3e34b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VETH_coin_entitlement_history_20240227" sheetId="1" r:id="R61831cf163fa460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3035" uniqueCount="2126">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3110" uniqueCount="2177">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>04/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72266.37083127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,017,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013678191834068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72265.82712669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013632947215611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72173.89340022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,002,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013488868540244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72173.52125607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013457861695551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72173.17299357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013428844656723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72172.09858600001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060133393256123985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72267.78911054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,018,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013295815488434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72266.52478314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013190612675986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72266.01641085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060131483117698455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72223.54192966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,011,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013116470706852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72042.5527326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,981,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060130667500709455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71290.52686948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,856,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060130336428373815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71288.25879281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012842340824056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71287.59347369999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012786224164979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70595.39291971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,741,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006012724037110126</x:t>
+  </x:si>
+  <x:si>
     <x:t>14/07/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>ETH</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>70594.41454876</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11,741,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.0060126407076705555</x:t>
   </x:si>
   <x:si>
     <x:t>13/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>70594.03055645</x:t>
   </x:si>
   <x:si>
     <x:t>0.006012608002423133</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>70593.26635212</x:t>
   </x:si>
   <x:si>
     <x:t>0.006012542913901712</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026</x:t>
   </x:si>
@@ -6445,56 +6598,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16dc9249aa524f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9bff0158b3146d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R711ed1ccf3e34b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40314c9b355f45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf30e371972b4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61831cf163fa460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E607"/>
+  <x:dimension ref="A1:E622"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="26" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -6538,10272 +6691,10527 @@
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="B23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="B24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="B27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="B44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="B45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="B49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5" ht="15" customHeight="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5" ht="15" customHeight="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5" ht="15" customHeight="1">
       <x:c r="A66" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5" ht="15" customHeight="1">
       <x:c r="A67" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5" ht="15" customHeight="1">
       <x:c r="A68" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5" ht="15" customHeight="1">
       <x:c r="A69" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5" ht="15" customHeight="1">
       <x:c r="A70" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5" ht="15" customHeight="1">
       <x:c r="A71" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5" ht="15" customHeight="1">
       <x:c r="A72" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="B72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5" ht="15" customHeight="1">
       <x:c r="A73" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="B73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5" ht="15" customHeight="1">
       <x:c r="A74" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="B74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5" ht="15" customHeight="1">
       <x:c r="A75" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="B75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5" ht="15" customHeight="1">
       <x:c r="A76" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="B76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5" ht="15" customHeight="1">
       <x:c r="A77" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="B77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5" ht="15" customHeight="1">
       <x:c r="A78" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="B78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5" ht="15" customHeight="1">
       <x:c r="A79" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="B79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5" ht="15" customHeight="1">
       <x:c r="A80" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5" ht="15" customHeight="1">
       <x:c r="A81" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5" ht="15" customHeight="1">
       <x:c r="A82" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5" ht="15" customHeight="1">
       <x:c r="A83" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="B83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5" ht="15" customHeight="1">
       <x:c r="A84" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="B84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5" ht="15" customHeight="1">
       <x:c r="A85" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="B85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5" ht="15" customHeight="1">
       <x:c r="A86" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5" ht="15" customHeight="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5" ht="15" customHeight="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5" ht="15" customHeight="1">
       <x:c r="A89" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5" ht="15" customHeight="1">
       <x:c r="A90" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5" ht="15" customHeight="1">
       <x:c r="A91" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5" ht="15" customHeight="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5" ht="15" customHeight="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5" ht="15" customHeight="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5" ht="15" customHeight="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5" ht="15" customHeight="1">
       <x:c r="A96" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5" ht="15" customHeight="1">
       <x:c r="A97" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5" ht="15" customHeight="1">
       <x:c r="A98" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5" ht="15" customHeight="1">
       <x:c r="A99" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5" ht="15" customHeight="1">
       <x:c r="A100" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5" ht="15" customHeight="1">
       <x:c r="A101" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="B101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5" ht="15" customHeight="1">
       <x:c r="A102" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5" ht="15" customHeight="1">
       <x:c r="A103" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="B103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5" ht="15" customHeight="1">
       <x:c r="A104" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="B104" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5" ht="15" customHeight="1">
       <x:c r="A105" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="B105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5" ht="15" customHeight="1">
       <x:c r="A106" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="B106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5" ht="15" customHeight="1">
       <x:c r="A107" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="B107" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5" ht="15" customHeight="1">
       <x:c r="A108" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="B108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5" ht="15" customHeight="1">
       <x:c r="A109" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="B109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5" ht="15" customHeight="1">
       <x:c r="A110" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="B110" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5" ht="15" customHeight="1">
       <x:c r="A111" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="B111" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5" ht="15" customHeight="1">
       <x:c r="A112" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="B112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5" ht="15" customHeight="1">
       <x:c r="A113" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5" ht="15" customHeight="1">
       <x:c r="A114" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5" ht="15" customHeight="1">
       <x:c r="A115" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5" ht="15" customHeight="1">
       <x:c r="A116" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5" ht="15" customHeight="1">
       <x:c r="A117" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5" ht="15" customHeight="1">
       <x:c r="A118" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5" ht="15" customHeight="1">
       <x:c r="A119" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5" ht="15" customHeight="1">
       <x:c r="A120" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5" ht="15" customHeight="1">
       <x:c r="A121" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5" ht="15" customHeight="1">
       <x:c r="A122" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5" ht="15" customHeight="1">
       <x:c r="A123" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5" ht="15" customHeight="1">
       <x:c r="A124" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5" ht="15" customHeight="1">
       <x:c r="A125" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5" ht="15" customHeight="1">
       <x:c r="A126" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5" ht="15" customHeight="1">
       <x:c r="A127" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5" ht="15" customHeight="1">
       <x:c r="A128" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5" ht="15" customHeight="1">
       <x:c r="A129" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5" ht="15" customHeight="1">
       <x:c r="A130" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5" ht="15" customHeight="1">
       <x:c r="A131" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5" ht="15" customHeight="1">
       <x:c r="A132" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5" ht="15" customHeight="1">
       <x:c r="A133" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5" ht="15" customHeight="1">
       <x:c r="A134" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:5" ht="15" customHeight="1">
       <x:c r="A135" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5" ht="15" customHeight="1">
       <x:c r="A136" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:5" ht="15" customHeight="1">
       <x:c r="A137" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:5" ht="15" customHeight="1">
       <x:c r="A138" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:5" ht="15" customHeight="1">
       <x:c r="A139" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:5" ht="15" customHeight="1">
       <x:c r="A140" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:5" ht="15" customHeight="1">
       <x:c r="A141" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:5" ht="15" customHeight="1">
       <x:c r="A142" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:5" ht="15" customHeight="1">
       <x:c r="A143" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:5" ht="15" customHeight="1">
       <x:c r="A144" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:5" ht="15" customHeight="1">
       <x:c r="A145" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:5" ht="15" customHeight="1">
       <x:c r="A146" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:5" ht="15" customHeight="1">
       <x:c r="A147" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="B147" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:5" ht="15" customHeight="1">
       <x:c r="A148" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="B148" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:5" ht="15" customHeight="1">
       <x:c r="A149" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:5" ht="15" customHeight="1">
       <x:c r="A150" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="B150" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C150" s="1" t="s">
+      <x:c r="E150" s="1" t="s">
         <x:v>536</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:5" ht="15" customHeight="1">
       <x:c r="A151" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="B151" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:5" ht="15" customHeight="1">
       <x:c r="A152" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:5" ht="15" customHeight="1">
       <x:c r="A153" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:5" ht="15" customHeight="1">
       <x:c r="A154" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:5" ht="15" customHeight="1">
       <x:c r="A155" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
         <x:v>553</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:5" ht="15" customHeight="1">
       <x:c r="A156" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:5" ht="15" customHeight="1">
       <x:c r="A157" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:5" ht="15" customHeight="1">
       <x:c r="A158" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:5" ht="15" customHeight="1">
       <x:c r="A159" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:5" ht="15" customHeight="1">
       <x:c r="A160" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:5" ht="15" customHeight="1">
       <x:c r="A161" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:5" ht="15" customHeight="1">
       <x:c r="A162" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:5" ht="15" customHeight="1">
       <x:c r="A163" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:5" ht="15" customHeight="1">
       <x:c r="A164" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:5" ht="15" customHeight="1">
       <x:c r="A165" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:5" ht="15" customHeight="1">
       <x:c r="A166" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:5" ht="15" customHeight="1">
       <x:c r="A167" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:5" ht="15" customHeight="1">
       <x:c r="A168" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:5" ht="15" customHeight="1">
       <x:c r="A169" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="B169" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="E169" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:5" ht="15" customHeight="1">
       <x:c r="A170" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="B170" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:5" ht="15" customHeight="1">
       <x:c r="A171" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="B171" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:5" ht="15" customHeight="1">
       <x:c r="A172" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:5" ht="15" customHeight="1">
       <x:c r="A173" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:5" ht="15" customHeight="1">
       <x:c r="A174" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:5" ht="15" customHeight="1">
       <x:c r="A175" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:5" ht="15" customHeight="1">
       <x:c r="A176" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:5" ht="15" customHeight="1">
       <x:c r="A177" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:5" ht="15" customHeight="1">
       <x:c r="A178" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:5" ht="15" customHeight="1">
       <x:c r="A179" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:5" ht="15" customHeight="1">
       <x:c r="A180" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:5" ht="15" customHeight="1">
       <x:c r="A181" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:5" ht="15" customHeight="1">
       <x:c r="A182" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:5" ht="15" customHeight="1">
       <x:c r="A183" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:5" ht="15" customHeight="1">
       <x:c r="A184" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:5" ht="15" customHeight="1">
       <x:c r="A185" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:5" ht="15" customHeight="1">
       <x:c r="A186" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:5" ht="15" customHeight="1">
       <x:c r="A187" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:5" ht="15" customHeight="1">
       <x:c r="A188" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:5" ht="15" customHeight="1">
       <x:c r="A189" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:5" ht="15" customHeight="1">
       <x:c r="A190" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:5" ht="15" customHeight="1">
       <x:c r="A191" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:5" ht="15" customHeight="1">
       <x:c r="A192" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:5" ht="15" customHeight="1">
       <x:c r="A193" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:5" ht="15" customHeight="1">
       <x:c r="A194" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="B194" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="E194" s="1" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:5" ht="15" customHeight="1">
       <x:c r="A195" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="B195" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="E195" s="1" t="s">
         <x:v>701</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:5" ht="15" customHeight="1">
       <x:c r="A196" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="B196" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
         <x:v>705</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:5" ht="15" customHeight="1">
       <x:c r="A197" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="B197" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:5" ht="15" customHeight="1">
       <x:c r="A198" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:5" ht="15" customHeight="1">
       <x:c r="A199" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:5" ht="15" customHeight="1">
       <x:c r="A200" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:5" ht="15" customHeight="1">
       <x:c r="A201" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:5" ht="15" customHeight="1">
       <x:c r="A202" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:5" ht="15" customHeight="1">
       <x:c r="A203" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:5" ht="15" customHeight="1">
       <x:c r="A204" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:5" ht="15" customHeight="1">
       <x:c r="A205" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:5" ht="15" customHeight="1">
       <x:c r="A206" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:5" ht="15" customHeight="1">
       <x:c r="A207" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:5" ht="15" customHeight="1">
       <x:c r="A208" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:5" ht="15" customHeight="1">
       <x:c r="A209" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:5" ht="15" customHeight="1">
       <x:c r="A210" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:5" ht="15" customHeight="1">
       <x:c r="A211" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:5" ht="15" customHeight="1">
       <x:c r="A212" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:5" ht="15" customHeight="1">
       <x:c r="A213" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:5" ht="15" customHeight="1">
       <x:c r="A214" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:5" ht="15" customHeight="1">
       <x:c r="A215" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:5" ht="15" customHeight="1">
       <x:c r="A216" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:5" ht="15" customHeight="1">
       <x:c r="A217" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:5" ht="15" customHeight="1">
       <x:c r="A218" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:5" ht="15" customHeight="1">
       <x:c r="A219" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:5" ht="15" customHeight="1">
       <x:c r="A220" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:5" ht="15" customHeight="1">
       <x:c r="A221" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:5" ht="15" customHeight="1">
       <x:c r="A222" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:5" ht="15" customHeight="1">
       <x:c r="A223" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="E223" s="1" t="s">
         <x:v>805</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:5" ht="15" customHeight="1">
       <x:c r="A224" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:5" ht="15" customHeight="1">
       <x:c r="A225" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="B225" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="D225" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="E225" s="1" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:5" ht="15" customHeight="1">
       <x:c r="A226" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="B226" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D226" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="E226" s="1" t="s">
         <x:v>817</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:5" ht="15" customHeight="1">
       <x:c r="A227" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="B227" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="D227" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="E227" s="1" t="s">
         <x:v>820</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:5" ht="15" customHeight="1">
       <x:c r="A228" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:5" ht="15" customHeight="1">
       <x:c r="A229" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:5" ht="15" customHeight="1">
       <x:c r="A230" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:5" ht="15" customHeight="1">
       <x:c r="A231" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:5" ht="15" customHeight="1">
       <x:c r="A232" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="E232" s="1" t="s">
         <x:v>837</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:5" ht="15" customHeight="1">
       <x:c r="A233" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:5" ht="15" customHeight="1">
       <x:c r="A234" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:5" ht="15" customHeight="1">
       <x:c r="A235" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="B235" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="E235" s="1" t="s">
         <x:v>849</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:5" ht="15" customHeight="1">
       <x:c r="A236" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="B236" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="E236" s="1" t="s">
         <x:v>853</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:5" ht="15" customHeight="1">
       <x:c r="A237" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="B237" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E237" s="1" t="s">
         <x:v>857</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:5" ht="15" customHeight="1">
       <x:c r="A238" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:5" ht="15" customHeight="1">
       <x:c r="A239" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:5" ht="15" customHeight="1">
       <x:c r="A240" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:5" ht="15" customHeight="1">
       <x:c r="A241" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:5" ht="15" customHeight="1">
       <x:c r="A242" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:5" ht="15" customHeight="1">
       <x:c r="A243" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:5" ht="15" customHeight="1">
       <x:c r="A244" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:5" ht="15" customHeight="1">
       <x:c r="A245" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:5" ht="15" customHeight="1">
       <x:c r="A246" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:5" ht="15" customHeight="1">
       <x:c r="A247" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:5" ht="15" customHeight="1">
       <x:c r="A248" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:5" ht="15" customHeight="1">
       <x:c r="A249" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:5" ht="15" customHeight="1">
       <x:c r="A250" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:5" ht="15" customHeight="1">
       <x:c r="A251" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>907</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:5" ht="15" customHeight="1">
       <x:c r="A252" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:5" ht="15" customHeight="1">
       <x:c r="A253" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:5" ht="15" customHeight="1">
       <x:c r="A254" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:5" ht="15" customHeight="1">
       <x:c r="A255" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:5" ht="15" customHeight="1">
       <x:c r="A256" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="E256" s="1" t="s">
         <x:v>927</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:5" ht="15" customHeight="1">
       <x:c r="A257" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:5" ht="15" customHeight="1">
       <x:c r="A258" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="B258" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C258" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="D258" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="E258" s="1" t="s">
         <x:v>935</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:5" ht="15" customHeight="1">
       <x:c r="A259" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:5" ht="15" customHeight="1">
       <x:c r="A260" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:5" ht="15" customHeight="1">
       <x:c r="A261" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>945</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:5" ht="15" customHeight="1">
       <x:c r="A262" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:5" ht="15" customHeight="1">
       <x:c r="A263" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:5" ht="15" customHeight="1">
       <x:c r="A264" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:5" ht="15" customHeight="1">
       <x:c r="A265" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:5" ht="15" customHeight="1">
       <x:c r="A266" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>963</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:5" ht="15" customHeight="1">
       <x:c r="A267" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>967</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:5" ht="15" customHeight="1">
       <x:c r="A268" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:5" ht="15" customHeight="1">
       <x:c r="A269" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:5" ht="15" customHeight="1">
       <x:c r="A270" s="1" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="B270" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C270" s="1" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="D270" s="1" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="E270" s="1" t="s">
         <x:v>979</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:5" ht="15" customHeight="1">
       <x:c r="A271" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:5" ht="15" customHeight="1">
       <x:c r="A272" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:5" ht="15" customHeight="1">
       <x:c r="A273" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:5" ht="15" customHeight="1">
       <x:c r="A274" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="E274" s="1" t="s">
         <x:v>993</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:5" ht="15" customHeight="1">
       <x:c r="A275" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:5" ht="15" customHeight="1">
       <x:c r="A276" s="1" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="B276" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C276" s="1" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="D276" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="E276" s="1" t="s">
         <x:v>1001</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:5" ht="15" customHeight="1">
       <x:c r="A277" s="1" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="B277" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C277" s="1" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="D277" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="E277" s="1" t="s">
         <x:v>1004</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:5" ht="15" customHeight="1">
       <x:c r="A278" s="1" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="B278" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C278" s="1" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="D278" s="1" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="E278" s="1" t="s">
         <x:v>1008</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1011</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:5" ht="15" customHeight="1">
       <x:c r="A279" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1011</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:5" ht="15" customHeight="1">
       <x:c r="A280" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:5" ht="15" customHeight="1">
       <x:c r="A281" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1019</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:5" ht="15" customHeight="1">
       <x:c r="A282" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:5" ht="15" customHeight="1">
       <x:c r="A283" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:5" ht="15" customHeight="1">
       <x:c r="A284" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1029</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:5" ht="15" customHeight="1">
       <x:c r="A285" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:5" ht="15" customHeight="1">
       <x:c r="A286" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:5" ht="15" customHeight="1">
       <x:c r="A287" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1041</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:5" ht="15" customHeight="1">
       <x:c r="A288" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:5" ht="15" customHeight="1">
       <x:c r="A289" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:5" ht="15" customHeight="1">
       <x:c r="A290" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:5" ht="15" customHeight="1">
       <x:c r="A291" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:5" ht="15" customHeight="1">
       <x:c r="A292" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:5" ht="15" customHeight="1">
       <x:c r="A293" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:5" ht="15" customHeight="1">
       <x:c r="A294" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:5" ht="15" customHeight="1">
       <x:c r="A295" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:5" ht="15" customHeight="1">
       <x:c r="A296" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:5" ht="15" customHeight="1">
       <x:c r="A297" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:5" ht="15" customHeight="1">
       <x:c r="A298" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:5" ht="15" customHeight="1">
       <x:c r="A299" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:5" ht="15" customHeight="1">
       <x:c r="A300" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:5" ht="15" customHeight="1">
       <x:c r="A301" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1094</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:5" ht="15" customHeight="1">
       <x:c r="A302" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:5" ht="15" customHeight="1">
       <x:c r="A303" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:5" ht="15" customHeight="1">
       <x:c r="A304" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:5" ht="15" customHeight="1">
       <x:c r="A305" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="E305" s="1" t="s">
         <x:v>1109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1113</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:5" ht="15" customHeight="1">
       <x:c r="A306" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1113</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:5" ht="15" customHeight="1">
       <x:c r="A307" s="1" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="B307" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C307" s="1" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="D307" s="1" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="E307" s="1" t="s">
         <x:v>1117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1120</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:5" ht="15" customHeight="1">
       <x:c r="A308" s="1" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="B308" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C308" s="1" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="D308" s="1" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="E308" s="1" t="s">
         <x:v>1121</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:5" ht="15" customHeight="1">
       <x:c r="A309" s="1" t="s">
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="B309" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C309" s="1" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="D309" s="1" t="s">
         <x:v>1124</x:v>
       </x:c>
-      <x:c r="B309" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C309" s="1" t="s">
+      <x:c r="E309" s="1" t="s">
         <x:v>1125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1127</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:5" ht="15" customHeight="1">
       <x:c r="A310" s="1" t="s">
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="B310" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C310" s="1" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="D310" s="1" t="s">
         <x:v>1128</x:v>
       </x:c>
-      <x:c r="B310" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C310" s="1" t="s">
+      <x:c r="E310" s="1" t="s">
         <x:v>1129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:5" ht="15" customHeight="1">
       <x:c r="A311" s="1" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="B311" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C311" s="1" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="D311" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
-      <x:c r="B311" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C311" s="1" t="s">
+      <x:c r="E311" s="1" t="s">
         <x:v>1133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:5" ht="15" customHeight="1">
       <x:c r="A312" s="1" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="B312" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C312" s="1" t="s">
         <x:v>1135</x:v>
       </x:c>
-      <x:c r="B312" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C312" s="1" t="s">
+      <x:c r="D312" s="1" t="s">
         <x:v>1136</x:v>
       </x:c>
-      <x:c r="D312" s="1" t="s">
+      <x:c r="E312" s="1" t="s">
         <x:v>1137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:5" ht="15" customHeight="1">
       <x:c r="A313" s="1" t="s">
+        <x:v>1138</x:v>
+      </x:c>
+      <x:c r="B313" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C313" s="1" t="s">
         <x:v>1139</x:v>
       </x:c>
-      <x:c r="B313" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C313" s="1" t="s">
+      <x:c r="D313" s="1" t="s">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="E313" s="1" t="s">
         <x:v>1140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1141</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:5" ht="15" customHeight="1">
       <x:c r="A314" s="1" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="B314" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C314" s="1" t="s">
         <x:v>1142</x:v>
       </x:c>
-      <x:c r="B314" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C314" s="1" t="s">
+      <x:c r="D314" s="1" t="s">
         <x:v>1143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1137</x:v>
       </x:c>
       <x:c r="E314" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:5" ht="15" customHeight="1">
       <x:c r="A315" s="1" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="B315" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C315" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="D315" s="1" t="s">
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="E315" s="1" t="s">
         <x:v>1147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:5" ht="15" customHeight="1">
       <x:c r="A316" s="1" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="B316" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C316" s="1" t="s">
         <x:v>1149</x:v>
       </x:c>
-      <x:c r="B316" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C316" s="1" t="s">
+      <x:c r="D316" s="1" t="s">
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="E316" s="1" t="s">
         <x:v>1150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:5" ht="15" customHeight="1">
       <x:c r="A317" s="1" t="s">
+        <x:v>1151</x:v>
+      </x:c>
+      <x:c r="B317" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C317" s="1" t="s">
         <x:v>1152</x:v>
       </x:c>
-      <x:c r="B317" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C317" s="1" t="s">
+      <x:c r="D317" s="1" t="s">
         <x:v>1153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1147</x:v>
       </x:c>
       <x:c r="E317" s="1" t="s">
         <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:5" ht="15" customHeight="1">
       <x:c r="A318" s="1" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="B318" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C318" s="1" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="D318" s="1" t="s">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="E318" s="1" t="s">
         <x:v>1157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:5" ht="15" customHeight="1">
       <x:c r="A319" s="1" t="s">
+        <x:v>1158</x:v>
+      </x:c>
+      <x:c r="B319" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C319" s="1" t="s">
         <x:v>1159</x:v>
       </x:c>
-      <x:c r="B319" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C319" s="1" t="s">
+      <x:c r="D319" s="1" t="s">
         <x:v>1160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1157</x:v>
       </x:c>
       <x:c r="E319" s="1" t="s">
         <x:v>1161</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:5" ht="15" customHeight="1">
       <x:c r="A320" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="B320" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C320" s="1" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="D320" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E320" s="1" t="s">
         <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:5" ht="15" customHeight="1">
       <x:c r="A321" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="B321" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C321" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="D321" s="1" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="E321" s="1" t="s">
         <x:v>1167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:5" ht="15" customHeight="1">
       <x:c r="A322" s="1" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="B322" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C322" s="1" t="s">
         <x:v>1169</x:v>
       </x:c>
-      <x:c r="B322" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C322" s="1" t="s">
+      <x:c r="D322" s="1" t="s">
         <x:v>1170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1167</x:v>
       </x:c>
       <x:c r="E322" s="1" t="s">
         <x:v>1171</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:5" ht="15" customHeight="1">
       <x:c r="A323" s="1" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="B323" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C323" s="1" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="D323" s="1" t="s">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="E323" s="1" t="s">
         <x:v>1174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1175</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:5" ht="15" customHeight="1">
       <x:c r="A324" s="1" t="s">
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="B324" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C324" s="1" t="s">
         <x:v>1176</x:v>
       </x:c>
-      <x:c r="B324" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C324" s="1" t="s">
+      <x:c r="D324" s="1" t="s">
         <x:v>1177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1174</x:v>
       </x:c>
       <x:c r="E324" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:5" ht="15" customHeight="1">
       <x:c r="A325" s="1" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="B325" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C325" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="D325" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="E325" s="1" t="s">
         <x:v>1182</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:5" ht="15" customHeight="1">
       <x:c r="A326" s="1" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="B326" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C326" s="1" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="D326" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="E326" s="1" t="s">
         <x:v>1185</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:5" ht="15" customHeight="1">
       <x:c r="A327" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="B327" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C327" s="1" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="D327" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="E327" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:5" ht="15" customHeight="1">
       <x:c r="A328" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="B328" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C328" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="D328" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="E328" s="1" t="s">
         <x:v>1192</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:5" ht="15" customHeight="1">
       <x:c r="A329" s="1" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="B329" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C329" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="D329" s="1" t="s">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="E329" s="1" t="s">
         <x:v>1195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1196</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:5" ht="15" customHeight="1">
       <x:c r="A330" s="1" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="B330" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C330" s="1" t="s">
         <x:v>1197</x:v>
       </x:c>
-      <x:c r="B330" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C330" s="1" t="s">
+      <x:c r="D330" s="1" t="s">
         <x:v>1198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1195</x:v>
       </x:c>
       <x:c r="E330" s="1" t="s">
         <x:v>1199</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:5" ht="15" customHeight="1">
       <x:c r="A331" s="1" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="B331" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C331" s="1" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="D331" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="E331" s="1" t="s">
         <x:v>1202</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:5" ht="15" customHeight="1">
       <x:c r="A332" s="1" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="B332" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C332" s="1" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="D332" s="1" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="E332" s="1" t="s">
         <x:v>1205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:5" ht="15" customHeight="1">
       <x:c r="A333" s="1" t="s">
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="B333" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C333" s="1" t="s">
         <x:v>1207</x:v>
       </x:c>
-      <x:c r="B333" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C333" s="1" t="s">
+      <x:c r="D333" s="1" t="s">
         <x:v>1208</x:v>
       </x:c>
-      <x:c r="D333" s="1" t="s">
+      <x:c r="E333" s="1" t="s">
         <x:v>1209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1210</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:5" ht="15" customHeight="1">
       <x:c r="A334" s="1" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B334" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C334" s="1" t="s">
         <x:v>1211</x:v>
       </x:c>
-      <x:c r="B334" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C334" s="1" t="s">
+      <x:c r="D334" s="1" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="E334" s="1" t="s">
         <x:v>1212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:5" ht="15" customHeight="1">
       <x:c r="A335" s="1" t="s">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="B335" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C335" s="1" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="D335" s="1" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="E335" s="1" t="s">
         <x:v>1215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:5" ht="15" customHeight="1">
       <x:c r="A336" s="1" t="s">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="B336" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C336" s="1" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="D336" s="1" t="s">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="E336" s="1" t="s">
         <x:v>1219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1221</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:5" ht="15" customHeight="1">
       <x:c r="A337" s="1" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="B337" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C337" s="1" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="D337" s="1" t="s">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="E337" s="1" t="s">
         <x:v>1222</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1224</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:5" ht="15" customHeight="1">
       <x:c r="A338" s="1" t="s">
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="B338" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C338" s="1" t="s">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="D338" s="1" t="s">
         <x:v>1225</x:v>
       </x:c>
-      <x:c r="B338" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C338" s="1" t="s">
+      <x:c r="E338" s="1" t="s">
         <x:v>1226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1228</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:5" ht="15" customHeight="1">
       <x:c r="A339" s="1" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="B339" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C339" s="1" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="D339" s="1" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="E339" s="1" t="s">
         <x:v>1229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1232</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:5" ht="15" customHeight="1">
       <x:c r="A340" s="1" t="s">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="B340" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C340" s="1" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="D340" s="1" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="E340" s="1" t="s">
         <x:v>1233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:5" ht="15" customHeight="1">
       <x:c r="A341" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="B341" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C341" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="D341" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E341" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:5" ht="15" customHeight="1">
       <x:c r="A342" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="B342" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C342" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="D342" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E342" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1239</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:5" ht="15" customHeight="1">
       <x:c r="A343" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="B343" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C343" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D343" s="1" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="E343" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1243</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:5" ht="15" customHeight="1">
       <x:c r="A344" s="1" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="B344" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C344" s="1" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="D344" s="1" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="E344" s="1" t="s">
         <x:v>1247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1249</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:5" ht="15" customHeight="1">
       <x:c r="A345" s="1" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="B345" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C345" s="1" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="D345" s="1" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="E345" s="1" t="s">
         <x:v>1250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:5" ht="15" customHeight="1">
       <x:c r="A346" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B346" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C346" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="D346" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E346" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:5" ht="15" customHeight="1">
       <x:c r="A347" s="1" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="B347" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C347" s="1" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="D347" s="1" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="E347" s="1" t="s">
         <x:v>1257</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:5" ht="15" customHeight="1">
       <x:c r="A348" s="1" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="B348" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C348" s="1" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="D348" s="1" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="E348" s="1" t="s">
         <x:v>1261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:5" ht="15" customHeight="1">
       <x:c r="A349" s="1" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="B349" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C349" s="1" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="D349" s="1" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="E349" s="1" t="s">
         <x:v>1265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:5" ht="15" customHeight="1">
       <x:c r="A350" s="1" t="s">
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="B350" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C350" s="1" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="D350" s="1" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="E350" s="1" t="s">
         <x:v>1269</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:5" ht="15" customHeight="1">
       <x:c r="A351" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="B351" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C351" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D351" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="E351" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:5" ht="15" customHeight="1">
       <x:c r="A352" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="B352" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C352" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="D352" s="1" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="E352" s="1" t="s">
         <x:v>1275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1279</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:5" ht="15" customHeight="1">
       <x:c r="A353" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="B353" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C353" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="D353" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="E353" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1279</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:5" ht="15" customHeight="1">
       <x:c r="A354" s="1" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="B354" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C354" s="1" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="D354" s="1" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="E354" s="1" t="s">
         <x:v>1283</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:5" ht="15" customHeight="1">
       <x:c r="A355" s="1" t="s">
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="B355" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C355" s="1" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="D355" s="1" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="E355" s="1" t="s">
         <x:v>1287</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:5" ht="15" customHeight="1">
       <x:c r="A356" s="1" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="B356" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C356" s="1" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D356" s="1" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="E356" s="1" t="s">
         <x:v>1290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1293</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:5" ht="15" customHeight="1">
       <x:c r="A357" s="1" t="s">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c r="B357" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C357" s="1" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="D357" s="1" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="E357" s="1" t="s">
         <x:v>1294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:5" ht="15" customHeight="1">
       <x:c r="A358" s="1" t="s">
+        <x:v>1295</x:v>
+      </x:c>
+      <x:c r="B358" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C358" s="1" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="D358" s="1" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="E358" s="1" t="s">
         <x:v>1297</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:5" ht="15" customHeight="1">
       <x:c r="A359" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="B359" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C359" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D359" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="E359" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:5" ht="15" customHeight="1">
       <x:c r="A360" s="1" t="s">
+        <x:v>1301</x:v>
+      </x:c>
+      <x:c r="B360" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C360" s="1" t="s">
+        <x:v>1302</x:v>
+      </x:c>
+      <x:c r="D360" s="1" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="E360" s="1" t="s">
         <x:v>1304</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:5" ht="15" customHeight="1">
       <x:c r="A361" s="1" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="B361" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C361" s="1" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="D361" s="1" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="E361" s="1" t="s">
         <x:v>1307</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:5" ht="15" customHeight="1">
       <x:c r="A362" s="1" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="B362" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C362" s="1" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="D362" s="1" t="s">
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="E362" s="1" t="s">
         <x:v>1311</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1314</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:5" ht="15" customHeight="1">
       <x:c r="A363" s="1" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="B363" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C363" s="1" t="s">
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="D363" s="1" t="s">
+        <x:v>1314</x:v>
+      </x:c>
+      <x:c r="E363" s="1" t="s">
         <x:v>1315</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1317</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:5" ht="15" customHeight="1">
       <x:c r="A364" s="1" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="B364" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C364" s="1" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="D364" s="1" t="s">
         <x:v>1318</x:v>
       </x:c>
-      <x:c r="B364" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C364" s="1" t="s">
+      <x:c r="E364" s="1" t="s">
         <x:v>1319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:5" ht="15" customHeight="1">
       <x:c r="A365" s="1" t="s">
+        <x:v>1320</x:v>
+      </x:c>
+      <x:c r="B365" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C365" s="1" t="s">
         <x:v>1321</x:v>
       </x:c>
-      <x:c r="B365" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C365" s="1" t="s">
+      <x:c r="D365" s="1" t="s">
         <x:v>1322</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1313</x:v>
       </x:c>
       <x:c r="E365" s="1" t="s">
         <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:5" ht="15" customHeight="1">
       <x:c r="A366" s="1" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="B366" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C366" s="1" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="D366" s="1" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="E366" s="1" t="s">
         <x:v>1327</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:5" ht="15" customHeight="1">
       <x:c r="A367" s="1" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="B367" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C367" s="1" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="D367" s="1" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="E367" s="1" t="s">
         <x:v>1330</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1331</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:5" ht="15" customHeight="1">
       <x:c r="A368" s="1" t="s">
+        <x:v>1331</x:v>
+      </x:c>
+      <x:c r="B368" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C368" s="1" t="s">
         <x:v>1332</x:v>
       </x:c>
-      <x:c r="B368" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C368" s="1" t="s">
+      <x:c r="D368" s="1" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="E368" s="1" t="s">
         <x:v>1333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1334</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:5" ht="15" customHeight="1">
       <x:c r="A369" s="1" t="s">
+        <x:v>1334</x:v>
+      </x:c>
+      <x:c r="B369" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C369" s="1" t="s">
         <x:v>1335</x:v>
       </x:c>
-      <x:c r="B369" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C369" s="1" t="s">
+      <x:c r="D369" s="1" t="s">
         <x:v>1336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1330</x:v>
       </x:c>
       <x:c r="E369" s="1" t="s">
         <x:v>1337</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:5" ht="15" customHeight="1">
       <x:c r="A370" s="1" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="B370" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C370" s="1" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="D370" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="E370" s="1" t="s">
         <x:v>1340</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:5" ht="15" customHeight="1">
       <x:c r="A371" s="1" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="B371" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C371" s="1" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="D371" s="1" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="E371" s="1" t="s">
         <x:v>1344</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:5" ht="15" customHeight="1">
       <x:c r="A372" s="1" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="B372" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C372" s="1" t="s">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="D372" s="1" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="E372" s="1" t="s">
         <x:v>1347</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1348</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:5" ht="15" customHeight="1">
       <x:c r="A373" s="1" t="s">
+        <x:v>1348</x:v>
+      </x:c>
+      <x:c r="B373" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C373" s="1" t="s">
         <x:v>1349</x:v>
       </x:c>
-      <x:c r="B373" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C373" s="1" t="s">
+      <x:c r="D373" s="1" t="s">
         <x:v>1350</x:v>
       </x:c>
-      <x:c r="D373" s="1" t="s">
+      <x:c r="E373" s="1" t="s">
         <x:v>1351</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1352</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:5" ht="15" customHeight="1">
       <x:c r="A374" s="1" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="B374" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C374" s="1" t="s">
         <x:v>1353</x:v>
       </x:c>
-      <x:c r="B374" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C374" s="1" t="s">
+      <x:c r="D374" s="1" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="E374" s="1" t="s">
         <x:v>1354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:5" ht="15" customHeight="1">
       <x:c r="A375" s="1" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="B375" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C375" s="1" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="D375" s="1" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="E375" s="1" t="s">
         <x:v>1357</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1360</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:5" ht="15" customHeight="1">
       <x:c r="A376" s="1" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="B376" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C376" s="1" t="s">
+        <x:v>1359</x:v>
+      </x:c>
+      <x:c r="D376" s="1" t="s">
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="E376" s="1" t="s">
         <x:v>1361</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:5" ht="15" customHeight="1">
       <x:c r="A377" s="1" t="s">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="B377" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C377" s="1" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="D377" s="1" t="s">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="E377" s="1" t="s">
         <x:v>1365</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1367</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:5" ht="15" customHeight="1">
       <x:c r="A378" s="1" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="B378" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C378" s="1" t="s">
+        <x:v>1367</x:v>
+      </x:c>
+      <x:c r="D378" s="1" t="s">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="E378" s="1" t="s">
         <x:v>1368</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1371</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:5" ht="15" customHeight="1">
       <x:c r="A379" s="1" t="s">
-        <x:v>1372</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="B379" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C379" s="1" t="s">
-        <x:v>1373</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="D379" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="E379" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1371</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:5" ht="15" customHeight="1">
       <x:c r="A380" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="B380" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C380" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="D380" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="E380" s="1" t="s">
-        <x:v>1379</x:v>
+        <x:v>1374</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:5" ht="15" customHeight="1">
       <x:c r="A381" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="B381" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C381" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="D381" s="1" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="E381" s="1" t="s">
         <x:v>1378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:5" ht="15" customHeight="1">
       <x:c r="A382" s="1" t="s">
-        <x:v>1383</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="B382" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C382" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="D382" s="1" t="s">
-        <x:v>1385</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="E382" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:5" ht="15" customHeight="1">
       <x:c r="A383" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B383" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C383" s="1" t="s">
-        <x:v>1388</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="D383" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="E383" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1385</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:5" ht="15" customHeight="1">
       <x:c r="A384" s="1" t="s">
-        <x:v>1391</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="B384" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C384" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D384" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="E384" s="1" t="s">
-        <x:v>1393</x:v>
+        <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:5" ht="15" customHeight="1">
       <x:c r="A385" s="1" t="s">
-        <x:v>1394</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="B385" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C385" s="1" t="s">
-        <x:v>1395</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="D385" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="E385" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:5" ht="15" customHeight="1">
       <x:c r="A386" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="B386" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C386" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="D386" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="E386" s="1" t="s">
-        <x:v>1399</x:v>
+        <x:v>1395</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:5" ht="15" customHeight="1">
       <x:c r="A387" s="1" t="s">
-        <x:v>1400</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="B387" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C387" s="1" t="s">
-        <x:v>1401</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="D387" s="1" t="s">
-        <x:v>1402</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="E387" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1399</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:5" ht="15" customHeight="1">
       <x:c r="A388" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="B388" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C388" s="1" t="s">
-        <x:v>1405</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="D388" s="1" t="s">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="E388" s="1" t="s">
-        <x:v>1406</x:v>
+        <x:v>1403</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:5" ht="15" customHeight="1">
       <x:c r="A389" s="1" t="s">
+        <x:v>1404</x:v>
+      </x:c>
+      <x:c r="B389" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C389" s="1" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="D389" s="1" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="E389" s="1" t="s">
         <x:v>1407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1410</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:5" ht="15" customHeight="1">
       <x:c r="A390" s="1" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="B390" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C390" s="1" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="D390" s="1" t="s">
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="E390" s="1" t="s">
         <x:v>1411</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1413</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:5" ht="15" customHeight="1">
       <x:c r="A391" s="1" t="s">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="B391" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C391" s="1" t="s">
+        <x:v>1413</x:v>
+      </x:c>
+      <x:c r="D391" s="1" t="s">
         <x:v>1414</x:v>
       </x:c>
-      <x:c r="B391" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C391" s="1" t="s">
+      <x:c r="E391" s="1" t="s">
         <x:v>1415</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1416</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:5" ht="15" customHeight="1">
       <x:c r="A392" s="1" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="B392" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C392" s="1" t="s">
         <x:v>1417</x:v>
       </x:c>
-      <x:c r="B392" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C392" s="1" t="s">
+      <x:c r="D392" s="1" t="s">
+        <x:v>1414</x:v>
+      </x:c>
+      <x:c r="E392" s="1" t="s">
         <x:v>1418</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1420</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:5" ht="15" customHeight="1">
       <x:c r="A393" s="1" t="s">
+        <x:v>1419</x:v>
+      </x:c>
+      <x:c r="B393" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C393" s="1" t="s">
+        <x:v>1420</x:v>
+      </x:c>
+      <x:c r="D393" s="1" t="s">
         <x:v>1421</x:v>
       </x:c>
-      <x:c r="B393" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C393" s="1" t="s">
+      <x:c r="E393" s="1" t="s">
         <x:v>1422</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1424</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:5" ht="15" customHeight="1">
       <x:c r="A394" s="1" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="B394" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C394" s="1" t="s">
+        <x:v>1424</x:v>
+      </x:c>
+      <x:c r="D394" s="1" t="s">
         <x:v>1425</x:v>
       </x:c>
-      <x:c r="B394" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C394" s="1" t="s">
+      <x:c r="E394" s="1" t="s">
         <x:v>1426</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1427</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:5" ht="15" customHeight="1">
       <x:c r="A395" s="1" t="s">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="B395" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C395" s="1" t="s">
         <x:v>1428</x:v>
       </x:c>
-      <x:c r="B395" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C395" s="1" t="s">
+      <x:c r="D395" s="1" t="s">
         <x:v>1429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1423</x:v>
       </x:c>
       <x:c r="E395" s="1" t="s">
         <x:v>1430</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:5" ht="15" customHeight="1">
       <x:c r="A396" s="1" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="B396" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C396" s="1" t="s">
         <x:v>1432</x:v>
       </x:c>
       <x:c r="D396" s="1" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="E396" s="1" t="s">
         <x:v>1433</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1434</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:5" ht="15" customHeight="1">
       <x:c r="A397" s="1" t="s">
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="B397" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C397" s="1" t="s">
         <x:v>1435</x:v>
       </x:c>
-      <x:c r="B397" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C397" s="1" t="s">
+      <x:c r="D397" s="1" t="s">
         <x:v>1436</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1433</x:v>
       </x:c>
       <x:c r="E397" s="1" t="s">
         <x:v>1437</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:5" ht="15" customHeight="1">
       <x:c r="A398" s="1" t="s">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="B398" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C398" s="1" t="s">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="D398" s="1" t="s">
         <x:v>1440</x:v>
       </x:c>
       <x:c r="E398" s="1" t="s">
         <x:v>1441</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:5" ht="15" customHeight="1">
       <x:c r="A399" s="1" t="s">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="B399" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C399" s="1" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="D399" s="1" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="E399" s="1" t="s">
         <x:v>1444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1445</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:5" ht="15" customHeight="1">
       <x:c r="A400" s="1" t="s">
+        <x:v>1445</x:v>
+      </x:c>
+      <x:c r="B400" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C400" s="1" t="s">
         <x:v>1446</x:v>
       </x:c>
-      <x:c r="B400" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C400" s="1" t="s">
+      <x:c r="D400" s="1" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="E400" s="1" t="s">
         <x:v>1447</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1448</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:5" ht="15" customHeight="1">
       <x:c r="A401" s="1" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="B401" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C401" s="1" t="s">
         <x:v>1449</x:v>
       </x:c>
-      <x:c r="B401" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C401" s="1" t="s">
+      <x:c r="D401" s="1" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="E401" s="1" t="s">
         <x:v>1450</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1452</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:5" ht="15" customHeight="1">
       <x:c r="A402" s="1" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="B402" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C402" s="1" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="D402" s="1" t="s">
         <x:v>1453</x:v>
       </x:c>
-      <x:c r="B402" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C402" s="1" t="s">
+      <x:c r="E402" s="1" t="s">
         <x:v>1454</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1455</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:5" ht="15" customHeight="1">
       <x:c r="A403" s="1" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="B403" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C403" s="1" t="s">
         <x:v>1456</x:v>
       </x:c>
-      <x:c r="B403" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C403" s="1" t="s">
+      <x:c r="D403" s="1" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="E403" s="1" t="s">
         <x:v>1457</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1459</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:5" ht="15" customHeight="1">
       <x:c r="A404" s="1" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="B404" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C404" s="1" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="D404" s="1" t="s">
         <x:v>1460</x:v>
       </x:c>
-      <x:c r="B404" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C404" s="1" t="s">
+      <x:c r="E404" s="1" t="s">
         <x:v>1461</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1463</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:5" ht="15" customHeight="1">
       <x:c r="A405" s="1" t="s">
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="B405" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C405" s="1" t="s">
+        <x:v>1463</x:v>
+      </x:c>
+      <x:c r="D405" s="1" t="s">
+        <x:v>1460</x:v>
+      </x:c>
+      <x:c r="E405" s="1" t="s">
         <x:v>1464</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1467</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:5" ht="15" customHeight="1">
       <x:c r="A406" s="1" t="s">
-        <x:v>1468</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B406" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C406" s="1" t="s">
-        <x:v>1469</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="D406" s="1" t="s">
-        <x:v>1470</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="E406" s="1" t="s">
-        <x:v>1471</x:v>
+        <x:v>1467</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:5" ht="15" customHeight="1">
       <x:c r="A407" s="1" t="s">
-        <x:v>1472</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="B407" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C407" s="1" t="s">
-        <x:v>1473</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="D407" s="1" t="s">
-        <x:v>1474</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="E407" s="1" t="s">
-        <x:v>1475</x:v>
+        <x:v>1471</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:5" ht="15" customHeight="1">
       <x:c r="A408" s="1" t="s">
-        <x:v>1476</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="B408" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C408" s="1" t="s">
-        <x:v>1477</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="D408" s="1" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="E408" s="1" t="s">
-        <x:v>1478</x:v>
+        <x:v>1475</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:5" ht="15" customHeight="1">
       <x:c r="A409" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="B409" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C409" s="1" t="s">
-        <x:v>1480</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="D409" s="1" t="s">
-        <x:v>1481</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="E409" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1478</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:5" ht="15" customHeight="1">
       <x:c r="A410" s="1" t="s">
-        <x:v>1483</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="B410" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C410" s="1" t="s">
-        <x:v>1484</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D410" s="1" t="s">
+        <x:v>1474</x:v>
+      </x:c>
+      <x:c r="E410" s="1" t="s">
         <x:v>1481</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1485</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:5" ht="15" customHeight="1">
       <x:c r="A411" s="1" t="s">
-        <x:v>1486</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="B411" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C411" s="1" t="s">
-        <x:v>1487</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="D411" s="1" t="s">
-        <x:v>1488</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="E411" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1485</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:5" ht="15" customHeight="1">
       <x:c r="A412" s="1" t="s">
-        <x:v>1490</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="B412" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C412" s="1" t="s">
-        <x:v>1491</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="D412" s="1" t="s">
-        <x:v>1492</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="E412" s="1" t="s">
-        <x:v>1493</x:v>
+        <x:v>1488</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:5" ht="15" customHeight="1">
       <x:c r="A413" s="1" t="s">
-        <x:v>1494</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="B413" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C413" s="1" t="s">
-        <x:v>1495</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="D413" s="1" t="s">
-        <x:v>1496</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="E413" s="1" t="s">
-        <x:v>1497</x:v>
+        <x:v>1492</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:5" ht="15" customHeight="1">
       <x:c r="A414" s="1" t="s">
-        <x:v>1498</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="B414" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C414" s="1" t="s">
-        <x:v>1499</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="D414" s="1" t="s">
-        <x:v>1500</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="E414" s="1" t="s">
-        <x:v>1501</x:v>
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:5" ht="15" customHeight="1">
       <x:c r="A415" s="1" t="s">
-        <x:v>1502</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="B415" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C415" s="1" t="s">
-        <x:v>1503</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="D415" s="1" t="s">
-        <x:v>1504</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="E415" s="1" t="s">
-        <x:v>1505</x:v>
+        <x:v>1499</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:5" ht="15" customHeight="1">
       <x:c r="A416" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="B416" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C416" s="1" t="s">
-        <x:v>1507</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="D416" s="1" t="s">
-        <x:v>1504</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="E416" s="1" t="s">
-        <x:v>1508</x:v>
+        <x:v>1503</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:5" ht="15" customHeight="1">
       <x:c r="A417" s="1" t="s">
-        <x:v>1509</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="B417" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C417" s="1" t="s">
-        <x:v>1510</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="D417" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="E417" s="1" t="s">
-        <x:v>1512</x:v>
+        <x:v>1506</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:5" ht="15" customHeight="1">
       <x:c r="A418" s="1" t="s">
-        <x:v>1513</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="B418" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C418" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="D418" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="E418" s="1" t="s">
-        <x:v>1515</x:v>
+        <x:v>1510</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:5" ht="15" customHeight="1">
       <x:c r="A419" s="1" t="s">
-        <x:v>1516</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="B419" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C419" s="1" t="s">
-        <x:v>1517</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="D419" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="E419" s="1" t="s">
-        <x:v>1518</x:v>
+        <x:v>1514</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:5" ht="15" customHeight="1">
       <x:c r="A420" s="1" t="s">
-        <x:v>1519</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="B420" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C420" s="1" t="s">
-        <x:v>1520</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="D420" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="E420" s="1" t="s">
-        <x:v>1521</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:5" ht="15" customHeight="1">
       <x:c r="A421" s="1" t="s">
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="B421" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C421" s="1" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="D421" s="1" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="E421" s="1" t="s">
         <x:v>1522</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1525</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:5" ht="15" customHeight="1">
       <x:c r="A422" s="1" t="s">
+        <x:v>1523</x:v>
+      </x:c>
+      <x:c r="B422" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C422" s="1" t="s">
+        <x:v>1524</x:v>
+      </x:c>
+      <x:c r="D422" s="1" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="E422" s="1" t="s">
         <x:v>1526</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1528</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:5" ht="15" customHeight="1">
       <x:c r="A423" s="1" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="B423" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C423" s="1" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="D423" s="1" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="E423" s="1" t="s">
         <x:v>1529</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1532</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:5" ht="15" customHeight="1">
       <x:c r="A424" s="1" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="B424" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C424" s="1" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="D424" s="1" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="E424" s="1" t="s">
         <x:v>1533</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1536</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:5" ht="15" customHeight="1">
       <x:c r="A425" s="1" t="s">
-        <x:v>1537</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="B425" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C425" s="1" t="s">
-        <x:v>1538</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="D425" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="E425" s="1" t="s">
-        <x:v>1540</x:v>
+        <x:v>1536</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:5" ht="15" customHeight="1">
       <x:c r="A426" s="1" t="s">
-        <x:v>1541</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="B426" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C426" s="1" t="s">
-        <x:v>1542</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="D426" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="E426" s="1" t="s">
-        <x:v>1544</x:v>
+        <x:v>1540</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:5" ht="15" customHeight="1">
       <x:c r="A427" s="1" t="s">
-        <x:v>1545</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="B427" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C427" s="1" t="s">
-        <x:v>1546</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="D427" s="1" t="s">
-        <x:v>1547</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="E427" s="1" t="s">
-        <x:v>1548</x:v>
+        <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:5" ht="15" customHeight="1">
       <x:c r="A428" s="1" t="s">
-        <x:v>1549</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="B428" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C428" s="1" t="s">
-        <x:v>1550</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="D428" s="1" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="E428" s="1" t="s">
-        <x:v>1551</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:5" ht="15" customHeight="1">
       <x:c r="A429" s="1" t="s">
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="B429" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C429" s="1" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="D429" s="1" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="E429" s="1" t="s">
         <x:v>1552</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1554</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:5" ht="15" customHeight="1">
       <x:c r="A430" s="1" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="B430" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C430" s="1" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="D430" s="1" t="s">
         <x:v>1555</x:v>
       </x:c>
-      <x:c r="B430" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C430" s="1" t="s">
+      <x:c r="E430" s="1" t="s">
         <x:v>1556</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1557</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:5" ht="15" customHeight="1">
       <x:c r="A431" s="1" t="s">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c r="B431" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C431" s="1" t="s">
         <x:v>1558</x:v>
       </x:c>
-      <x:c r="B431" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C431" s="1" t="s">
+      <x:c r="D431" s="1" t="s">
+        <x:v>1555</x:v>
+      </x:c>
+      <x:c r="E431" s="1" t="s">
         <x:v>1559</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1561</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:5" ht="15" customHeight="1">
       <x:c r="A432" s="1" t="s">
+        <x:v>1560</x:v>
+      </x:c>
+      <x:c r="B432" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C432" s="1" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="D432" s="1" t="s">
         <x:v>1562</x:v>
       </x:c>
-      <x:c r="B432" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C432" s="1" t="s">
+      <x:c r="E432" s="1" t="s">
         <x:v>1563</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1564</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:5" ht="15" customHeight="1">
       <x:c r="A433" s="1" t="s">
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="B433" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C433" s="1" t="s">
         <x:v>1565</x:v>
       </x:c>
-      <x:c r="B433" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C433" s="1" t="s">
+      <x:c r="D433" s="1" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="E433" s="1" t="s">
         <x:v>1566</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1568</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:5" ht="15" customHeight="1">
       <x:c r="A434" s="1" t="s">
+        <x:v>1567</x:v>
+      </x:c>
+      <x:c r="B434" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C434" s="1" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="D434" s="1" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="E434" s="1" t="s">
         <x:v>1569</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1571</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:5" ht="15" customHeight="1">
       <x:c r="A435" s="1" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="B435" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C435" s="1" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="D435" s="1" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="E435" s="1" t="s">
         <x:v>1572</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:5" ht="15" customHeight="1">
       <x:c r="A436" s="1" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="B436" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C436" s="1" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="D436" s="1" t="s">
         <x:v>1575</x:v>
       </x:c>
-      <x:c r="B436" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C436" s="1" t="s">
+      <x:c r="E436" s="1" t="s">
         <x:v>1576</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1577</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:5" ht="15" customHeight="1">
       <x:c r="A437" s="1" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="B437" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C437" s="1" t="s">
         <x:v>1578</x:v>
       </x:c>
-      <x:c r="B437" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C437" s="1" t="s">
+      <x:c r="D437" s="1" t="s">
+        <x:v>1575</x:v>
+      </x:c>
+      <x:c r="E437" s="1" t="s">
         <x:v>1579</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1580</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:5" ht="15" customHeight="1">
       <x:c r="A438" s="1" t="s">
+        <x:v>1580</x:v>
+      </x:c>
+      <x:c r="B438" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C438" s="1" t="s">
         <x:v>1581</x:v>
       </x:c>
-      <x:c r="B438" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C438" s="1" t="s">
+      <x:c r="D438" s="1" t="s">
         <x:v>1582</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1567</x:v>
       </x:c>
       <x:c r="E438" s="1" t="s">
         <x:v>1583</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:5" ht="15" customHeight="1">
       <x:c r="A439" s="1" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="B439" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C439" s="1" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="D439" s="1" t="s">
-        <x:v>1567</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="E439" s="1" t="s">
-        <x:v>1586</x:v>
+        <x:v>1587</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:5" ht="15" customHeight="1">
       <x:c r="A440" s="1" t="s">
-        <x:v>1587</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="B440" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C440" s="1" t="s">
-        <x:v>1588</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="D440" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="E440" s="1" t="s">
-        <x:v>1590</x:v>
+        <x:v>1591</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:5" ht="15" customHeight="1">
       <x:c r="A441" s="1" t="s">
-        <x:v>1591</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="B441" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C441" s="1" t="s">
-        <x:v>1592</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="D441" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="E441" s="1" t="s">
-        <x:v>1593</x:v>
+        <x:v>1595</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:5" ht="15" customHeight="1">
       <x:c r="A442" s="1" t="s">
-        <x:v>1594</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="B442" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C442" s="1" t="s">
-        <x:v>1595</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="D442" s="1" t="s">
-        <x:v>1596</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="E442" s="1" t="s">
-        <x:v>1597</x:v>
+        <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:5" ht="15" customHeight="1">
       <x:c r="A443" s="1" t="s">
+        <x:v>1600</x:v>
+      </x:c>
+      <x:c r="B443" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C443" s="1" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="D443" s="1" t="s">
         <x:v>1598</x:v>
       </x:c>
-      <x:c r="B443" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E443" s="1" t="s">
-        <x:v>1600</x:v>
+        <x:v>1602</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:5" ht="15" customHeight="1">
       <x:c r="A444" s="1" t="s">
-        <x:v>1601</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="B444" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C444" s="1" t="s">
-        <x:v>1602</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D444" s="1" t="s">
-        <x:v>1596</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="E444" s="1" t="s">
-        <x:v>1603</x:v>
+        <x:v>1605</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:5" ht="15" customHeight="1">
       <x:c r="A445" s="1" t="s">
-        <x:v>1604</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="B445" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C445" s="1" t="s">
-        <x:v>1605</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="D445" s="1" t="s">
-        <x:v>1596</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="E445" s="1" t="s">
-        <x:v>1606</x:v>
+        <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:5" ht="15" customHeight="1">
       <x:c r="A446" s="1" t="s">
-        <x:v>1607</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="B446" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C446" s="1" t="s">
-        <x:v>1608</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="D446" s="1" t="s">
-        <x:v>1596</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="E446" s="1" t="s">
-        <x:v>1609</x:v>
+        <x:v>1612</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:5" ht="15" customHeight="1">
       <x:c r="A447" s="1" t="s">
-        <x:v>1610</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="B447" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C447" s="1" t="s">
+        <x:v>1614</x:v>
+      </x:c>
+      <x:c r="D447" s="1" t="s">
         <x:v>1611</x:v>
       </x:c>
-      <x:c r="D447" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E447" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>1615</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:5" ht="15" customHeight="1">
       <x:c r="A448" s="1" t="s">
-        <x:v>1613</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="B448" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C448" s="1" t="s">
-        <x:v>1614</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="D448" s="1" t="s">
-        <x:v>1596</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E448" s="1" t="s">
-        <x:v>1615</x:v>
+        <x:v>1619</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:5" ht="15" customHeight="1">
       <x:c r="A449" s="1" t="s">
-        <x:v>1616</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="B449" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C449" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="D449" s="1" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="E449" s="1" t="s">
-        <x:v>1619</x:v>
+        <x:v>1622</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:5" ht="15" customHeight="1">
       <x:c r="A450" s="1" t="s">
-        <x:v>1620</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="B450" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C450" s="1" t="s">
-        <x:v>1621</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="D450" s="1" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="E450" s="1" t="s">
-        <x:v>1622</x:v>
+        <x:v>1625</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:5" ht="15" customHeight="1">
       <x:c r="A451" s="1" t="s">
-        <x:v>1623</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="B451" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C451" s="1" t="s">
-        <x:v>1624</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="D451" s="1" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="E451" s="1" t="s">
-        <x:v>1625</x:v>
+        <x:v>1628</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:5" ht="15" customHeight="1">
       <x:c r="A452" s="1" t="s">
-        <x:v>1626</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="B452" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C452" s="1" t="s">
-        <x:v>1627</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="D452" s="1" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="E452" s="1" t="s">
-        <x:v>1628</x:v>
+        <x:v>1631</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:5" ht="15" customHeight="1">
       <x:c r="A453" s="1" t="s">
-        <x:v>1629</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="B453" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C453" s="1" t="s">
-        <x:v>1630</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="D453" s="1" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="E453" s="1" t="s">
-        <x:v>1631</x:v>
+        <x:v>1634</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:5" ht="15" customHeight="1">
       <x:c r="A454" s="1" t="s">
-        <x:v>1632</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="B454" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C454" s="1" t="s">
-        <x:v>1633</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="D454" s="1" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="E454" s="1" t="s">
-        <x:v>1634</x:v>
+        <x:v>1637</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:5" ht="15" customHeight="1">
       <x:c r="A455" s="1" t="s">
-        <x:v>1635</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="B455" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C455" s="1" t="s">
-        <x:v>1636</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="D455" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="E455" s="1" t="s">
-        <x:v>1637</x:v>
+        <x:v>1641</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:5" ht="15" customHeight="1">
       <x:c r="A456" s="1" t="s">
-        <x:v>1638</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="B456" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C456" s="1" t="s">
-        <x:v>1639</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="D456" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="E456" s="1" t="s">
-        <x:v>1640</x:v>
+        <x:v>1644</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:5" ht="15" customHeight="1">
       <x:c r="A457" s="1" t="s">
-        <x:v>1641</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="B457" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C457" s="1" t="s">
-        <x:v>1642</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="D457" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="E457" s="1" t="s">
-        <x:v>1643</x:v>
+        <x:v>1648</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:5" ht="15" customHeight="1">
       <x:c r="A458" s="1" t="s">
-        <x:v>1644</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="B458" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C458" s="1" t="s">
-        <x:v>1645</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="D458" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="E458" s="1" t="s">
-        <x:v>1646</x:v>
+        <x:v>1651</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:5" ht="15" customHeight="1">
       <x:c r="A459" s="1" t="s">
+        <x:v>1652</x:v>
+      </x:c>
+      <x:c r="B459" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C459" s="1" t="s">
+        <x:v>1653</x:v>
+      </x:c>
+      <x:c r="D459" s="1" t="s">
         <x:v>1647</x:v>
       </x:c>
-      <x:c r="B459" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E459" s="1" t="s">
-        <x:v>1649</x:v>
+        <x:v>1654</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:5" ht="15" customHeight="1">
       <x:c r="A460" s="1" t="s">
-        <x:v>1650</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="B460" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C460" s="1" t="s">
-        <x:v>1651</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="D460" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="E460" s="1" t="s">
-        <x:v>1652</x:v>
+        <x:v>1657</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:5" ht="15" customHeight="1">
       <x:c r="A461" s="1" t="s">
-        <x:v>1653</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="B461" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C461" s="1" t="s">
-        <x:v>1654</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="D461" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="E461" s="1" t="s">
-        <x:v>1655</x:v>
+        <x:v>1660</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:5" ht="15" customHeight="1">
       <x:c r="A462" s="1" t="s">
-        <x:v>1656</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="B462" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C462" s="1" t="s">
-        <x:v>1657</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="D462" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="E462" s="1" t="s">
-        <x:v>1658</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:5" ht="15" customHeight="1">
       <x:c r="A463" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="B463" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C463" s="1" t="s">
-        <x:v>1660</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="D463" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="E463" s="1" t="s">
-        <x:v>1661</x:v>
+        <x:v>1666</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:5" ht="15" customHeight="1">
       <x:c r="A464" s="1" t="s">
-        <x:v>1662</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="B464" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C464" s="1" t="s">
-        <x:v>1663</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="D464" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E464" s="1" t="s">
-        <x:v>1664</x:v>
+        <x:v>1670</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:5" ht="15" customHeight="1">
       <x:c r="A465" s="1" t="s">
-        <x:v>1665</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="B465" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C465" s="1" t="s">
-        <x:v>1666</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="D465" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E465" s="1" t="s">
-        <x:v>1667</x:v>
+        <x:v>1673</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:5" ht="15" customHeight="1">
       <x:c r="A466" s="1" t="s">
-        <x:v>1668</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="B466" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C466" s="1" t="s">
+        <x:v>1675</x:v>
+      </x:c>
+      <x:c r="D466" s="1" t="s">
         <x:v>1669</x:v>
       </x:c>
-      <x:c r="D466" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E466" s="1" t="s">
-        <x:v>1671</x:v>
+        <x:v>1676</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:5" ht="15" customHeight="1">
       <x:c r="A467" s="1" t="s">
-        <x:v>1672</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="B467" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C467" s="1" t="s">
-        <x:v>1673</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="D467" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E467" s="1" t="s">
-        <x:v>1674</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:5" ht="15" customHeight="1">
       <x:c r="A468" s="1" t="s">
-        <x:v>1675</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B468" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C468" s="1" t="s">
-        <x:v>1676</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="D468" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E468" s="1" t="s">
-        <x:v>1677</x:v>
+        <x:v>1682</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:5" ht="15" customHeight="1">
       <x:c r="A469" s="1" t="s">
-        <x:v>1678</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="B469" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C469" s="1" t="s">
-        <x:v>1679</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="D469" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E469" s="1" t="s">
-        <x:v>1680</x:v>
+        <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:5" ht="15" customHeight="1">
       <x:c r="A470" s="1" t="s">
-        <x:v>1681</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="B470" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C470" s="1" t="s">
-        <x:v>1682</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="D470" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E470" s="1" t="s">
-        <x:v>1683</x:v>
+        <x:v>1688</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:5" ht="15" customHeight="1">
       <x:c r="A471" s="1" t="s">
-        <x:v>1684</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="B471" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C471" s="1" t="s">
-        <x:v>1685</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="D471" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E471" s="1" t="s">
-        <x:v>1686</x:v>
+        <x:v>1691</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:5" ht="15" customHeight="1">
       <x:c r="A472" s="1" t="s">
-        <x:v>1687</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="B472" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C472" s="1" t="s">
-        <x:v>1688</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="D472" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E472" s="1" t="s">
-        <x:v>1689</x:v>
+        <x:v>1694</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:5" ht="15" customHeight="1">
       <x:c r="A473" s="1" t="s">
-        <x:v>1690</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="B473" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C473" s="1" t="s">
-        <x:v>1691</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="D473" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E473" s="1" t="s">
-        <x:v>1692</x:v>
+        <x:v>1697</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:5" ht="15" customHeight="1">
       <x:c r="A474" s="1" t="s">
-        <x:v>1693</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="B474" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C474" s="1" t="s">
-        <x:v>1694</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="D474" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E474" s="1" t="s">
-        <x:v>1695</x:v>
+        <x:v>1700</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:5" ht="15" customHeight="1">
       <x:c r="A475" s="1" t="s">
-        <x:v>1696</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="B475" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C475" s="1" t="s">
-        <x:v>1697</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="D475" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E475" s="1" t="s">
-        <x:v>1698</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:5" ht="15" customHeight="1">
       <x:c r="A476" s="1" t="s">
-        <x:v>1699</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="B476" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C476" s="1" t="s">
-        <x:v>1700</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="D476" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E476" s="1" t="s">
-        <x:v>1701</x:v>
+        <x:v>1706</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:5" ht="15" customHeight="1">
       <x:c r="A477" s="1" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="B477" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C477" s="1" t="s">
-        <x:v>1703</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="D477" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E477" s="1" t="s">
-        <x:v>1704</x:v>
+        <x:v>1709</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:5" ht="15" customHeight="1">
       <x:c r="A478" s="1" t="s">
-        <x:v>1705</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="B478" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C478" s="1" t="s">
-        <x:v>1706</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="D478" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E478" s="1" t="s">
-        <x:v>1707</x:v>
+        <x:v>1712</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:5" ht="15" customHeight="1">
       <x:c r="A479" s="1" t="s">
-        <x:v>1708</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="B479" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C479" s="1" t="s">
-        <x:v>1709</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="D479" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="E479" s="1" t="s">
-        <x:v>1710</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:5" ht="15" customHeight="1">
       <x:c r="A480" s="1" t="s">
-        <x:v>1711</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="B480" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C480" s="1" t="s">
-        <x:v>1712</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="D480" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="E480" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1718</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:5" ht="15" customHeight="1">
       <x:c r="A481" s="1" t="s">
-        <x:v>1714</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="B481" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C481" s="1" t="s">
-        <x:v>1715</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="D481" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E481" s="1" t="s">
-        <x:v>1716</x:v>
+        <x:v>1722</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:5" ht="15" customHeight="1">
       <x:c r="A482" s="1" t="s">
-        <x:v>1717</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="B482" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C482" s="1" t="s">
-        <x:v>1718</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="D482" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E482" s="1" t="s">
-        <x:v>1719</x:v>
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:5" ht="15" customHeight="1">
       <x:c r="A483" s="1" t="s">
-        <x:v>1720</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="B483" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C483" s="1" t="s">
+        <x:v>1727</x:v>
+      </x:c>
+      <x:c r="D483" s="1" t="s">
         <x:v>1721</x:v>
       </x:c>
-      <x:c r="D483" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E483" s="1" t="s">
-        <x:v>1723</x:v>
+        <x:v>1728</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:5" ht="15" customHeight="1">
       <x:c r="A484" s="1" t="s">
-        <x:v>1724</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="B484" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C484" s="1" t="s">
-        <x:v>1725</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="D484" s="1" t="s">
-        <x:v>1722</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E484" s="1" t="s">
-        <x:v>1726</x:v>
+        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:5" ht="15" customHeight="1">
       <x:c r="A485" s="1" t="s">
-        <x:v>1727</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="B485" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C485" s="1" t="s">
-        <x:v>1728</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="D485" s="1" t="s">
-        <x:v>1722</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E485" s="1" t="s">
-        <x:v>1729</x:v>
+        <x:v>1734</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:5" ht="15" customHeight="1">
       <x:c r="A486" s="1" t="s">
-        <x:v>1730</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="B486" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C486" s="1" t="s">
-        <x:v>1731</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="D486" s="1" t="s">
-        <x:v>1722</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E486" s="1" t="s">
-        <x:v>1732</x:v>
+        <x:v>1737</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:5" ht="15" customHeight="1">
       <x:c r="A487" s="1" t="s">
-        <x:v>1733</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="B487" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C487" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="D487" s="1" t="s">
-        <x:v>1722</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E487" s="1" t="s">
-        <x:v>1735</x:v>
+        <x:v>1740</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:5" ht="15" customHeight="1">
       <x:c r="A488" s="1" t="s">
-        <x:v>1736</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="B488" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C488" s="1" t="s">
-        <x:v>1737</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="D488" s="1" t="s">
-        <x:v>1738</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E488" s="1" t="s">
-        <x:v>1739</x:v>
+        <x:v>1743</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:5" ht="15" customHeight="1">
       <x:c r="A489" s="1" t="s">
-        <x:v>1740</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="B489" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C489" s="1" t="s">
-        <x:v>1741</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="D489" s="1" t="s">
-        <x:v>1738</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E489" s="1" t="s">
-        <x:v>1742</x:v>
+        <x:v>1746</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:5" ht="15" customHeight="1">
       <x:c r="A490" s="1" t="s">
-        <x:v>1743</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="B490" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C490" s="1" t="s">
-        <x:v>1744</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="D490" s="1" t="s">
-        <x:v>1745</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E490" s="1" t="s">
-        <x:v>1746</x:v>
+        <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:5" ht="15" customHeight="1">
       <x:c r="A491" s="1" t="s">
-        <x:v>1747</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="B491" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C491" s="1" t="s">
-        <x:v>1748</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="D491" s="1" t="s">
-        <x:v>1745</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E491" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>1752</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:5" ht="15" customHeight="1">
       <x:c r="A492" s="1" t="s">
-        <x:v>1750</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="B492" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C492" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="D492" s="1" t="s">
-        <x:v>1745</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E492" s="1" t="s">
-        <x:v>1752</x:v>
+        <x:v>1755</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:5" ht="15" customHeight="1">
       <x:c r="A493" s="1" t="s">
-        <x:v>1753</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="B493" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C493" s="1" t="s">
-        <x:v>1754</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="D493" s="1" t="s">
-        <x:v>1755</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E493" s="1" t="s">
-        <x:v>1756</x:v>
+        <x:v>1758</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:5" ht="15" customHeight="1">
       <x:c r="A494" s="1" t="s">
-        <x:v>1757</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="B494" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C494" s="1" t="s">
-        <x:v>1758</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="D494" s="1" t="s">
-        <x:v>1755</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E494" s="1" t="s">
-        <x:v>1759</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:5" ht="15" customHeight="1">
       <x:c r="A495" s="1" t="s">
-        <x:v>1760</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="B495" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C495" s="1" t="s">
-        <x:v>1761</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="D495" s="1" t="s">
-        <x:v>1762</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E495" s="1" t="s">
-        <x:v>1763</x:v>
+        <x:v>1764</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:5" ht="15" customHeight="1">
       <x:c r="A496" s="1" t="s">
-        <x:v>1764</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="B496" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C496" s="1" t="s">
-        <x:v>1765</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="D496" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E496" s="1" t="s">
         <x:v>1767</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:5" ht="15" customHeight="1">
       <x:c r="A497" s="1" t="s">
         <x:v>1768</x:v>
       </x:c>
       <x:c r="B497" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C497" s="1" t="s">
         <x:v>1769</x:v>
       </x:c>
       <x:c r="D497" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E497" s="1" t="s">
         <x:v>1770</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:5" ht="15" customHeight="1">
       <x:c r="A498" s="1" t="s">
         <x:v>1771</x:v>
       </x:c>
       <x:c r="B498" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C498" s="1" t="s">
         <x:v>1772</x:v>
       </x:c>
       <x:c r="D498" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1773</x:v>
       </x:c>
       <x:c r="E498" s="1" t="s">
-        <x:v>1773</x:v>
+        <x:v>1774</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:5" ht="15" customHeight="1">
       <x:c r="A499" s="1" t="s">
-        <x:v>1774</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="B499" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C499" s="1" t="s">
-        <x:v>1775</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="D499" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1773</x:v>
       </x:c>
       <x:c r="E499" s="1" t="s">
-        <x:v>1776</x:v>
+        <x:v>1777</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:5" ht="15" customHeight="1">
       <x:c r="A500" s="1" t="s">
-        <x:v>1777</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="B500" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C500" s="1" t="s">
-        <x:v>1778</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="D500" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1773</x:v>
       </x:c>
       <x:c r="E500" s="1" t="s">
-        <x:v>1779</x:v>
+        <x:v>1780</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:5" ht="15" customHeight="1">
       <x:c r="A501" s="1" t="s">
-        <x:v>1780</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="B501" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C501" s="1" t="s">
-        <x:v>1781</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="D501" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1773</x:v>
       </x:c>
       <x:c r="E501" s="1" t="s">
-        <x:v>1782</x:v>
+        <x:v>1783</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:5" ht="15" customHeight="1">
       <x:c r="A502" s="1" t="s">
-        <x:v>1783</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="B502" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C502" s="1" t="s">
-        <x:v>1784</x:v>
+        <x:v>1785</x:v>
       </x:c>
       <x:c r="D502" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1773</x:v>
       </x:c>
       <x:c r="E502" s="1" t="s">
-        <x:v>1785</x:v>
+        <x:v>1786</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:5" ht="15" customHeight="1">
       <x:c r="A503" s="1" t="s">
-        <x:v>1786</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="B503" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C503" s="1" t="s">
-        <x:v>1787</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="D503" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="E503" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1790</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:5" ht="15" customHeight="1">
       <x:c r="A504" s="1" t="s">
+        <x:v>1791</x:v>
+      </x:c>
+      <x:c r="B504" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C504" s="1" t="s">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="D504" s="1" t="s">
         <x:v>1789</x:v>
       </x:c>
-      <x:c r="B504" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E504" s="1" t="s">
-        <x:v>1791</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:5" ht="15" customHeight="1">
       <x:c r="A505" s="1" t="s">
-        <x:v>1792</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="B505" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C505" s="1" t="s">
-        <x:v>1793</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="D505" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="E505" s="1" t="s">
-        <x:v>1794</x:v>
+        <x:v>1797</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:5" ht="15" customHeight="1">
       <x:c r="A506" s="1" t="s">
-        <x:v>1795</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="B506" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C506" s="1" t="s">
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="D506" s="1" t="s">
         <x:v>1796</x:v>
       </x:c>
-      <x:c r="D506" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E506" s="1" t="s">
-        <x:v>1797</x:v>
+        <x:v>1800</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:5" ht="15" customHeight="1">
       <x:c r="A507" s="1" t="s">
-        <x:v>1798</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="B507" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C507" s="1" t="s">
-        <x:v>1799</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="D507" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="E507" s="1" t="s">
-        <x:v>1800</x:v>
+        <x:v>1803</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:5" ht="15" customHeight="1">
       <x:c r="A508" s="1" t="s">
-        <x:v>1801</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B508" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C508" s="1" t="s">
-        <x:v>1802</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="D508" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="E508" s="1" t="s">
-        <x:v>1803</x:v>
+        <x:v>1807</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:5" ht="15" customHeight="1">
       <x:c r="A509" s="1" t="s">
-        <x:v>1804</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="B509" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C509" s="1" t="s">
-        <x:v>1805</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="D509" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="E509" s="1" t="s">
-        <x:v>1806</x:v>
+        <x:v>1810</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:5" ht="15" customHeight="1">
       <x:c r="A510" s="1" t="s">
-        <x:v>1807</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="B510" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C510" s="1" t="s">
-        <x:v>1808</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="D510" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="E510" s="1" t="s">
-        <x:v>1809</x:v>
+        <x:v>1814</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:5" ht="15" customHeight="1">
       <x:c r="A511" s="1" t="s">
-        <x:v>1810</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="B511" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C511" s="1" t="s">
-        <x:v>1811</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="D511" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E511" s="1" t="s">
-        <x:v>1812</x:v>
+        <x:v>1818</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:5" ht="15" customHeight="1">
       <x:c r="A512" s="1" t="s">
-        <x:v>1813</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="B512" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C512" s="1" t="s">
-        <x:v>1814</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="D512" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E512" s="1" t="s">
-        <x:v>1816</x:v>
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:5" ht="15" customHeight="1">
       <x:c r="A513" s="1" t="s">
+        <x:v>1822</x:v>
+      </x:c>
+      <x:c r="B513" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C513" s="1" t="s">
+        <x:v>1823</x:v>
+      </x:c>
+      <x:c r="D513" s="1" t="s">
         <x:v>1817</x:v>
       </x:c>
-      <x:c r="B513" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E513" s="1" t="s">
-        <x:v>1820</x:v>
+        <x:v>1824</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:5" ht="15" customHeight="1">
       <x:c r="A514" s="1" t="s">
-        <x:v>1821</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="B514" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C514" s="1" t="s">
-        <x:v>1822</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="D514" s="1" t="s">
-        <x:v>1819</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E514" s="1" t="s">
-        <x:v>1823</x:v>
+        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:5" ht="15" customHeight="1">
       <x:c r="A515" s="1" t="s">
-        <x:v>1824</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="B515" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C515" s="1" t="s">
-        <x:v>1825</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="D515" s="1" t="s">
-        <x:v>1819</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E515" s="1" t="s">
-        <x:v>1826</x:v>
+        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:5" ht="15" customHeight="1">
       <x:c r="A516" s="1" t="s">
-        <x:v>1827</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="B516" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C516" s="1" t="s">
-        <x:v>1828</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="D516" s="1" t="s">
-        <x:v>1829</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E516" s="1" t="s">
-        <x:v>1830</x:v>
+        <x:v>1833</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:5" ht="15" customHeight="1">
       <x:c r="A517" s="1" t="s">
-        <x:v>1831</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="B517" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C517" s="1" t="s">
-        <x:v>1832</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="D517" s="1" t="s">
-        <x:v>1833</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E517" s="1" t="s">
-        <x:v>1834</x:v>
+        <x:v>1836</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:5" ht="15" customHeight="1">
       <x:c r="A518" s="1" t="s">
-        <x:v>1835</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="B518" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C518" s="1" t="s">
-        <x:v>1836</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="D518" s="1" t="s">
-        <x:v>1837</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E518" s="1" t="s">
-        <x:v>1838</x:v>
+        <x:v>1839</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:5" ht="15" customHeight="1">
       <x:c r="A519" s="1" t="s">
-        <x:v>1839</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="B519" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C519" s="1" t="s">
-        <x:v>1840</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="D519" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E519" s="1" t="s">
         <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:5" ht="15" customHeight="1">
       <x:c r="A520" s="1" t="s">
         <x:v>1843</x:v>
       </x:c>
       <x:c r="B520" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C520" s="1" t="s">
         <x:v>1844</x:v>
       </x:c>
       <x:c r="D520" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E520" s="1" t="s">
         <x:v>1845</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:5" ht="15" customHeight="1">
       <x:c r="A521" s="1" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="B521" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C521" s="1" t="s">
         <x:v>1847</x:v>
       </x:c>
       <x:c r="D521" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E521" s="1" t="s">
         <x:v>1848</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:5" ht="15" customHeight="1">
       <x:c r="A522" s="1" t="s">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="B522" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C522" s="1" t="s">
         <x:v>1850</x:v>
       </x:c>
       <x:c r="D522" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E522" s="1" t="s">
         <x:v>1851</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:5" ht="15" customHeight="1">
       <x:c r="A523" s="1" t="s">
         <x:v>1852</x:v>
       </x:c>
       <x:c r="B523" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C523" s="1" t="s">
         <x:v>1853</x:v>
       </x:c>
       <x:c r="D523" s="1" t="s">
+        <x:v>1817</x:v>
+      </x:c>
+      <x:c r="E523" s="1" t="s">
         <x:v>1854</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1855</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:5" ht="15" customHeight="1">
       <x:c r="A524" s="1" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="B524" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C524" s="1" t="s">
         <x:v>1856</x:v>
       </x:c>
-      <x:c r="B524" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C524" s="1" t="s">
+      <x:c r="D524" s="1" t="s">
+        <x:v>1817</x:v>
+      </x:c>
+      <x:c r="E524" s="1" t="s">
         <x:v>1857</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1859</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:5" ht="15" customHeight="1">
       <x:c r="A525" s="1" t="s">
+        <x:v>1858</x:v>
+      </x:c>
+      <x:c r="B525" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C525" s="1" t="s">
+        <x:v>1859</x:v>
+      </x:c>
+      <x:c r="D525" s="1" t="s">
+        <x:v>1817</x:v>
+      </x:c>
+      <x:c r="E525" s="1" t="s">
         <x:v>1860</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1862</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:5" ht="15" customHeight="1">
       <x:c r="A526" s="1" t="s">
+        <x:v>1861</x:v>
+      </x:c>
+      <x:c r="B526" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C526" s="1" t="s">
+        <x:v>1862</x:v>
+      </x:c>
+      <x:c r="D526" s="1" t="s">
+        <x:v>1817</x:v>
+      </x:c>
+      <x:c r="E526" s="1" t="s">
         <x:v>1863</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1865</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:5" ht="15" customHeight="1">
       <x:c r="A527" s="1" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="B527" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C527" s="1" t="s">
+        <x:v>1865</x:v>
+      </x:c>
+      <x:c r="D527" s="1" t="s">
         <x:v>1866</x:v>
       </x:c>
-      <x:c r="B527" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C527" s="1" t="s">
+      <x:c r="E527" s="1" t="s">
         <x:v>1867</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1868</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:5" ht="15" customHeight="1">
       <x:c r="A528" s="1" t="s">
+        <x:v>1868</x:v>
+      </x:c>
+      <x:c r="B528" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C528" s="1" t="s">
         <x:v>1869</x:v>
       </x:c>
-      <x:c r="B528" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C528" s="1" t="s">
+      <x:c r="D528" s="1" t="s">
         <x:v>1870</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1858</x:v>
       </x:c>
       <x:c r="E528" s="1" t="s">
         <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:5" ht="15" customHeight="1">
       <x:c r="A529" s="1" t="s">
         <x:v>1872</x:v>
       </x:c>
       <x:c r="B529" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C529" s="1" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="D529" s="1" t="s">
-        <x:v>1837</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="E529" s="1" t="s">
         <x:v>1874</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:5" ht="15" customHeight="1">
       <x:c r="A530" s="1" t="s">
         <x:v>1875</x:v>
       </x:c>
       <x:c r="B530" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C530" s="1" t="s">
         <x:v>1876</x:v>
       </x:c>
       <x:c r="D530" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="E530" s="1" t="s">
         <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:5" ht="15" customHeight="1">
       <x:c r="A531" s="1" t="s">
         <x:v>1878</x:v>
       </x:c>
       <x:c r="B531" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C531" s="1" t="s">
         <x:v>1879</x:v>
       </x:c>
       <x:c r="D531" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="E531" s="1" t="s">
-        <x:v>1880</x:v>
+        <x:v>1881</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:5" ht="15" customHeight="1">
       <x:c r="A532" s="1" t="s">
-        <x:v>1881</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="B532" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C532" s="1" t="s">
-        <x:v>1882</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="D532" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="E532" s="1" t="s">
-        <x:v>1883</x:v>
+        <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:5" ht="15" customHeight="1">
       <x:c r="A533" s="1" t="s">
-        <x:v>1884</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B533" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C533" s="1" t="s">
-        <x:v>1885</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="D533" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="E533" s="1" t="s">
-        <x:v>1886</x:v>
+        <x:v>1889</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:5" ht="15" customHeight="1">
       <x:c r="A534" s="1" t="s">
-        <x:v>1887</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="B534" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C534" s="1" t="s">
-        <x:v>1888</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="D534" s="1" t="s">
-        <x:v>1889</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="E534" s="1" t="s">
-        <x:v>1890</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:5" ht="15" customHeight="1">
       <x:c r="A535" s="1" t="s">
-        <x:v>1891</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="B535" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C535" s="1" t="s">
+        <x:v>1895</x:v>
+      </x:c>
+      <x:c r="D535" s="1" t="s">
         <x:v>1892</x:v>
       </x:c>
-      <x:c r="D535" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E535" s="1" t="s">
-        <x:v>1893</x:v>
+        <x:v>1896</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:5" ht="15" customHeight="1">
       <x:c r="A536" s="1" t="s">
-        <x:v>1894</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="B536" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C536" s="1" t="s">
-        <x:v>1895</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="D536" s="1" t="s">
-        <x:v>1889</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="E536" s="1" t="s">
-        <x:v>1896</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:5" ht="15" customHeight="1">
       <x:c r="A537" s="1" t="s">
-        <x:v>1897</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B537" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C537" s="1" t="s">
-        <x:v>1898</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="D537" s="1" t="s">
-        <x:v>1899</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="E537" s="1" t="s">
-        <x:v>1900</x:v>
+        <x:v>1902</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:5" ht="15" customHeight="1">
       <x:c r="A538" s="1" t="s">
-        <x:v>1901</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="B538" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C538" s="1" t="s">
-        <x:v>1902</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="D538" s="1" t="s">
-        <x:v>1899</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="E538" s="1" t="s">
-        <x:v>1903</x:v>
+        <x:v>1906</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:5" ht="15" customHeight="1">
       <x:c r="A539" s="1" t="s">
-        <x:v>1904</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="B539" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C539" s="1" t="s">
-        <x:v>1905</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="D539" s="1" t="s">
-        <x:v>1899</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="E539" s="1" t="s">
-        <x:v>1906</x:v>
+        <x:v>1910</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:5" ht="15" customHeight="1">
       <x:c r="A540" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="B540" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C540" s="1" t="s">
-        <x:v>1908</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="D540" s="1" t="s">
-        <x:v>1899</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="E540" s="1" t="s">
-        <x:v>1909</x:v>
+        <x:v>1913</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:5" ht="15" customHeight="1">
       <x:c r="A541" s="1" t="s">
-        <x:v>1910</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="B541" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C541" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="D541" s="1" t="s">
-        <x:v>1912</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="E541" s="1" t="s">
-        <x:v>1913</x:v>
+        <x:v>1916</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:5" ht="15" customHeight="1">
       <x:c r="A542" s="1" t="s">
-        <x:v>1914</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="B542" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C542" s="1" t="s">
-        <x:v>1915</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="D542" s="1" t="s">
-        <x:v>1912</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="E542" s="1" t="s">
-        <x:v>1916</x:v>
+        <x:v>1919</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:5" ht="15" customHeight="1">
       <x:c r="A543" s="1" t="s">
-        <x:v>1917</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="B543" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C543" s="1" t="s">
-        <x:v>1918</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="D543" s="1" t="s">
-        <x:v>1912</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="E543" s="1" t="s">
-        <x:v>1919</x:v>
+        <x:v>1922</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:5" ht="15" customHeight="1">
       <x:c r="A544" s="1" t="s">
-        <x:v>1920</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="B544" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C544" s="1" t="s">
-        <x:v>1921</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="D544" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="E544" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1925</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:5" ht="15" customHeight="1">
       <x:c r="A545" s="1" t="s">
-        <x:v>1924</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="B545" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C545" s="1" t="s">
-        <x:v>1925</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="D545" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="E545" s="1" t="s">
-        <x:v>1926</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:5" ht="15" customHeight="1">
       <x:c r="A546" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="B546" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C546" s="1" t="s">
-        <x:v>1928</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="D546" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="E546" s="1" t="s">
-        <x:v>1929</x:v>
+        <x:v>1931</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:5" ht="15" customHeight="1">
       <x:c r="A547" s="1" t="s">
-        <x:v>1930</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="B547" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C547" s="1" t="s">
-        <x:v>1931</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="D547" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="E547" s="1" t="s">
-        <x:v>1932</x:v>
+        <x:v>1934</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:5" ht="15" customHeight="1">
       <x:c r="A548" s="1" t="s">
-        <x:v>1933</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="B548" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C548" s="1" t="s">
-        <x:v>1934</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="D548" s="1" t="s">
-        <x:v>1935</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="E548" s="1" t="s">
-        <x:v>1936</x:v>
+        <x:v>1937</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:5" ht="15" customHeight="1">
       <x:c r="A549" s="1" t="s">
-        <x:v>1937</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="B549" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C549" s="1" t="s">
-        <x:v>1938</x:v>
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="D549" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="E549" s="1" t="s">
-        <x:v>1939</x:v>
+        <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:5" ht="15" customHeight="1">
       <x:c r="A550" s="1" t="s">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="B550" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C550" s="1" t="s">
+        <x:v>1943</x:v>
+      </x:c>
+      <x:c r="D550" s="1" t="s">
         <x:v>1940</x:v>
       </x:c>
-      <x:c r="B550" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E550" s="1" t="s">
-        <x:v>1942</x:v>
+        <x:v>1944</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:5" ht="15" customHeight="1">
       <x:c r="A551" s="1" t="s">
-        <x:v>1943</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="B551" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C551" s="1" t="s">
-        <x:v>1944</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="D551" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="E551" s="1" t="s">
-        <x:v>1945</x:v>
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:5" ht="15" customHeight="1">
       <x:c r="A552" s="1" t="s">
-        <x:v>1946</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="B552" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C552" s="1" t="s">
-        <x:v>1947</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="D552" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="E552" s="1" t="s">
-        <x:v>1948</x:v>
+        <x:v>1951</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:5" ht="15" customHeight="1">
       <x:c r="A553" s="1" t="s">
-        <x:v>1949</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="B553" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C553" s="1" t="s">
+        <x:v>1953</x:v>
+      </x:c>
+      <x:c r="D553" s="1" t="s">
         <x:v>1950</x:v>
       </x:c>
-      <x:c r="D553" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E553" s="1" t="s">
-        <x:v>1951</x:v>
+        <x:v>1954</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:5" ht="15" customHeight="1">
       <x:c r="A554" s="1" t="s">
-        <x:v>1952</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="B554" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C554" s="1" t="s">
-        <x:v>1953</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="D554" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="E554" s="1" t="s">
-        <x:v>1954</x:v>
+        <x:v>1957</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:5" ht="15" customHeight="1">
       <x:c r="A555" s="1" t="s">
-        <x:v>1955</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B555" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C555" s="1" t="s">
-        <x:v>1956</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="D555" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="E555" s="1" t="s">
-        <x:v>1957</x:v>
+        <x:v>1960</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:5" ht="15" customHeight="1">
       <x:c r="A556" s="1" t="s">
-        <x:v>1958</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="B556" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C556" s="1" t="s">
-        <x:v>1959</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="D556" s="1" t="s">
-        <x:v>1960</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="E556" s="1" t="s">
-        <x:v>1961</x:v>
+        <x:v>1964</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:5" ht="15" customHeight="1">
       <x:c r="A557" s="1" t="s">
-        <x:v>1962</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="B557" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C557" s="1" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="D557" s="1" t="s">
         <x:v>1963</x:v>
       </x:c>
-      <x:c r="D557" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E557" s="1" t="s">
-        <x:v>1965</x:v>
+        <x:v>1967</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:5" ht="15" customHeight="1">
       <x:c r="A558" s="1" t="s">
-        <x:v>1966</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="B558" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C558" s="1" t="s">
-        <x:v>1967</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="D558" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="E558" s="1" t="s">
-        <x:v>1968</x:v>
+        <x:v>1970</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:5" ht="15" customHeight="1">
       <x:c r="A559" s="1" t="s">
-        <x:v>1969</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="B559" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C559" s="1" t="s">
-        <x:v>1970</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="D559" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E559" s="1" t="s">
-        <x:v>1971</x:v>
+        <x:v>1974</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:5" ht="15" customHeight="1">
       <x:c r="A560" s="1" t="s">
-        <x:v>1972</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="B560" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C560" s="1" t="s">
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="D560" s="1" t="s">
         <x:v>1973</x:v>
       </x:c>
-      <x:c r="D560" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E560" s="1" t="s">
-        <x:v>1974</x:v>
+        <x:v>1977</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:5" ht="15" customHeight="1">
       <x:c r="A561" s="1" t="s">
-        <x:v>1975</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="B561" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C561" s="1" t="s">
-        <x:v>1976</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="D561" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E561" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1980</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:5" ht="15" customHeight="1">
       <x:c r="A562" s="1" t="s">
-        <x:v>1978</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="B562" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C562" s="1" t="s">
-        <x:v>1979</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="D562" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E562" s="1" t="s">
-        <x:v>1980</x:v>
+        <x:v>1983</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:5" ht="15" customHeight="1">
       <x:c r="A563" s="1" t="s">
-        <x:v>1981</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B563" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C563" s="1" t="s">
-        <x:v>1982</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="D563" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="E563" s="1" t="s">
-        <x:v>1983</x:v>
+        <x:v>1987</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:5" ht="15" customHeight="1">
       <x:c r="A564" s="1" t="s">
-        <x:v>1984</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="B564" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C564" s="1" t="s">
-        <x:v>1985</x:v>
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="D564" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E564" s="1" t="s">
-        <x:v>1986</x:v>
+        <x:v>1990</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:5" ht="15" customHeight="1">
       <x:c r="A565" s="1" t="s">
-        <x:v>1987</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="B565" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C565" s="1" t="s">
-        <x:v>1988</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="D565" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E565" s="1" t="s">
-        <x:v>1989</x:v>
+        <x:v>1993</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:5" ht="15" customHeight="1">
       <x:c r="A566" s="1" t="s">
-        <x:v>1990</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="B566" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C566" s="1" t="s">
-        <x:v>1991</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="D566" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E566" s="1" t="s">
-        <x:v>1992</x:v>
+        <x:v>1996</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:5" ht="15" customHeight="1">
       <x:c r="A567" s="1" t="s">
-        <x:v>1993</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="B567" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C567" s="1" t="s">
-        <x:v>1994</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="D567" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E567" s="1" t="s">
-        <x:v>1995</x:v>
+        <x:v>1999</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:5" ht="15" customHeight="1">
       <x:c r="A568" s="1" t="s">
-        <x:v>1996</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="B568" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C568" s="1" t="s">
-        <x:v>1997</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="D568" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E568" s="1" t="s">
-        <x:v>1998</x:v>
+        <x:v>2002</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:5" ht="15" customHeight="1">
       <x:c r="A569" s="1" t="s">
-        <x:v>1999</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="B569" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C569" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="D569" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E569" s="1" t="s">
-        <x:v>2001</x:v>
+        <x:v>2005</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:5" ht="15" customHeight="1">
       <x:c r="A570" s="1" t="s">
-        <x:v>2002</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="B570" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C570" s="1" t="s">
-        <x:v>2003</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="D570" s="1" t="s">
-        <x:v>2004</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E570" s="1" t="s">
-        <x:v>2005</x:v>
+        <x:v>2008</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:5" ht="15" customHeight="1">
       <x:c r="A571" s="1" t="s">
-        <x:v>2006</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="B571" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C571" s="1" t="s">
-        <x:v>2007</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="D571" s="1" t="s">
-        <x:v>2004</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="E571" s="1" t="s">
-        <x:v>2008</x:v>
+        <x:v>2012</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:5" ht="15" customHeight="1">
       <x:c r="A572" s="1" t="s">
-        <x:v>2009</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="B572" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C572" s="1" t="s">
-        <x:v>2010</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="D572" s="1" t="s">
-        <x:v>2004</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E572" s="1" t="s">
-        <x:v>2011</x:v>
+        <x:v>2016</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:5" ht="15" customHeight="1">
       <x:c r="A573" s="1" t="s">
-        <x:v>2012</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="B573" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C573" s="1" t="s">
-        <x:v>2013</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="D573" s="1" t="s">
-        <x:v>2014</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E573" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2019</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:5" ht="15" customHeight="1">
       <x:c r="A574" s="1" t="s">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="B574" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C574" s="1" t="s">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="D574" s="1" t="s">
-        <x:v>2014</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E574" s="1" t="s">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:5" ht="15" customHeight="1">
       <x:c r="A575" s="1" t="s">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B575" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C575" s="1" t="s">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="D575" s="1" t="s">
-        <x:v>2014</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E575" s="1" t="s">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:5" ht="15" customHeight="1">
       <x:c r="A576" s="1" t="s">
-        <x:v>2022</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="B576" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C576" s="1" t="s">
-        <x:v>2023</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="D576" s="1" t="s">
-        <x:v>2014</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E576" s="1" t="s">
-        <x:v>2024</x:v>
+        <x:v>2028</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:5" ht="15" customHeight="1">
       <x:c r="A577" s="1" t="s">
-        <x:v>2025</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="B577" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C577" s="1" t="s">
-        <x:v>2026</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="D577" s="1" t="s">
-        <x:v>2014</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E577" s="1" t="s">
-        <x:v>2027</x:v>
+        <x:v>2031</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:5" ht="15" customHeight="1">
       <x:c r="A578" s="1" t="s">
-        <x:v>2028</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="B578" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C578" s="1" t="s">
-        <x:v>2029</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="D578" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E578" s="1" t="s">
-        <x:v>2031</x:v>
+        <x:v>2034</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:5" ht="15" customHeight="1">
       <x:c r="A579" s="1" t="s">
-        <x:v>2032</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="B579" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C579" s="1" t="s">
-        <x:v>2033</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="D579" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E579" s="1" t="s">
-        <x:v>2034</x:v>
+        <x:v>2037</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:5" ht="15" customHeight="1">
       <x:c r="A580" s="1" t="s">
-        <x:v>2035</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="B580" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C580" s="1" t="s">
-        <x:v>2036</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="D580" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E580" s="1" t="s">
-        <x:v>2037</x:v>
+        <x:v>2040</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:5" ht="15" customHeight="1">
       <x:c r="A581" s="1" t="s">
-        <x:v>2038</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="B581" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C581" s="1" t="s">
-        <x:v>2039</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="D581" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E581" s="1" t="s">
-        <x:v>2040</x:v>
+        <x:v>2043</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:5" ht="15" customHeight="1">
       <x:c r="A582" s="1" t="s">
-        <x:v>2041</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="B582" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C582" s="1" t="s">
-        <x:v>2042</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="D582" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E582" s="1" t="s">
-        <x:v>2043</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:5" ht="15" customHeight="1">
       <x:c r="A583" s="1" t="s">
-        <x:v>2044</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="B583" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C583" s="1" t="s">
-        <x:v>2045</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="D583" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E583" s="1" t="s">
-        <x:v>2046</x:v>
+        <x:v>2049</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:5" ht="15" customHeight="1">
       <x:c r="A584" s="1" t="s">
-        <x:v>2047</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="B584" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C584" s="1" t="s">
-        <x:v>2048</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="D584" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E584" s="1" t="s">
-        <x:v>2049</x:v>
+        <x:v>2052</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:5" ht="15" customHeight="1">
       <x:c r="A585" s="1" t="s">
-        <x:v>2050</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="B585" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C585" s="1" t="s">
-        <x:v>2051</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="D585" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="E585" s="1" t="s">
-        <x:v>2052</x:v>
+        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:5" ht="15" customHeight="1">
       <x:c r="A586" s="1" t="s">
-        <x:v>2053</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="B586" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C586" s="1" t="s">
-        <x:v>2054</x:v>
+        <x:v>2058</x:v>
       </x:c>
       <x:c r="D586" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="E586" s="1" t="s">
-        <x:v>2055</x:v>
+        <x:v>2059</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:5" ht="15" customHeight="1">
       <x:c r="A587" s="1" t="s">
-        <x:v>2056</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="B587" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C587" s="1" t="s">
-        <x:v>2057</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D587" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="E587" s="1" t="s">
-        <x:v>2058</x:v>
+        <x:v>2062</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:5" ht="15" customHeight="1">
       <x:c r="A588" s="1" t="s">
-        <x:v>2059</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="B588" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C588" s="1" t="s">
-        <x:v>2060</x:v>
+        <x:v>2064</x:v>
       </x:c>
       <x:c r="D588" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="E588" s="1" t="s">
-        <x:v>2061</x:v>
+        <x:v>2066</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:5" ht="15" customHeight="1">
       <x:c r="A589" s="1" t="s">
-        <x:v>2062</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="B589" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C589" s="1" t="s">
-        <x:v>2063</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="D589" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="E589" s="1" t="s">
-        <x:v>2064</x:v>
+        <x:v>2069</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:5" ht="15" customHeight="1">
       <x:c r="A590" s="1" t="s">
+        <x:v>2070</x:v>
+      </x:c>
+      <x:c r="B590" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C590" s="1" t="s">
+        <x:v>2071</x:v>
+      </x:c>
+      <x:c r="D590" s="1" t="s">
         <x:v>2065</x:v>
       </x:c>
-      <x:c r="B590" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E590" s="1" t="s">
-        <x:v>2068</x:v>
+        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:5" ht="15" customHeight="1">
       <x:c r="A591" s="1" t="s">
-        <x:v>2069</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="B591" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C591" s="1" t="s">
-        <x:v>2070</x:v>
+        <x:v>2074</x:v>
       </x:c>
       <x:c r="D591" s="1" t="s">
-        <x:v>2071</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="E591" s="1" t="s">
-        <x:v>2072</x:v>
+        <x:v>2075</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:5" ht="15" customHeight="1">
       <x:c r="A592" s="1" t="s">
-        <x:v>2073</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="B592" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C592" s="1" t="s">
-        <x:v>2074</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="D592" s="1" t="s">
-        <x:v>2071</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="E592" s="1" t="s">
-        <x:v>2075</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:5" ht="15" customHeight="1">
       <x:c r="A593" s="1" t="s">
-        <x:v>2076</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="B593" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C593" s="1" t="s">
-        <x:v>2077</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D593" s="1" t="s">
-        <x:v>2078</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="E593" s="1" t="s">
-        <x:v>2079</x:v>
+        <x:v>2082</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:5" ht="15" customHeight="1">
       <x:c r="A594" s="1" t="s">
-        <x:v>2080</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="B594" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C594" s="1" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="D594" s="1" t="s">
         <x:v>2081</x:v>
       </x:c>
-      <x:c r="D594" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E594" s="1" t="s">
-        <x:v>2082</x:v>
+        <x:v>2085</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:5" ht="15" customHeight="1">
       <x:c r="A595" s="1" t="s">
-        <x:v>2083</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="B595" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C595" s="1" t="s">
-        <x:v>2084</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="D595" s="1" t="s">
-        <x:v>2085</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="E595" s="1" t="s">
-        <x:v>2086</x:v>
+        <x:v>2088</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:5" ht="15" customHeight="1">
       <x:c r="A596" s="1" t="s">
-        <x:v>2087</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="B596" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C596" s="1" t="s">
-        <x:v>2088</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="D596" s="1" t="s">
-        <x:v>2085</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="E596" s="1" t="s">
-        <x:v>2089</x:v>
+        <x:v>2091</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:5" ht="15" customHeight="1">
       <x:c r="A597" s="1" t="s">
-        <x:v>2090</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="B597" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C597" s="1" t="s">
-        <x:v>2091</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="D597" s="1" t="s">
-        <x:v>2092</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="E597" s="1" t="s">
-        <x:v>2093</x:v>
+        <x:v>2094</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:5" ht="15" customHeight="1">
       <x:c r="A598" s="1" t="s">
-        <x:v>2094</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="B598" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C598" s="1" t="s">
-        <x:v>2095</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="D598" s="1" t="s">
-        <x:v>2096</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="E598" s="1" t="s">
         <x:v>2097</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:5" ht="15" customHeight="1">
       <x:c r="A599" s="1" t="s">
         <x:v>2098</x:v>
       </x:c>
       <x:c r="B599" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C599" s="1" t="s">
         <x:v>2099</x:v>
       </x:c>
       <x:c r="D599" s="1" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="E599" s="1" t="s">
         <x:v>2100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2101</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:5" ht="15" customHeight="1">
       <x:c r="A600" s="1" t="s">
+        <x:v>2101</x:v>
+      </x:c>
+      <x:c r="B600" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C600" s="1" t="s">
         <x:v>2102</x:v>
       </x:c>
-      <x:c r="B600" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C600" s="1" t="s">
+      <x:c r="D600" s="1" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="E600" s="1" t="s">
         <x:v>2103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2105</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:5" ht="15" customHeight="1">
       <x:c r="A601" s="1" t="s">
+        <x:v>2104</x:v>
+      </x:c>
+      <x:c r="B601" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C601" s="1" t="s">
+        <x:v>2105</x:v>
+      </x:c>
+      <x:c r="D601" s="1" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="E601" s="1" t="s">
         <x:v>2106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:5" ht="15" customHeight="1">
       <x:c r="A602" s="1" t="s">
-        <x:v>2110</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B602" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C602" s="1" t="s">
-        <x:v>2111</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D602" s="1" t="s">
-        <x:v>2112</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="E602" s="1" t="s">
-        <x:v>2113</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:5" ht="15" customHeight="1">
       <x:c r="A603" s="1" t="s">
-        <x:v>2114</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="B603" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C603" s="1" t="s">
-        <x:v>2115</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="D603" s="1" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="E603" s="1" t="s">
         <x:v>2112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2116</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:5" ht="15" customHeight="1">
       <x:c r="A604" s="1" t="s">
-        <x:v>2117</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="B604" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C604" s="1" t="s">
-        <x:v>2118</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="D604" s="1" t="s">
-        <x:v>2112</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="E604" s="1" t="s">
-        <x:v>2119</x:v>
+        <x:v>2115</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:5" ht="15" customHeight="1">
       <x:c r="A605" s="1" t="s">
-        <x:v>2120</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="B605" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C605" s="1" t="s">
-        <x:v>2121</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="D605" s="1" t="s">
-        <x:v>2112</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="E605" s="1" t="s">
-        <x:v>2122</x:v>
+        <x:v>2119</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:5" ht="15" customHeight="1">
       <x:c r="A606" s="1" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="B606" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C606" s="1" t="s">
+        <x:v>2121</x:v>
+      </x:c>
+      <x:c r="D606" s="1" t="s">
+        <x:v>2122</x:v>
+      </x:c>
+      <x:c r="E606" s="1" t="s">
         <x:v>2123</x:v>
       </x:c>
-      <x:c r="B606" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C606" s="1" t="s">
+    </x:row>
+    <x:row r="607" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A607" s="1" t="s">
         <x:v>2124</x:v>
       </x:c>
-      <x:c r="D606" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E606" s="1" t="s">
+      <x:c r="B607" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C607" s="1" t="s">
         <x:v>2125</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A607" s="2" t="s">
+      <x:c r="D607" s="1" t="s">
+        <x:v>2122</x:v>
+      </x:c>
+      <x:c r="E607" s="1" t="s">
+        <x:v>2126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="608" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A608" s="1" t="s">
+        <x:v>2127</x:v>
+      </x:c>
+      <x:c r="B608" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C608" s="1" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="D608" s="1" t="s">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="E608" s="1" t="s">
+        <x:v>2130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="609" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A609" s="1" t="s">
+        <x:v>2131</x:v>
+      </x:c>
+      <x:c r="B609" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C609" s="1" t="s">
+        <x:v>2132</x:v>
+      </x:c>
+      <x:c r="D609" s="1" t="s">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="E609" s="1" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="610" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A610" s="1" t="s">
+        <x:v>2134</x:v>
+      </x:c>
+      <x:c r="B610" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C610" s="1" t="s">
+        <x:v>2135</x:v>
+      </x:c>
+      <x:c r="D610" s="1" t="s">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="E610" s="1" t="s">
+        <x:v>2137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="611" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A611" s="1" t="s">
+        <x:v>2138</x:v>
+      </x:c>
+      <x:c r="B611" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C611" s="1" t="s">
+        <x:v>2139</x:v>
+      </x:c>
+      <x:c r="D611" s="1" t="s">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="E611" s="1" t="s">
+        <x:v>2140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="612" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A612" s="1" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="B612" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C612" s="1" t="s">
+        <x:v>2142</x:v>
+      </x:c>
+      <x:c r="D612" s="1" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+      <x:c r="E612" s="1" t="s">
+        <x:v>2144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="613" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A613" s="1" t="s">
+        <x:v>2145</x:v>
+      </x:c>
+      <x:c r="B613" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C613" s="1" t="s">
+        <x:v>2146</x:v>
+      </x:c>
+      <x:c r="D613" s="1" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="E613" s="1" t="s">
+        <x:v>2148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="614" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A614" s="1" t="s">
+        <x:v>2149</x:v>
+      </x:c>
+      <x:c r="B614" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C614" s="1" t="s">
+        <x:v>2150</x:v>
+      </x:c>
+      <x:c r="D614" s="1" t="s">
+        <x:v>2151</x:v>
+      </x:c>
+      <x:c r="E614" s="1" t="s">
+        <x:v>2152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="615" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A615" s="1" t="s">
+        <x:v>2153</x:v>
+      </x:c>
+      <x:c r="B615" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C615" s="1" t="s">
+        <x:v>2154</x:v>
+      </x:c>
+      <x:c r="D615" s="1" t="s">
+        <x:v>2155</x:v>
+      </x:c>
+      <x:c r="E615" s="1" t="s">
+        <x:v>2156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="616" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A616" s="1" t="s">
+        <x:v>2157</x:v>
+      </x:c>
+      <x:c r="B616" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C616" s="1" t="s">
+        <x:v>2158</x:v>
+      </x:c>
+      <x:c r="D616" s="1" t="s">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="E616" s="1" t="s">
+        <x:v>2160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="617" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A617" s="1" t="s">
+        <x:v>2161</x:v>
+      </x:c>
+      <x:c r="B617" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C617" s="1" t="s">
+        <x:v>2162</x:v>
+      </x:c>
+      <x:c r="D617" s="1" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="E617" s="1" t="s">
+        <x:v>2164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="618" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A618" s="1" t="s">
+        <x:v>2165</x:v>
+      </x:c>
+      <x:c r="B618" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C618" s="1" t="s">
+        <x:v>2166</x:v>
+      </x:c>
+      <x:c r="D618" s="1" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="E618" s="1" t="s">
+        <x:v>2167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="619" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A619" s="1" t="s">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="B619" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C619" s="1" t="s">
+        <x:v>2169</x:v>
+      </x:c>
+      <x:c r="D619" s="1" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="E619" s="1" t="s">
+        <x:v>2170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="620" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A620" s="1" t="s">
+        <x:v>2171</x:v>
+      </x:c>
+      <x:c r="B620" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C620" s="1" t="s">
+        <x:v>2172</x:v>
+      </x:c>
+      <x:c r="D620" s="1" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="E620" s="1" t="s">
+        <x:v>2173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="621" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A621" s="1" t="s">
+        <x:v>2174</x:v>
+      </x:c>
+      <x:c r="B621" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C621" s="1" t="s">
+        <x:v>2175</x:v>
+      </x:c>
+      <x:c r="D621" s="1" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="E621" s="1" t="s">
+        <x:v>2176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="622" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A622" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B607" s="2" t="s">
+      <x:c r="B622" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C607" s="2" t="s">
+      <x:c r="C622" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D607" s="2" t="s">
+      <x:c r="D622" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E607" s="2" t="s">
+      <x:c r="E622" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A607:E607"/>
+    <x:mergeCell ref="A622:E622"/>
   </x:mergeCells>
 </x:worksheet>
 </file>