--- v4 (2026-08-05)
+++ v5 (2026-08-26)
@@ -1,102 +1,273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09818237e2e74e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88af476b1f1f4414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VETH_coin_entitlement_history_20240227" sheetId="1" r:id="R61831cf163fa460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VETH_coin_entitlement_history_20240227" sheetId="1" r:id="R7ad0e7cef787418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3110" uniqueCount="2177">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3190" uniqueCount="2234">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>26/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72086.57472787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,985,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006014732976876929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71833.25069558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,943,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006014673925779118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72121.65234127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,991,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006014648681617046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72017.39141935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,974,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006014480659708535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72130.73968933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,993,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006014403376080214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72129.5473288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006014303954706913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72911.10760399999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,123,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006014279271137507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72976.73923142</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72975.62546658001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,134,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006014144178884127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73342.07559960999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,195,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006014110340271423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72595.77178153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,071,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006014064433893629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72595.06616946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0060140059787474115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72594.64758007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013971301472123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72177.79989940999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,002,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013814355891518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72177.24134119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013767817129646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72176.62450242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.006013716422464589</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/08/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>ETH</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>72266.37083127</x:t>
   </x:si>
   <x:si>
     <x:t>12,017,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.006013678191834068</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>72265.82712669</x:t>
   </x:si>
   <x:si>
     <x:t>0.006013632947215611</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>72173.89340022</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12,002,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.006013488868540244</x:t>
   </x:si>
   <x:si>
     <x:t>30/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>72173.52125607</x:t>
   </x:si>
   <x:si>
     <x:t>0.006013457861695551</x:t>
   </x:si>
   <x:si>
     <x:t>29/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>72173.17299357</x:t>
   </x:si>
   <x:si>
     <x:t>0.006013428844656723</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2026</x:t>
   </x:si>
@@ -6598,56 +6769,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40314c9b355f45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf30e371972b4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61831cf163fa460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R429d7833c65f45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2d3e3f6b75b1492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ad0e7cef787418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E622"/>
+  <x:dimension ref="A1:E638"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="26" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -6674,6273 +6845,6273 @@
       </x:c>
       <x:c r="B3" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5" ht="15" customHeight="1">
       <x:c r="A4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="B31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="B42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="B47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="B48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="B49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="B54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="B55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="B56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="B57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="B58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5" ht="15" customHeight="1">
       <x:c r="A64" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="B64" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5" ht="15" customHeight="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5" ht="15" customHeight="1">
       <x:c r="A66" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="B66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5" ht="15" customHeight="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5" ht="15" customHeight="1">
       <x:c r="A68" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5" ht="15" customHeight="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5" ht="15" customHeight="1">
       <x:c r="A70" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5" ht="15" customHeight="1">
       <x:c r="A71" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="B71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5" ht="15" customHeight="1">
       <x:c r="A72" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="B72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5" ht="15" customHeight="1">
       <x:c r="A73" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="B73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5" ht="15" customHeight="1">
       <x:c r="A74" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5" ht="15" customHeight="1">
       <x:c r="A75" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5" ht="15" customHeight="1">
       <x:c r="A76" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5" ht="15" customHeight="1">
       <x:c r="A77" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5" ht="15" customHeight="1">
       <x:c r="A78" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="B78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5" ht="15" customHeight="1">
       <x:c r="A79" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="B79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5" ht="15" customHeight="1">
       <x:c r="A80" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="B80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5" ht="15" customHeight="1">
       <x:c r="A81" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="B81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5" ht="15" customHeight="1">
       <x:c r="A82" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="B82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5" ht="15" customHeight="1">
       <x:c r="A83" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5" ht="15" customHeight="1">
       <x:c r="A84" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5" ht="15" customHeight="1">
       <x:c r="A85" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="B85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5" ht="15" customHeight="1">
       <x:c r="A86" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5" ht="15" customHeight="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5" ht="15" customHeight="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5" ht="15" customHeight="1">
       <x:c r="A89" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="B89" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="B89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5" ht="15" customHeight="1">
       <x:c r="A90" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5" ht="15" customHeight="1">
       <x:c r="A91" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5" ht="15" customHeight="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5" ht="15" customHeight="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5" ht="15" customHeight="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5" ht="15" customHeight="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5" ht="15" customHeight="1">
       <x:c r="A96" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5" ht="15" customHeight="1">
       <x:c r="A97" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5" ht="15" customHeight="1">
       <x:c r="A98" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="B98" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5" ht="15" customHeight="1">
       <x:c r="A99" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5" ht="15" customHeight="1">
       <x:c r="A100" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5" ht="15" customHeight="1">
       <x:c r="A101" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5" ht="15" customHeight="1">
       <x:c r="A102" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5" ht="15" customHeight="1">
       <x:c r="A103" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5" ht="15" customHeight="1">
       <x:c r="A104" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="B104" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5" ht="15" customHeight="1">
       <x:c r="A105" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="B105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5" ht="15" customHeight="1">
       <x:c r="A106" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5" ht="15" customHeight="1">
       <x:c r="A107" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5" ht="15" customHeight="1">
       <x:c r="A108" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5" ht="15" customHeight="1">
       <x:c r="A109" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5" ht="15" customHeight="1">
       <x:c r="A110" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5" ht="15" customHeight="1">
       <x:c r="A111" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5" ht="15" customHeight="1">
       <x:c r="A112" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5" ht="15" customHeight="1">
       <x:c r="A113" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5" ht="15" customHeight="1">
       <x:c r="A114" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="B114" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="B114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5" ht="15" customHeight="1">
       <x:c r="A115" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="B115" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5" ht="15" customHeight="1">
       <x:c r="A116" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5" ht="15" customHeight="1">
       <x:c r="A117" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5" ht="15" customHeight="1">
       <x:c r="A118" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5" ht="15" customHeight="1">
       <x:c r="A119" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5" ht="15" customHeight="1">
       <x:c r="A120" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5" ht="15" customHeight="1">
       <x:c r="A121" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5" ht="15" customHeight="1">
       <x:c r="A122" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5" ht="15" customHeight="1">
       <x:c r="A123" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5" ht="15" customHeight="1">
       <x:c r="A124" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="B124" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5" ht="15" customHeight="1">
       <x:c r="A125" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5" ht="15" customHeight="1">
       <x:c r="A126" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5" ht="15" customHeight="1">
       <x:c r="A127" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5" ht="15" customHeight="1">
       <x:c r="A128" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5" ht="15" customHeight="1">
       <x:c r="A129" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5" ht="15" customHeight="1">
       <x:c r="A130" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="B130" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C130" s="1" t="s">
+      <x:c r="D130" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5" ht="15" customHeight="1">
       <x:c r="A131" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="B131" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5" ht="15" customHeight="1">
       <x:c r="A132" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="B132" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5" ht="15" customHeight="1">
       <x:c r="A133" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5" ht="15" customHeight="1">
       <x:c r="A134" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:5" ht="15" customHeight="1">
       <x:c r="A135" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5" ht="15" customHeight="1">
       <x:c r="A136" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:5" ht="15" customHeight="1">
       <x:c r="A137" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:5" ht="15" customHeight="1">
       <x:c r="A138" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:5" ht="15" customHeight="1">
       <x:c r="A139" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:5" ht="15" customHeight="1">
       <x:c r="A140" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:5" ht="15" customHeight="1">
       <x:c r="A141" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:5" ht="15" customHeight="1">
       <x:c r="A142" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:5" ht="15" customHeight="1">
       <x:c r="A143" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:5" ht="15" customHeight="1">
       <x:c r="A144" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:5" ht="15" customHeight="1">
       <x:c r="A145" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:5" ht="15" customHeight="1">
       <x:c r="A146" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:5" ht="15" customHeight="1">
       <x:c r="A147" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:5" ht="15" customHeight="1">
       <x:c r="A148" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:5" ht="15" customHeight="1">
       <x:c r="A149" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:5" ht="15" customHeight="1">
       <x:c r="A150" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>533</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:5" ht="15" customHeight="1">
       <x:c r="A151" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:5" ht="15" customHeight="1">
       <x:c r="A152" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:5" ht="15" customHeight="1">
       <x:c r="A153" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="B153" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:5" ht="15" customHeight="1">
       <x:c r="A154" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="B154" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:5" ht="15" customHeight="1">
       <x:c r="A155" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="B155" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="B155" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C155" s="1" t="s">
+      <x:c r="D155" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:5" ht="15" customHeight="1">
       <x:c r="A156" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:5" ht="15" customHeight="1">
       <x:c r="A157" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="B157" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="B157" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C157" s="1" t="s">
+      <x:c r="D157" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:5" ht="15" customHeight="1">
       <x:c r="A158" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="B158" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="B158" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C158" s="1" t="s">
+      <x:c r="D158" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:5" ht="15" customHeight="1">
       <x:c r="A159" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="B159" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="B159" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C159" s="1" t="s">
+      <x:c r="D159" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:5" ht="15" customHeight="1">
       <x:c r="A160" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="B160" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="B160" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:5" ht="15" customHeight="1">
       <x:c r="A161" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:5" ht="15" customHeight="1">
       <x:c r="A162" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:5" ht="15" customHeight="1">
       <x:c r="A163" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:5" ht="15" customHeight="1">
       <x:c r="A164" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:5" ht="15" customHeight="1">
       <x:c r="A165" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:5" ht="15" customHeight="1">
       <x:c r="A166" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:5" ht="15" customHeight="1">
       <x:c r="A167" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:5" ht="15" customHeight="1">
       <x:c r="A168" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:5" ht="15" customHeight="1">
       <x:c r="A169" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="B169" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="B169" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C169" s="1" t="s">
+      <x:c r="D169" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:5" ht="15" customHeight="1">
       <x:c r="A170" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="B170" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="B170" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C170" s="1" t="s">
+      <x:c r="D170" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:5" ht="15" customHeight="1">
       <x:c r="A171" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="B171" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="B171" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C171" s="1" t="s">
+      <x:c r="D171" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:5" ht="15" customHeight="1">
       <x:c r="A172" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="B172" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="B172" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C172" s="1" t="s">
+      <x:c r="E172" s="1" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:5" ht="15" customHeight="1">
       <x:c r="A173" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="B173" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="B173" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C173" s="1" t="s">
+      <x:c r="D173" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:5" ht="15" customHeight="1">
       <x:c r="A174" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="B174" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="B174" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:5" ht="15" customHeight="1">
       <x:c r="A175" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="B175" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="B175" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C175" s="1" t="s">
+      <x:c r="D175" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:5" ht="15" customHeight="1">
       <x:c r="A176" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="B176" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="B176" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C176" s="1" t="s">
+      <x:c r="D176" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:5" ht="15" customHeight="1">
       <x:c r="A177" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="B177" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:5" ht="15" customHeight="1">
       <x:c r="A178" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="B178" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="E178" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:5" ht="15" customHeight="1">
       <x:c r="A179" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="B179" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:5" ht="15" customHeight="1">
       <x:c r="A180" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="B180" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E180" s="1" t="s">
         <x:v>642</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:5" ht="15" customHeight="1">
       <x:c r="A181" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="B181" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E181" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:5" ht="15" customHeight="1">
       <x:c r="A182" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="B182" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="B182" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:5" ht="15" customHeight="1">
       <x:c r="A183" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="B183" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="B183" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:5" ht="15" customHeight="1">
       <x:c r="A184" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="B184" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="B184" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C184" s="1" t="s">
+      <x:c r="D184" s="1" t="s">
         <x:v>657</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:5" ht="15" customHeight="1">
       <x:c r="A185" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:5" ht="15" customHeight="1">
       <x:c r="A186" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
         <x:v>665</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:5" ht="15" customHeight="1">
       <x:c r="A187" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="B187" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="B187" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C187" s="1" t="s">
+      <x:c r="D187" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="D187" s="1" t="s">
+      <x:c r="E187" s="1" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:5" ht="15" customHeight="1">
       <x:c r="A188" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="B188" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="B188" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C188" s="1" t="s">
+      <x:c r="D188" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="E188" s="1" t="s">
         <x:v>672</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:5" ht="15" customHeight="1">
       <x:c r="A189" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="B189" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="B189" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C189" s="1" t="s">
+      <x:c r="E189" s="1" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:5" ht="15" customHeight="1">
       <x:c r="A190" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="B190" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="E190" s="1" t="s">
         <x:v>679</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:5" ht="15" customHeight="1">
       <x:c r="A191" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="B191" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="E191" s="1" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:5" ht="15" customHeight="1">
       <x:c r="A192" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="B192" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="B192" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>687</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:5" ht="15" customHeight="1">
       <x:c r="A193" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="B193" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="B193" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>691</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:5" ht="15" customHeight="1">
       <x:c r="A194" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="B194" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="B194" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C194" s="1" t="s">
+      <x:c r="E194" s="1" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:5" ht="15" customHeight="1">
       <x:c r="A195" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="B195" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="E195" s="1" t="s">
         <x:v>698</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:5" ht="15" customHeight="1">
       <x:c r="A196" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="B196" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
         <x:v>702</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:5" ht="15" customHeight="1">
       <x:c r="A197" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:5" ht="15" customHeight="1">
       <x:c r="A198" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:5" ht="15" customHeight="1">
       <x:c r="A199" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:5" ht="15" customHeight="1">
       <x:c r="A200" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:5" ht="15" customHeight="1">
       <x:c r="A201" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="B201" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="E201" s="1" t="s">
         <x:v>719</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:5" ht="15" customHeight="1">
       <x:c r="A202" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="B202" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="E202" s="1" t="s">
         <x:v>723</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:5" ht="15" customHeight="1">
       <x:c r="A203" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="B203" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="B203" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>727</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:5" ht="15" customHeight="1">
       <x:c r="A204" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="B204" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="B204" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C204" s="1" t="s">
+      <x:c r="E204" s="1" t="s">
         <x:v>731</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:5" ht="15" customHeight="1">
       <x:c r="A205" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="B205" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="B205" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C205" s="1" t="s">
+      <x:c r="E205" s="1" t="s">
         <x:v>735</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:5" ht="15" customHeight="1">
       <x:c r="A206" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="B206" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="B206" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C206" s="1" t="s">
+      <x:c r="D206" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="D206" s="1" t="s">
+      <x:c r="E206" s="1" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:5" ht="15" customHeight="1">
       <x:c r="A207" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="B207" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="B207" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C207" s="1" t="s">
+      <x:c r="D207" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E207" s="1" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:5" ht="15" customHeight="1">
       <x:c r="A208" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="B208" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="B208" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C208" s="1" t="s">
+      <x:c r="E208" s="1" t="s">
         <x:v>746</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:5" ht="15" customHeight="1">
       <x:c r="A209" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="B209" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="B209" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C209" s="1" t="s">
+      <x:c r="D209" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="D209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>750</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:5" ht="15" customHeight="1">
       <x:c r="A210" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="B210" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="B210" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C210" s="1" t="s">
+      <x:c r="D210" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>754</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:5" ht="15" customHeight="1">
       <x:c r="A211" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="B211" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="B211" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C211" s="1" t="s">
+      <x:c r="D211" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="D211" s="1" t="s">
+      <x:c r="E211" s="1" t="s">
         <x:v>758</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:5" ht="15" customHeight="1">
       <x:c r="A212" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="B212" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="B212" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C212" s="1" t="s">
+      <x:c r="D212" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="D212" s="1" t="s">
+      <x:c r="E212" s="1" t="s">
         <x:v>762</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:5" ht="15" customHeight="1">
       <x:c r="A213" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="B213" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="B213" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C213" s="1" t="s">
+      <x:c r="D213" s="1" t="s">
         <x:v>765</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>728</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:5" ht="15" customHeight="1">
       <x:c r="A214" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:5" ht="15" customHeight="1">
       <x:c r="A215" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="E215" s="1" t="s">
         <x:v>772</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:5" ht="15" customHeight="1">
       <x:c r="A216" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="B216" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="B216" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C216" s="1" t="s">
+      <x:c r="D216" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="E216" s="1" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:5" ht="15" customHeight="1">
       <x:c r="A217" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="B217" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="B217" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C217" s="1" t="s">
+      <x:c r="E217" s="1" t="s">
         <x:v>779</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:5" ht="15" customHeight="1">
       <x:c r="A218" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="B218" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="E218" s="1" t="s">
         <x:v>782</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:5" ht="15" customHeight="1">
       <x:c r="A219" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="B219" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="E219" s="1" t="s">
         <x:v>786</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:5" ht="15" customHeight="1">
       <x:c r="A220" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="B220" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
         <x:v>790</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:5" ht="15" customHeight="1">
       <x:c r="A221" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:5" ht="15" customHeight="1">
       <x:c r="A222" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:5" ht="15" customHeight="1">
       <x:c r="A223" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:5" ht="15" customHeight="1">
       <x:c r="A224" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:5" ht="15" customHeight="1">
       <x:c r="A225" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:5" ht="15" customHeight="1">
       <x:c r="A226" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:5" ht="15" customHeight="1">
       <x:c r="A227" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="E227" s="1" t="s">
         <x:v>816</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:5" ht="15" customHeight="1">
       <x:c r="A228" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:5" ht="15" customHeight="1">
       <x:c r="A229" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:5" ht="15" customHeight="1">
       <x:c r="A230" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:5" ht="15" customHeight="1">
       <x:c r="A231" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:5" ht="15" customHeight="1">
       <x:c r="A232" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:5" ht="15" customHeight="1">
       <x:c r="A233" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="B233" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="E233" s="1" t="s">
         <x:v>838</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:5" ht="15" customHeight="1">
       <x:c r="A234" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="B234" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="E234" s="1" t="s">
         <x:v>842</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:5" ht="15" customHeight="1">
       <x:c r="A235" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="B235" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="E235" s="1" t="s">
         <x:v>846</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:5" ht="15" customHeight="1">
       <x:c r="A236" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="B236" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="E236" s="1" t="s">
         <x:v>850</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:5" ht="15" customHeight="1">
       <x:c r="A237" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="B237" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E237" s="1" t="s">
         <x:v>854</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:5" ht="15" customHeight="1">
       <x:c r="A238" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="B238" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="E238" s="1" t="s">
         <x:v>858</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:5" ht="15" customHeight="1">
       <x:c r="A239" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="B239" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="B239" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C239" s="1" t="s">
+      <x:c r="E239" s="1" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:5" ht="15" customHeight="1">
       <x:c r="A240" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="B240" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="B240" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C240" s="1" t="s">
+      <x:c r="D240" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="D240" s="1" t="s">
+      <x:c r="E240" s="1" t="s">
         <x:v>866</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:5" ht="15" customHeight="1">
       <x:c r="A241" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="B241" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="B241" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C241" s="1" t="s">
+      <x:c r="D241" s="1" t="s">
         <x:v>869</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:5" ht="15" customHeight="1">
       <x:c r="A242" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:5" ht="15" customHeight="1">
       <x:c r="A243" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:5" ht="15" customHeight="1">
       <x:c r="A244" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="E244" s="1" t="s">
         <x:v>880</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:5" ht="15" customHeight="1">
       <x:c r="A245" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="B245" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="B245" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C245" s="1" t="s">
+      <x:c r="D245" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="E245" s="1" t="s">
         <x:v>883</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:5" ht="15" customHeight="1">
       <x:c r="A246" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="B246" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="B246" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C246" s="1" t="s">
+      <x:c r="E246" s="1" t="s">
         <x:v>887</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:5" ht="15" customHeight="1">
       <x:c r="A247" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="B247" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="D247" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="B247" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C247" s="1" t="s">
+      <x:c r="E247" s="1" t="s">
         <x:v>891</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:5" ht="15" customHeight="1">
       <x:c r="A248" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="B248" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="B248" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C248" s="1" t="s">
+      <x:c r="D248" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="E248" s="1" t="s">
         <x:v>894</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:5" ht="15" customHeight="1">
       <x:c r="A249" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="B249" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="B249" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C249" s="1" t="s">
+      <x:c r="E249" s="1" t="s">
         <x:v>898</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:5" ht="15" customHeight="1">
       <x:c r="A250" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="B250" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="B250" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C250" s="1" t="s">
+      <x:c r="D250" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="D250" s="1" t="s">
+      <x:c r="E250" s="1" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:5" ht="15" customHeight="1">
       <x:c r="A251" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="B251" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="B251" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C251" s="1" t="s">
+      <x:c r="D251" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="D251" s="1" t="s">
+      <x:c r="E251" s="1" t="s">
         <x:v>906</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>907</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:5" ht="15" customHeight="1">
       <x:c r="A252" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="B252" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="B252" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C252" s="1" t="s">
+      <x:c r="D252" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="D252" s="1" t="s">
+      <x:c r="E252" s="1" t="s">
         <x:v>910</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:5" ht="15" customHeight="1">
       <x:c r="A253" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="B253" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
-      <x:c r="B253" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C253" s="1" t="s">
+      <x:c r="D253" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="D253" s="1" t="s">
+      <x:c r="E253" s="1" t="s">
         <x:v>914</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:5" ht="15" customHeight="1">
       <x:c r="A254" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="B254" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
-      <x:c r="B254" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C254" s="1" t="s">
+      <x:c r="D254" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="E254" s="1" t="s">
         <x:v>917</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:5" ht="15" customHeight="1">
       <x:c r="A255" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="B255" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C255" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="D255" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="E255" s="1" t="s">
         <x:v>920</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:5" ht="15" customHeight="1">
       <x:c r="A256" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="B256" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C256" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="D256" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="E256" s="1" t="s">
         <x:v>924</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:5" ht="15" customHeight="1">
       <x:c r="A257" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:5" ht="15" customHeight="1">
       <x:c r="A258" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:5" ht="15" customHeight="1">
       <x:c r="A259" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="E259" s="1" t="s">
         <x:v>934</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:5" ht="15" customHeight="1">
       <x:c r="A260" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:5" ht="15" customHeight="1">
       <x:c r="A261" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="B261" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C261" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="D261" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="E261" s="1" t="s">
         <x:v>942</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>945</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:5" ht="15" customHeight="1">
       <x:c r="A262" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="B262" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C262" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="D262" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="E262" s="1" t="s">
         <x:v>946</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:5" ht="15" customHeight="1">
       <x:c r="A263" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="B263" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C263" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="D263" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="E263" s="1" t="s">
         <x:v>949</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:5" ht="15" customHeight="1">
       <x:c r="A264" s="1" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="B264" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C264" s="1" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="D264" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="B264" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C264" s="1" t="s">
+      <x:c r="E264" s="1" t="s">
         <x:v>953</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:5" ht="15" customHeight="1">
       <x:c r="A265" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="B265" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C265" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="D265" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="E265" s="1" t="s">
         <x:v>956</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:5" ht="15" customHeight="1">
       <x:c r="A266" s="1" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="B266" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C266" s="1" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="D266" s="1" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="E266" s="1" t="s">
         <x:v>960</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>963</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:5" ht="15" customHeight="1">
       <x:c r="A267" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="B267" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C267" s="1" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="D267" s="1" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="E267" s="1" t="s">
         <x:v>964</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>967</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:5" ht="15" customHeight="1">
       <x:c r="A268" s="1" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="B268" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C268" s="1" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="D268" s="1" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="E268" s="1" t="s">
         <x:v>968</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:5" ht="15" customHeight="1">
       <x:c r="A269" s="1" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="B269" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C269" s="1" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="D269" s="1" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="E269" s="1" t="s">
         <x:v>972</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:5" ht="15" customHeight="1">
       <x:c r="A270" s="1" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="B270" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C270" s="1" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="D270" s="1" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="E270" s="1" t="s">
         <x:v>976</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:5" ht="15" customHeight="1">
       <x:c r="A271" s="1" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="B271" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C271" s="1" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="D271" s="1" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="E271" s="1" t="s">
         <x:v>980</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:5" ht="15" customHeight="1">
       <x:c r="A272" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="B272" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C272" s="1" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="D272" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="B272" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C272" s="1" t="s">
+      <x:c r="E272" s="1" t="s">
         <x:v>984</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:5" ht="15" customHeight="1">
       <x:c r="A273" s="1" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="B273" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C273" s="1" t="s">
         <x:v>986</x:v>
       </x:c>
-      <x:c r="B273" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C273" s="1" t="s">
+      <x:c r="D273" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="D273" s="1" t="s">
+      <x:c r="E273" s="1" t="s">
         <x:v>988</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:5" ht="15" customHeight="1">
       <x:c r="A274" s="1" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="B274" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C274" s="1" t="s">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="B274" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C274" s="1" t="s">
+      <x:c r="D274" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
-      <x:c r="D274" s="1" t="s">
+      <x:c r="E274" s="1" t="s">
         <x:v>992</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>993</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:5" ht="15" customHeight="1">
       <x:c r="A275" s="1" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="B275" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C275" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
-      <x:c r="B275" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C275" s="1" t="s">
+      <x:c r="D275" s="1" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="E275" s="1" t="s">
         <x:v>995</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:5" ht="15" customHeight="1">
       <x:c r="A276" s="1" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="B276" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C276" s="1" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="D276" s="1" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="E276" s="1" t="s">
         <x:v>998</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:5" ht="15" customHeight="1">
       <x:c r="A277" s="1" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="B277" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C277" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="D277" s="1" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="E277" s="1" t="s">
         <x:v>1002</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1004</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:5" ht="15" customHeight="1">
       <x:c r="A278" s="1" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="B278" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C278" s="1" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="D278" s="1" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="E278" s="1" t="s">
         <x:v>1005</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:5" ht="15" customHeight="1">
       <x:c r="A279" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:5" ht="15" customHeight="1">
       <x:c r="A280" s="1" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="B280" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C280" s="1" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="D280" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="E280" s="1" t="s">
         <x:v>1012</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:5" ht="15" customHeight="1">
       <x:c r="A281" s="1" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="B281" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C281" s="1" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="D281" s="1" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="E281" s="1" t="s">
         <x:v>1016</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1019</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:5" ht="15" customHeight="1">
       <x:c r="A282" s="1" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="B282" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C282" s="1" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="D282" s="1" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="E282" s="1" t="s">
         <x:v>1020</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:5" ht="15" customHeight="1">
       <x:c r="A283" s="1" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="B283" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C283" s="1" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="D283" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
-      <x:c r="B283" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C283" s="1" t="s">
+      <x:c r="E283" s="1" t="s">
         <x:v>1024</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:5" ht="15" customHeight="1">
       <x:c r="A284" s="1" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="B284" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C284" s="1" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="D284" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="B284" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C284" s="1" t="s">
+      <x:c r="E284" s="1" t="s">
         <x:v>1028</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1029</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:5" ht="15" customHeight="1">
       <x:c r="A285" s="1" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="B285" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C285" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
-      <x:c r="B285" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C285" s="1" t="s">
+      <x:c r="D285" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
-      <x:c r="D285" s="1" t="s">
+      <x:c r="E285" s="1" t="s">
         <x:v>1032</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:5" ht="15" customHeight="1">
       <x:c r="A286" s="1" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="B286" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C286" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
-      <x:c r="B286" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C286" s="1" t="s">
+      <x:c r="D286" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
-      <x:c r="D286" s="1" t="s">
+      <x:c r="E286" s="1" t="s">
         <x:v>1036</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:5" ht="15" customHeight="1">
       <x:c r="A287" s="1" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="B287" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C287" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
-      <x:c r="B287" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C287" s="1" t="s">
+      <x:c r="D287" s="1" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="E287" s="1" t="s">
         <x:v>1039</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1041</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:5" ht="15" customHeight="1">
       <x:c r="A288" s="1" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="B288" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C288" s="1" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="D288" s="1" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="E288" s="1" t="s">
         <x:v>1042</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:5" ht="15" customHeight="1">
       <x:c r="A289" s="1" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="B289" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C289" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="D289" s="1" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="E289" s="1" t="s">
         <x:v>1046</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:5" ht="15" customHeight="1">
       <x:c r="A290" s="1" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="B290" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C290" s="1" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="D290" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="B290" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C290" s="1" t="s">
+      <x:c r="E290" s="1" t="s">
         <x:v>1050</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:5" ht="15" customHeight="1">
       <x:c r="A291" s="1" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="B291" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C291" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="B291" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C291" s="1" t="s">
+      <x:c r="D291" s="1" t="s">
         <x:v>1053</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1044</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:5" ht="15" customHeight="1">
       <x:c r="A292" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:5" ht="15" customHeight="1">
       <x:c r="A293" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="E293" s="1" t="s">
         <x:v>1061</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:5" ht="15" customHeight="1">
       <x:c r="A294" s="1" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="B294" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C294" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
-      <x:c r="B294" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C294" s="1" t="s">
+      <x:c r="D294" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
-      <x:c r="D294" s="1" t="s">
+      <x:c r="E294" s="1" t="s">
         <x:v>1065</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:5" ht="15" customHeight="1">
       <x:c r="A295" s="1" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="B295" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C295" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="B295" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C295" s="1" t="s">
+      <x:c r="D295" s="1" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="E295" s="1" t="s">
         <x:v>1068</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:5" ht="15" customHeight="1">
       <x:c r="A296" s="1" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="B296" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C296" s="1" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="D296" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="B296" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C296" s="1" t="s">
+      <x:c r="E296" s="1" t="s">
         <x:v>1072</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:5" ht="15" customHeight="1">
       <x:c r="A297" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="B297" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C297" s="1" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="D297" s="1" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="B297" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C297" s="1" t="s">
+      <x:c r="E297" s="1" t="s">
         <x:v>1076</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:5" ht="15" customHeight="1">
       <x:c r="A298" s="1" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="B298" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C298" s="1" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="D298" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E298" s="1" t="s">
         <x:v>1079</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:5" ht="15" customHeight="1">
       <x:c r="A299" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="B299" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C299" s="1" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="D299" s="1" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+      <x:c r="E299" s="1" t="s">
         <x:v>1083</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:5" ht="15" customHeight="1">
       <x:c r="A300" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:5" ht="15" customHeight="1">
       <x:c r="A301" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:5" ht="15" customHeight="1">
       <x:c r="A302" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1094</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:5" ht="15" customHeight="1">
       <x:c r="A303" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:5" ht="15" customHeight="1">
       <x:c r="A304" s="1" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="B304" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C304" s="1" t="s">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="D304" s="1" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="E304" s="1" t="s">
         <x:v>1102</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:5" ht="15" customHeight="1">
       <x:c r="A305" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:5" ht="15" customHeight="1">
       <x:c r="A306" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:5" ht="15" customHeight="1">
       <x:c r="A307" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E307" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1111</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:5" ht="15" customHeight="1">
       <x:c r="A308" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C308" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E308" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:5" ht="15" customHeight="1">
       <x:c r="A309" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="E309" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1119</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:5" ht="15" customHeight="1">
       <x:c r="A310" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="E310" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:5" ht="15" customHeight="1">
       <x:c r="A311" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C311" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E311" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1127</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:5" ht="15" customHeight="1">
       <x:c r="A312" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="E312" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:5" ht="15" customHeight="1">
       <x:c r="A313" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="B313" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C313" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="D313" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E313" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1135</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:5" ht="15" customHeight="1">
       <x:c r="A314" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="B314" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C314" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="D314" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="E314" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1139</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:5" ht="15" customHeight="1">
       <x:c r="A315" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="B315" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C315" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="D315" s="1" t="s">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="E315" s="1" t="s">
         <x:v>1143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1147</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:5" ht="15" customHeight="1">
       <x:c r="A316" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="B316" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C316" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="D316" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="E316" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1147</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:5" ht="15" customHeight="1">
       <x:c r="A317" s="1" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="B317" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C317" s="1" t="s">
+        <x:v>1149</x:v>
+      </x:c>
+      <x:c r="D317" s="1" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="E317" s="1" t="s">
         <x:v>1151</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:5" ht="15" customHeight="1">
       <x:c r="A318" s="1" t="s">
+        <x:v>1152</x:v>
+      </x:c>
+      <x:c r="B318" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C318" s="1" t="s">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="D318" s="1" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="E318" s="1" t="s">
         <x:v>1155</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:5" ht="15" customHeight="1">
       <x:c r="A319" s="1" t="s">
+        <x:v>1156</x:v>
+      </x:c>
+      <x:c r="B319" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C319" s="1" t="s">
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="D319" s="1" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="E319" s="1" t="s">
         <x:v>1158</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1161</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:5" ht="15" customHeight="1">
       <x:c r="A320" s="1" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="B320" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C320" s="1" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="D320" s="1" t="s">
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="E320" s="1" t="s">
         <x:v>1162</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:5" ht="15" customHeight="1">
       <x:c r="A321" s="1" t="s">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="B321" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C321" s="1" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="D321" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="B321" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C321" s="1" t="s">
+      <x:c r="E321" s="1" t="s">
         <x:v>1166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:5" ht="15" customHeight="1">
       <x:c r="A322" s="1" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="B322" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C322" s="1" t="s">
         <x:v>1168</x:v>
       </x:c>
-      <x:c r="B322" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C322" s="1" t="s">
+      <x:c r="D322" s="1" t="s">
         <x:v>1169</x:v>
       </x:c>
-      <x:c r="D322" s="1" t="s">
+      <x:c r="E322" s="1" t="s">
         <x:v>1170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1171</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:5" ht="15" customHeight="1">
       <x:c r="A323" s="1" t="s">
+        <x:v>1171</x:v>
+      </x:c>
+      <x:c r="B323" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C323" s="1" t="s">
         <x:v>1172</x:v>
       </x:c>
-      <x:c r="B323" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C323" s="1" t="s">
+      <x:c r="D323" s="1" t="s">
         <x:v>1173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1170</x:v>
       </x:c>
       <x:c r="E323" s="1" t="s">
         <x:v>1174</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:5" ht="15" customHeight="1">
       <x:c r="A324" s="1" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="B324" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C324" s="1" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="D324" s="1" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="E324" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:5" ht="15" customHeight="1">
       <x:c r="A325" s="1" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="B325" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C325" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="D325" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="E325" s="1" t="s">
         <x:v>1182</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:5" ht="15" customHeight="1">
       <x:c r="A326" s="1" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="B326" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C326" s="1" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="D326" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E326" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:5" ht="15" customHeight="1">
       <x:c r="A327" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="B327" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C327" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="D327" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E327" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:5" ht="15" customHeight="1">
       <x:c r="A328" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="B328" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C328" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D328" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E328" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:5" ht="15" customHeight="1">
       <x:c r="A329" s="1" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="B329" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C329" s="1" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="D329" s="1" t="s">
         <x:v>1193</x:v>
       </x:c>
-      <x:c r="B329" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E329" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1197</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:5" ht="15" customHeight="1">
       <x:c r="A330" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="B330" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C330" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="D330" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="E330" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1201</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:5" ht="15" customHeight="1">
       <x:c r="A331" s="1" t="s">
+        <x:v>1202</x:v>
+      </x:c>
+      <x:c r="B331" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C331" s="1" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="D331" s="1" t="s">
         <x:v>1200</x:v>
       </x:c>
-      <x:c r="B331" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E331" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1204</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:5" ht="15" customHeight="1">
       <x:c r="A332" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="B332" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C332" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="D332" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="E332" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1207</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:5" ht="15" customHeight="1">
       <x:c r="A333" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="B333" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C333" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="D333" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E333" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1211</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:5" ht="15" customHeight="1">
       <x:c r="A334" s="1" t="s">
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="B334" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C334" s="1" t="s">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="D334" s="1" t="s">
         <x:v>1210</x:v>
       </x:c>
-      <x:c r="B334" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E334" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:5" ht="15" customHeight="1">
       <x:c r="A335" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="B335" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C335" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D335" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E335" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:5" ht="15" customHeight="1">
       <x:c r="A336" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="B336" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C336" s="1" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="D336" s="1" t="s">
         <x:v>1217</x:v>
       </x:c>
-      <x:c r="D336" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E336" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1221</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:5" ht="15" customHeight="1">
       <x:c r="A337" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="B337" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C337" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="D337" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E337" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1224</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:5" ht="15" customHeight="1">
       <x:c r="A338" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="B338" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C338" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="D338" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="E338" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1228</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:5" ht="15" customHeight="1">
       <x:c r="A339" s="1" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="B339" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C339" s="1" t="s">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="D339" s="1" t="s">
         <x:v>1227</x:v>
       </x:c>
-      <x:c r="B339" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E339" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1231</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:5" ht="15" customHeight="1">
       <x:c r="A340" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="B340" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C340" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="D340" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E340" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1235</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:5" ht="15" customHeight="1">
       <x:c r="A341" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="B341" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C341" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D341" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="E341" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1239</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:5" ht="15" customHeight="1">
       <x:c r="A342" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="B342" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C342" s="1" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="D342" s="1" t="s">
         <x:v>1238</x:v>
       </x:c>
-      <x:c r="D342" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E342" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:5" ht="15" customHeight="1">
       <x:c r="A343" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="B343" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C343" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D343" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="E343" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:5" ht="15" customHeight="1">
       <x:c r="A344" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="B344" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C344" s="1" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="D344" s="1" t="s">
         <x:v>1245</x:v>
       </x:c>
-      <x:c r="D344" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E344" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1249</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:5" ht="15" customHeight="1">
       <x:c r="A345" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="B345" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C345" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="D345" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="E345" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1252</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:5" ht="15" customHeight="1">
       <x:c r="A346" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="B346" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C346" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D346" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E346" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1256</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:5" ht="15" customHeight="1">
       <x:c r="A347" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="B347" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C347" s="1" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="D347" s="1" t="s">
         <x:v>1255</x:v>
       </x:c>
-      <x:c r="D347" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E347" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1259</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:5" ht="15" customHeight="1">
       <x:c r="A348" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="B348" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C348" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="D348" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E348" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1262</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:5" ht="15" customHeight="1">
       <x:c r="A349" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B349" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C349" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="D349" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="E349" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1266</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:5" ht="15" customHeight="1">
       <x:c r="A350" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="B350" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C350" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D350" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="E350" s="1" t="s">
         <x:v>1269</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:5" ht="15" customHeight="1">
       <x:c r="A351" s="1" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="B351" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C351" s="1" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="D351" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="E351" s="1" t="s">
         <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:5" ht="15" customHeight="1">
       <x:c r="A352" s="1" t="s">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="B352" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C352" s="1" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="D352" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E352" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1276</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:5" ht="15" customHeight="1">
       <x:c r="A353" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="B353" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C353" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="D353" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E353" s="1" t="s">
         <x:v>1279</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:5" ht="15" customHeight="1">
       <x:c r="A354" s="1" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="B354" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C354" s="1" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="D354" s="1" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="E354" s="1" t="s">
         <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:5" ht="15" customHeight="1">
       <x:c r="A355" s="1" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="B355" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C355" s="1" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="D355" s="1" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="E355" s="1" t="s">
         <x:v>1286</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1287</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:5" ht="15" customHeight="1">
       <x:c r="A356" s="1" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="B356" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C356" s="1" t="s">
         <x:v>1288</x:v>
       </x:c>
-      <x:c r="B356" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C356" s="1" t="s">
+      <x:c r="D356" s="1" t="s">
         <x:v>1289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1286</x:v>
       </x:c>
       <x:c r="E356" s="1" t="s">
         <x:v>1290</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:5" ht="15" customHeight="1">
       <x:c r="A357" s="1" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="B357" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C357" s="1" t="s">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="D357" s="1" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="E357" s="1" t="s">
         <x:v>1293</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1294</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:5" ht="15" customHeight="1">
       <x:c r="A358" s="1" t="s">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="B358" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C358" s="1" t="s">
         <x:v>1295</x:v>
       </x:c>
-      <x:c r="B358" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C358" s="1" t="s">
+      <x:c r="D358" s="1" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="E358" s="1" t="s">
         <x:v>1296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1297</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:5" ht="15" customHeight="1">
       <x:c r="A359" s="1" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="B359" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C359" s="1" t="s">
         <x:v>1298</x:v>
       </x:c>
-      <x:c r="B359" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C359" s="1" t="s">
+      <x:c r="D359" s="1" t="s">
         <x:v>1299</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1293</x:v>
       </x:c>
       <x:c r="E359" s="1" t="s">
         <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:5" ht="15" customHeight="1">
       <x:c r="A360" s="1" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="B360" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C360" s="1" t="s">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="D360" s="1" t="s">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="E360" s="1" t="s">
         <x:v>1304</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:5" ht="15" customHeight="1">
       <x:c r="A361" s="1" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="B361" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C361" s="1" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="D361" s="1" t="s">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="E361" s="1" t="s">
         <x:v>1307</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:5" ht="15" customHeight="1">
       <x:c r="A362" s="1" t="s">
         <x:v>1308</x:v>
       </x:c>
       <x:c r="B362" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C362" s="1" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="D362" s="1" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="E362" s="1" t="s">
         <x:v>1310</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1311</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:5" ht="15" customHeight="1">
       <x:c r="A363" s="1" t="s">
+        <x:v>1311</x:v>
+      </x:c>
+      <x:c r="B363" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C363" s="1" t="s">
         <x:v>1312</x:v>
       </x:c>
-      <x:c r="B363" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C363" s="1" t="s">
+      <x:c r="D363" s="1" t="s">
         <x:v>1313</x:v>
       </x:c>
-      <x:c r="D363" s="1" t="s">
+      <x:c r="E363" s="1" t="s">
         <x:v>1314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1315</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:5" ht="15" customHeight="1">
       <x:c r="A364" s="1" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="B364" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C364" s="1" t="s">
         <x:v>1316</x:v>
       </x:c>
-      <x:c r="B364" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C364" s="1" t="s">
+      <x:c r="D364" s="1" t="s">
         <x:v>1317</x:v>
       </x:c>
-      <x:c r="D364" s="1" t="s">
+      <x:c r="E364" s="1" t="s">
         <x:v>1318</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1319</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:5" ht="15" customHeight="1">
       <x:c r="A365" s="1" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="B365" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C365" s="1" t="s">
         <x:v>1320</x:v>
       </x:c>
-      <x:c r="B365" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C365" s="1" t="s">
+      <x:c r="D365" s="1" t="s">
         <x:v>1321</x:v>
       </x:c>
-      <x:c r="D365" s="1" t="s">
+      <x:c r="E365" s="1" t="s">
         <x:v>1322</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:5" ht="15" customHeight="1">
       <x:c r="A366" s="1" t="s">
+        <x:v>1323</x:v>
+      </x:c>
+      <x:c r="B366" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C366" s="1" t="s">
         <x:v>1324</x:v>
       </x:c>
-      <x:c r="B366" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C366" s="1" t="s">
+      <x:c r="D366" s="1" t="s">
         <x:v>1325</x:v>
       </x:c>
-      <x:c r="D366" s="1" t="s">
+      <x:c r="E366" s="1" t="s">
         <x:v>1326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1327</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:5" ht="15" customHeight="1">
       <x:c r="A367" s="1" t="s">
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="B367" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C367" s="1" t="s">
         <x:v>1328</x:v>
       </x:c>
-      <x:c r="B367" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C367" s="1" t="s">
+      <x:c r="D367" s="1" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="E367" s="1" t="s">
         <x:v>1329</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:5" ht="15" customHeight="1">
       <x:c r="A368" s="1" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="B368" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C368" s="1" t="s">
         <x:v>1331</x:v>
       </x:c>
-      <x:c r="B368" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C368" s="1" t="s">
+      <x:c r="D368" s="1" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="E368" s="1" t="s">
         <x:v>1332</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1333</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:5" ht="15" customHeight="1">
       <x:c r="A369" s="1" t="s">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c r="B369" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C369" s="1" t="s">
         <x:v>1334</x:v>
       </x:c>
-      <x:c r="B369" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C369" s="1" t="s">
+      <x:c r="D369" s="1" t="s">
         <x:v>1335</x:v>
       </x:c>
-      <x:c r="D369" s="1" t="s">
+      <x:c r="E369" s="1" t="s">
         <x:v>1336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1337</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:5" ht="15" customHeight="1">
       <x:c r="A370" s="1" t="s">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c r="B370" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C370" s="1" t="s">
         <x:v>1338</x:v>
       </x:c>
-      <x:c r="B370" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C370" s="1" t="s">
+      <x:c r="D370" s="1" t="s">
         <x:v>1339</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1336</x:v>
       </x:c>
       <x:c r="E370" s="1" t="s">
         <x:v>1340</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:5" ht="15" customHeight="1">
       <x:c r="A371" s="1" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="B371" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C371" s="1" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="D371" s="1" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="E371" s="1" t="s">
         <x:v>1344</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:5" ht="15" customHeight="1">
       <x:c r="A372" s="1" t="s">
         <x:v>1345</x:v>
@@ -13015,4203 +13186,4475 @@
       </x:c>
       <x:c r="B376" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C376" s="1" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="D376" s="1" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="E376" s="1" t="s">
         <x:v>1361</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:5" ht="15" customHeight="1">
       <x:c r="A377" s="1" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="B377" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C377" s="1" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="D377" s="1" t="s">
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="E377" s="1" t="s">
         <x:v>1364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1365</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:5" ht="15" customHeight="1">
       <x:c r="A378" s="1" t="s">
+        <x:v>1365</x:v>
+      </x:c>
+      <x:c r="B378" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C378" s="1" t="s">
         <x:v>1366</x:v>
       </x:c>
-      <x:c r="B378" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C378" s="1" t="s">
+      <x:c r="D378" s="1" t="s">
         <x:v>1367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1364</x:v>
       </x:c>
       <x:c r="E378" s="1" t="s">
         <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:5" ht="15" customHeight="1">
       <x:c r="A379" s="1" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="B379" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C379" s="1" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="D379" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="E379" s="1" t="s">
-        <x:v>1371</x:v>
+        <x:v>1372</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:5" ht="15" customHeight="1">
       <x:c r="A380" s="1" t="s">
-        <x:v>1372</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="B380" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C380" s="1" t="s">
-        <x:v>1373</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="D380" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="E380" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1376</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:5" ht="15" customHeight="1">
       <x:c r="A381" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="B381" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C381" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="D381" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="E381" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1380</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:5" ht="15" customHeight="1">
       <x:c r="A382" s="1" t="s">
-        <x:v>1379</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="B382" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C382" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="D382" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="E382" s="1" t="s">
-        <x:v>1382</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:5" ht="15" customHeight="1">
       <x:c r="A383" s="1" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="B383" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C383" s="1" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="D383" s="1" t="s">
         <x:v>1383</x:v>
       </x:c>
-      <x:c r="B383" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E383" s="1" t="s">
-        <x:v>1385</x:v>
+        <x:v>1387</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:5" ht="15" customHeight="1">
       <x:c r="A384" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="B384" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C384" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="D384" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="E384" s="1" t="s">
-        <x:v>1388</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:5" ht="15" customHeight="1">
       <x:c r="A385" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="B385" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C385" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="D385" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="E385" s="1" t="s">
-        <x:v>1391</x:v>
+        <x:v>1394</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:5" ht="15" customHeight="1">
       <x:c r="A386" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B386" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C386" s="1" t="s">
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="D386" s="1" t="s">
         <x:v>1393</x:v>
       </x:c>
-      <x:c r="D386" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E386" s="1" t="s">
-        <x:v>1395</x:v>
+        <x:v>1397</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:5" ht="15" customHeight="1">
       <x:c r="A387" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="B387" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C387" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="D387" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="E387" s="1" t="s">
-        <x:v>1399</x:v>
+        <x:v>1401</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:5" ht="15" customHeight="1">
       <x:c r="A388" s="1" t="s">
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c r="B388" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C388" s="1" t="s">
+        <x:v>1403</x:v>
+      </x:c>
+      <x:c r="D388" s="1" t="s">
         <x:v>1400</x:v>
       </x:c>
-      <x:c r="B388" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E388" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1404</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:5" ht="15" customHeight="1">
       <x:c r="A389" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="B389" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C389" s="1" t="s">
-        <x:v>1405</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="D389" s="1" t="s">
-        <x:v>1406</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="E389" s="1" t="s">
-        <x:v>1407</x:v>
+        <x:v>1408</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:5" ht="15" customHeight="1">
       <x:c r="A390" s="1" t="s">
-        <x:v>1408</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="B390" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C390" s="1" t="s">
-        <x:v>1409</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="D390" s="1" t="s">
-        <x:v>1410</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="E390" s="1" t="s">
         <x:v>1411</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:5" ht="15" customHeight="1">
       <x:c r="A391" s="1" t="s">
         <x:v>1412</x:v>
       </x:c>
       <x:c r="B391" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C391" s="1" t="s">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="D391" s="1" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="E391" s="1" t="s">
         <x:v>1414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1415</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:5" ht="15" customHeight="1">
       <x:c r="A392" s="1" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="B392" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C392" s="1" t="s">
         <x:v>1416</x:v>
       </x:c>
-      <x:c r="B392" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C392" s="1" t="s">
+      <x:c r="D392" s="1" t="s">
         <x:v>1417</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1414</x:v>
       </x:c>
       <x:c r="E392" s="1" t="s">
         <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:5" ht="15" customHeight="1">
       <x:c r="A393" s="1" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="B393" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C393" s="1" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="D393" s="1" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="E393" s="1" t="s">
         <x:v>1422</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:5" ht="15" customHeight="1">
       <x:c r="A394" s="1" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="B394" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C394" s="1" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="D394" s="1" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="E394" s="1" t="s">
         <x:v>1425</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1426</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:5" ht="15" customHeight="1">
       <x:c r="A395" s="1" t="s">
+        <x:v>1426</x:v>
+      </x:c>
+      <x:c r="B395" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C395" s="1" t="s">
         <x:v>1427</x:v>
       </x:c>
-      <x:c r="B395" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C395" s="1" t="s">
+      <x:c r="D395" s="1" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="E395" s="1" t="s">
         <x:v>1428</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1430</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:5" ht="15" customHeight="1">
       <x:c r="A396" s="1" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="B396" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C396" s="1" t="s">
+        <x:v>1430</x:v>
+      </x:c>
+      <x:c r="D396" s="1" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="E396" s="1" t="s">
         <x:v>1431</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1433</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:5" ht="15" customHeight="1">
       <x:c r="A397" s="1" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="B397" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C397" s="1" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="D397" s="1" t="s">
         <x:v>1434</x:v>
       </x:c>
-      <x:c r="B397" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C397" s="1" t="s">
+      <x:c r="E397" s="1" t="s">
         <x:v>1435</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1437</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:5" ht="15" customHeight="1">
       <x:c r="A398" s="1" t="s">
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="B398" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C398" s="1" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="D398" s="1" t="s">
         <x:v>1438</x:v>
       </x:c>
-      <x:c r="B398" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C398" s="1" t="s">
+      <x:c r="E398" s="1" t="s">
         <x:v>1439</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1441</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:5" ht="15" customHeight="1">
       <x:c r="A399" s="1" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="B399" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C399" s="1" t="s">
+        <x:v>1441</x:v>
+      </x:c>
+      <x:c r="D399" s="1" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="E399" s="1" t="s">
         <x:v>1442</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:5" ht="15" customHeight="1">
       <x:c r="A400" s="1" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="B400" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C400" s="1" t="s">
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="D400" s="1" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="E400" s="1" t="s">
         <x:v>1445</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1447</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:5" ht="15" customHeight="1">
       <x:c r="A401" s="1" t="s">
+        <x:v>1446</x:v>
+      </x:c>
+      <x:c r="B401" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C401" s="1" t="s">
+        <x:v>1447</x:v>
+      </x:c>
+      <x:c r="D401" s="1" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="E401" s="1" t="s">
         <x:v>1448</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1450</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:5" ht="15" customHeight="1">
       <x:c r="A402" s="1" t="s">
+        <x:v>1449</x:v>
+      </x:c>
+      <x:c r="B402" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C402" s="1" t="s">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="D402" s="1" t="s">
         <x:v>1451</x:v>
       </x:c>
-      <x:c r="B402" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C402" s="1" t="s">
+      <x:c r="E402" s="1" t="s">
         <x:v>1452</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1454</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:5" ht="15" customHeight="1">
       <x:c r="A403" s="1" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="B403" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C403" s="1" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="D403" s="1" t="s">
         <x:v>1455</x:v>
       </x:c>
-      <x:c r="B403" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C403" s="1" t="s">
+      <x:c r="E403" s="1" t="s">
         <x:v>1456</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1457</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:5" ht="15" customHeight="1">
       <x:c r="A404" s="1" t="s">
+        <x:v>1457</x:v>
+      </x:c>
+      <x:c r="B404" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C404" s="1" t="s">
         <x:v>1458</x:v>
       </x:c>
-      <x:c r="B404" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C404" s="1" t="s">
+      <x:c r="D404" s="1" t="s">
         <x:v>1459</x:v>
       </x:c>
-      <x:c r="D404" s="1" t="s">
+      <x:c r="E404" s="1" t="s">
         <x:v>1460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1461</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:5" ht="15" customHeight="1">
       <x:c r="A405" s="1" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="B405" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C405" s="1" t="s">
         <x:v>1462</x:v>
       </x:c>
-      <x:c r="B405" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C405" s="1" t="s">
+      <x:c r="D405" s="1" t="s">
         <x:v>1463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1460</x:v>
       </x:c>
       <x:c r="E405" s="1" t="s">
         <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:5" ht="15" customHeight="1">
       <x:c r="A406" s="1" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="B406" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C406" s="1" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="D406" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="E406" s="1" t="s">
-        <x:v>1467</x:v>
+        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:5" ht="15" customHeight="1">
       <x:c r="A407" s="1" t="s">
-        <x:v>1468</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="B407" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C407" s="1" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="D407" s="1" t="s">
-        <x:v>1470</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="E407" s="1" t="s">
-        <x:v>1471</x:v>
+        <x:v>1472</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:5" ht="15" customHeight="1">
       <x:c r="A408" s="1" t="s">
-        <x:v>1472</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="B408" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C408" s="1" t="s">
-        <x:v>1473</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="D408" s="1" t="s">
-        <x:v>1474</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="E408" s="1" t="s">
         <x:v>1475</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:5" ht="15" customHeight="1">
       <x:c r="A409" s="1" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="B409" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C409" s="1" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="D409" s="1" t="s">
-        <x:v>1474</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="E409" s="1" t="s">
-        <x:v>1478</x:v>
+        <x:v>1479</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:5" ht="15" customHeight="1">
       <x:c r="A410" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="B410" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C410" s="1" t="s">
-        <x:v>1480</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="D410" s="1" t="s">
-        <x:v>1474</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="E410" s="1" t="s">
-        <x:v>1481</x:v>
+        <x:v>1483</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:5" ht="15" customHeight="1">
       <x:c r="A411" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="B411" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C411" s="1" t="s">
-        <x:v>1483</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="D411" s="1" t="s">
-        <x:v>1484</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="E411" s="1" t="s">
-        <x:v>1485</x:v>
+        <x:v>1487</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:5" ht="15" customHeight="1">
       <x:c r="A412" s="1" t="s">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="B412" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C412" s="1" t="s">
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c r="D412" s="1" t="s">
         <x:v>1486</x:v>
       </x:c>
-      <x:c r="B412" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E412" s="1" t="s">
-        <x:v>1488</x:v>
+        <x:v>1490</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:5" ht="15" customHeight="1">
       <x:c r="A413" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="B413" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C413" s="1" t="s">
-        <x:v>1490</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="D413" s="1" t="s">
-        <x:v>1491</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="E413" s="1" t="s">
-        <x:v>1492</x:v>
+        <x:v>1494</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:5" ht="15" customHeight="1">
       <x:c r="A414" s="1" t="s">
-        <x:v>1493</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="B414" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C414" s="1" t="s">
-        <x:v>1494</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="D414" s="1" t="s">
-        <x:v>1495</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="E414" s="1" t="s">
-        <x:v>1496</x:v>
+        <x:v>1498</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:5" ht="15" customHeight="1">
       <x:c r="A415" s="1" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B415" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C415" s="1" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="D415" s="1" t="s">
         <x:v>1497</x:v>
       </x:c>
-      <x:c r="B415" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E415" s="1" t="s">
-        <x:v>1499</x:v>
+        <x:v>1501</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:5" ht="15" customHeight="1">
       <x:c r="A416" s="1" t="s">
-        <x:v>1500</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="B416" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C416" s="1" t="s">
-        <x:v>1501</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="D416" s="1" t="s">
-        <x:v>1502</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="E416" s="1" t="s">
-        <x:v>1503</x:v>
+        <x:v>1504</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:5" ht="15" customHeight="1">
       <x:c r="A417" s="1" t="s">
-        <x:v>1504</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="B417" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C417" s="1" t="s">
-        <x:v>1505</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="D417" s="1" t="s">
-        <x:v>1502</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="E417" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1507</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:5" ht="15" customHeight="1">
       <x:c r="A418" s="1" t="s">
-        <x:v>1507</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="B418" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C418" s="1" t="s">
-        <x:v>1508</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="D418" s="1" t="s">
-        <x:v>1509</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="E418" s="1" t="s">
-        <x:v>1510</x:v>
+        <x:v>1511</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:5" ht="15" customHeight="1">
       <x:c r="A419" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="B419" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C419" s="1" t="s">
-        <x:v>1512</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="D419" s="1" t="s">
-        <x:v>1513</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="E419" s="1" t="s">
         <x:v>1514</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:5" ht="15" customHeight="1">
       <x:c r="A420" s="1" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="B420" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C420" s="1" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="D420" s="1" t="s">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="E420" s="1" t="s">
         <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:5" ht="15" customHeight="1">
       <x:c r="A421" s="1" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="B421" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C421" s="1" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="D421" s="1" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="E421" s="1" t="s">
         <x:v>1521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1522</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:5" ht="15" customHeight="1">
       <x:c r="A422" s="1" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="B422" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C422" s="1" t="s">
         <x:v>1523</x:v>
       </x:c>
-      <x:c r="B422" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C422" s="1" t="s">
+      <x:c r="D422" s="1" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="E422" s="1" t="s">
         <x:v>1524</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:5" ht="15" customHeight="1">
       <x:c r="A423" s="1" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="B423" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C423" s="1" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="D423" s="1" t="s">
         <x:v>1527</x:v>
       </x:c>
-      <x:c r="B423" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C423" s="1" t="s">
+      <x:c r="E423" s="1" t="s">
         <x:v>1528</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1529</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:5" ht="15" customHeight="1">
       <x:c r="A424" s="1" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="B424" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C424" s="1" t="s">
         <x:v>1530</x:v>
       </x:c>
-      <x:c r="B424" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C424" s="1" t="s">
+      <x:c r="D424" s="1" t="s">
         <x:v>1531</x:v>
       </x:c>
-      <x:c r="D424" s="1" t="s">
+      <x:c r="E424" s="1" t="s">
         <x:v>1532</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1533</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:5" ht="15" customHeight="1">
       <x:c r="A425" s="1" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="B425" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C425" s="1" t="s">
         <x:v>1534</x:v>
       </x:c>
-      <x:c r="B425" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C425" s="1" t="s">
+      <x:c r="D425" s="1" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="E425" s="1" t="s">
         <x:v>1535</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1536</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:5" ht="15" customHeight="1">
       <x:c r="A426" s="1" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="B426" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C426" s="1" t="s">
         <x:v>1537</x:v>
       </x:c>
-      <x:c r="B426" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C426" s="1" t="s">
+      <x:c r="D426" s="1" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="E426" s="1" t="s">
         <x:v>1538</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1540</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:5" ht="15" customHeight="1">
       <x:c r="A427" s="1" t="s">
+        <x:v>1539</x:v>
+      </x:c>
+      <x:c r="B427" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C427" s="1" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="D427" s="1" t="s">
         <x:v>1541</x:v>
       </x:c>
-      <x:c r="B427" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C427" s="1" t="s">
+      <x:c r="E427" s="1" t="s">
         <x:v>1542</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:5" ht="15" customHeight="1">
       <x:c r="A428" s="1" t="s">
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="B428" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C428" s="1" t="s">
+        <x:v>1544</x:v>
+      </x:c>
+      <x:c r="D428" s="1" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="E428" s="1" t="s">
         <x:v>1545</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:5" ht="15" customHeight="1">
       <x:c r="A429" s="1" t="s">
+        <x:v>1546</x:v>
+      </x:c>
+      <x:c r="B429" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C429" s="1" t="s">
+        <x:v>1547</x:v>
+      </x:c>
+      <x:c r="D429" s="1" t="s">
+        <x:v>1548</x:v>
+      </x:c>
+      <x:c r="E429" s="1" t="s">
         <x:v>1549</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1552</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:5" ht="15" customHeight="1">
       <x:c r="A430" s="1" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="B430" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C430" s="1" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="D430" s="1" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="E430" s="1" t="s">
         <x:v>1553</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1556</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:5" ht="15" customHeight="1">
       <x:c r="A431" s="1" t="s">
-        <x:v>1557</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="B431" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C431" s="1" t="s">
-        <x:v>1558</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="D431" s="1" t="s">
-        <x:v>1555</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="E431" s="1" t="s">
-        <x:v>1559</x:v>
+        <x:v>1556</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:5" ht="15" customHeight="1">
       <x:c r="A432" s="1" t="s">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c r="B432" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C432" s="1" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="D432" s="1" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="E432" s="1" t="s">
         <x:v>1560</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1563</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:5" ht="15" customHeight="1">
       <x:c r="A433" s="1" t="s">
-        <x:v>1564</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="B433" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C433" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="D433" s="1" t="s">
-        <x:v>1562</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="E433" s="1" t="s">
-        <x:v>1566</x:v>
+        <x:v>1563</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:5" ht="15" customHeight="1">
       <x:c r="A434" s="1" t="s">
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="B434" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C434" s="1" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="D434" s="1" t="s">
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="E434" s="1" t="s">
         <x:v>1567</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1569</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:5" ht="15" customHeight="1">
       <x:c r="A435" s="1" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="B435" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C435" s="1" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="D435" s="1" t="s">
         <x:v>1570</x:v>
       </x:c>
-      <x:c r="B435" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C435" s="1" t="s">
+      <x:c r="E435" s="1" t="s">
         <x:v>1571</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1572</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:5" ht="15" customHeight="1">
       <x:c r="A436" s="1" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="B436" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C436" s="1" t="s">
         <x:v>1573</x:v>
       </x:c>
-      <x:c r="B436" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C436" s="1" t="s">
+      <x:c r="D436" s="1" t="s">
         <x:v>1574</x:v>
       </x:c>
-      <x:c r="D436" s="1" t="s">
+      <x:c r="E436" s="1" t="s">
         <x:v>1575</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1576</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:5" ht="15" customHeight="1">
       <x:c r="A437" s="1" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="B437" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C437" s="1" t="s">
         <x:v>1577</x:v>
       </x:c>
-      <x:c r="B437" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C437" s="1" t="s">
+      <x:c r="D437" s="1" t="s">
         <x:v>1578</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1575</x:v>
       </x:c>
       <x:c r="E437" s="1" t="s">
         <x:v>1579</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:5" ht="15" customHeight="1">
       <x:c r="A438" s="1" t="s">
         <x:v>1580</x:v>
       </x:c>
       <x:c r="B438" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C438" s="1" t="s">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="D438" s="1" t="s">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="E438" s="1" t="s">
         <x:v>1583</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:5" ht="15" customHeight="1">
       <x:c r="A439" s="1" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="B439" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C439" s="1" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="D439" s="1" t="s">
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="E439" s="1" t="s">
         <x:v>1586</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1587</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:5" ht="15" customHeight="1">
       <x:c r="A440" s="1" t="s">
+        <x:v>1587</x:v>
+      </x:c>
+      <x:c r="B440" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C440" s="1" t="s">
         <x:v>1588</x:v>
       </x:c>
-      <x:c r="B440" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C440" s="1" t="s">
+      <x:c r="D440" s="1" t="s">
         <x:v>1589</x:v>
       </x:c>
-      <x:c r="D440" s="1" t="s">
+      <x:c r="E440" s="1" t="s">
         <x:v>1590</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1591</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:5" ht="15" customHeight="1">
       <x:c r="A441" s="1" t="s">
+        <x:v>1591</x:v>
+      </x:c>
+      <x:c r="B441" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C441" s="1" t="s">
         <x:v>1592</x:v>
       </x:c>
-      <x:c r="B441" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C441" s="1" t="s">
+      <x:c r="D441" s="1" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="E441" s="1" t="s">
         <x:v>1593</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1595</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:5" ht="15" customHeight="1">
       <x:c r="A442" s="1" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="B442" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C442" s="1" t="s">
+        <x:v>1595</x:v>
+      </x:c>
+      <x:c r="D442" s="1" t="s">
         <x:v>1596</x:v>
       </x:c>
-      <x:c r="B442" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C442" s="1" t="s">
+      <x:c r="E442" s="1" t="s">
         <x:v>1597</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:5" ht="15" customHeight="1">
       <x:c r="A443" s="1" t="s">
+        <x:v>1598</x:v>
+      </x:c>
+      <x:c r="B443" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C443" s="1" t="s">
+        <x:v>1599</x:v>
+      </x:c>
+      <x:c r="D443" s="1" t="s">
         <x:v>1600</x:v>
       </x:c>
-      <x:c r="B443" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C443" s="1" t="s">
+      <x:c r="E443" s="1" t="s">
         <x:v>1601</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1602</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:5" ht="15" customHeight="1">
       <x:c r="A444" s="1" t="s">
+        <x:v>1602</x:v>
+      </x:c>
+      <x:c r="B444" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C444" s="1" t="s">
         <x:v>1603</x:v>
       </x:c>
-      <x:c r="B444" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C444" s="1" t="s">
+      <x:c r="D444" s="1" t="s">
         <x:v>1604</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1598</x:v>
       </x:c>
       <x:c r="E444" s="1" t="s">
         <x:v>1605</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:5" ht="15" customHeight="1">
       <x:c r="A445" s="1" t="s">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="B445" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C445" s="1" t="s">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="D445" s="1" t="s">
-        <x:v>1598</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="E445" s="1" t="s">
-        <x:v>1608</x:v>
+        <x:v>1609</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:5" ht="15" customHeight="1">
       <x:c r="A446" s="1" t="s">
-        <x:v>1609</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B446" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C446" s="1" t="s">
-        <x:v>1610</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="D446" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="E446" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>1613</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:5" ht="15" customHeight="1">
       <x:c r="A447" s="1" t="s">
-        <x:v>1613</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="B447" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C447" s="1" t="s">
-        <x:v>1614</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D447" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="E447" s="1" t="s">
-        <x:v>1615</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:5" ht="15" customHeight="1">
       <x:c r="A448" s="1" t="s">
-        <x:v>1616</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="B448" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C448" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="D448" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="E448" s="1" t="s">
-        <x:v>1619</x:v>
+        <x:v>1620</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:5" ht="15" customHeight="1">
       <x:c r="A449" s="1" t="s">
-        <x:v>1620</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="B449" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C449" s="1" t="s">
-        <x:v>1621</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="D449" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="E449" s="1" t="s">
-        <x:v>1622</x:v>
+        <x:v>1623</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:5" ht="15" customHeight="1">
       <x:c r="A450" s="1" t="s">
-        <x:v>1623</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="B450" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C450" s="1" t="s">
-        <x:v>1624</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="D450" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="E450" s="1" t="s">
-        <x:v>1625</x:v>
+        <x:v>1626</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:5" ht="15" customHeight="1">
       <x:c r="A451" s="1" t="s">
-        <x:v>1626</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="B451" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C451" s="1" t="s">
-        <x:v>1627</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="D451" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="E451" s="1" t="s">
-        <x:v>1628</x:v>
+        <x:v>1629</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:5" ht="15" customHeight="1">
       <x:c r="A452" s="1" t="s">
-        <x:v>1629</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="B452" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C452" s="1" t="s">
-        <x:v>1630</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="D452" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="E452" s="1" t="s">
-        <x:v>1631</x:v>
+        <x:v>1633</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:5" ht="15" customHeight="1">
       <x:c r="A453" s="1" t="s">
+        <x:v>1634</x:v>
+      </x:c>
+      <x:c r="B453" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C453" s="1" t="s">
+        <x:v>1635</x:v>
+      </x:c>
+      <x:c r="D453" s="1" t="s">
         <x:v>1632</x:v>
       </x:c>
-      <x:c r="B453" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E453" s="1" t="s">
-        <x:v>1634</x:v>
+        <x:v>1636</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:5" ht="15" customHeight="1">
       <x:c r="A454" s="1" t="s">
-        <x:v>1635</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="B454" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C454" s="1" t="s">
-        <x:v>1636</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="D454" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="E454" s="1" t="s">
-        <x:v>1637</x:v>
+        <x:v>1640</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:5" ht="15" customHeight="1">
       <x:c r="A455" s="1" t="s">
-        <x:v>1638</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="B455" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C455" s="1" t="s">
-        <x:v>1639</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="D455" s="1" t="s">
-        <x:v>1640</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="E455" s="1" t="s">
-        <x:v>1641</x:v>
+        <x:v>1644</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:5" ht="15" customHeight="1">
       <x:c r="A456" s="1" t="s">
-        <x:v>1642</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="B456" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C456" s="1" t="s">
-        <x:v>1643</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="D456" s="1" t="s">
-        <x:v>1640</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="E456" s="1" t="s">
-        <x:v>1644</x:v>
+        <x:v>1648</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:5" ht="15" customHeight="1">
       <x:c r="A457" s="1" t="s">
-        <x:v>1645</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="B457" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C457" s="1" t="s">
-        <x:v>1646</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="D457" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="E457" s="1" t="s">
-        <x:v>1648</x:v>
+        <x:v>1652</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:5" ht="15" customHeight="1">
       <x:c r="A458" s="1" t="s">
-        <x:v>1649</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="B458" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C458" s="1" t="s">
-        <x:v>1650</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="D458" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="E458" s="1" t="s">
-        <x:v>1651</x:v>
+        <x:v>1656</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:5" ht="15" customHeight="1">
       <x:c r="A459" s="1" t="s">
-        <x:v>1652</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="B459" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C459" s="1" t="s">
-        <x:v>1653</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="D459" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="E459" s="1" t="s">
-        <x:v>1654</x:v>
+        <x:v>1659</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:5" ht="15" customHeight="1">
       <x:c r="A460" s="1" t="s">
+        <x:v>1660</x:v>
+      </x:c>
+      <x:c r="B460" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C460" s="1" t="s">
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="D460" s="1" t="s">
         <x:v>1655</x:v>
       </x:c>
-      <x:c r="B460" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E460" s="1" t="s">
-        <x:v>1657</x:v>
+        <x:v>1662</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:5" ht="15" customHeight="1">
       <x:c r="A461" s="1" t="s">
-        <x:v>1658</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="B461" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C461" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="D461" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="E461" s="1" t="s">
-        <x:v>1660</x:v>
+        <x:v>1665</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:5" ht="15" customHeight="1">
       <x:c r="A462" s="1" t="s">
-        <x:v>1661</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="B462" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C462" s="1" t="s">
-        <x:v>1662</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="D462" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="E462" s="1" t="s">
-        <x:v>1663</x:v>
+        <x:v>1669</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:5" ht="15" customHeight="1">
       <x:c r="A463" s="1" t="s">
-        <x:v>1664</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="B463" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C463" s="1" t="s">
-        <x:v>1665</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="D463" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="E463" s="1" t="s">
-        <x:v>1666</x:v>
+        <x:v>1672</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:5" ht="15" customHeight="1">
       <x:c r="A464" s="1" t="s">
-        <x:v>1667</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="B464" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C464" s="1" t="s">
-        <x:v>1668</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="D464" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="E464" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1676</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:5" ht="15" customHeight="1">
       <x:c r="A465" s="1" t="s">
-        <x:v>1671</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="B465" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C465" s="1" t="s">
-        <x:v>1672</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="D465" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="E465" s="1" t="s">
-        <x:v>1673</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:5" ht="15" customHeight="1">
       <x:c r="A466" s="1" t="s">
-        <x:v>1674</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B466" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C466" s="1" t="s">
+        <x:v>1681</x:v>
+      </x:c>
+      <x:c r="D466" s="1" t="s">
         <x:v>1675</x:v>
       </x:c>
-      <x:c r="D466" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E466" s="1" t="s">
-        <x:v>1676</x:v>
+        <x:v>1682</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:5" ht="15" customHeight="1">
       <x:c r="A467" s="1" t="s">
-        <x:v>1677</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="B467" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C467" s="1" t="s">
-        <x:v>1678</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="D467" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="E467" s="1" t="s">
-        <x:v>1679</x:v>
+        <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:5" ht="15" customHeight="1">
       <x:c r="A468" s="1" t="s">
-        <x:v>1680</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="B468" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C468" s="1" t="s">
-        <x:v>1681</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="D468" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="E468" s="1" t="s">
-        <x:v>1682</x:v>
+        <x:v>1688</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:5" ht="15" customHeight="1">
       <x:c r="A469" s="1" t="s">
-        <x:v>1683</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="B469" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C469" s="1" t="s">
-        <x:v>1684</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="D469" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="E469" s="1" t="s">
-        <x:v>1685</x:v>
+        <x:v>1691</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:5" ht="15" customHeight="1">
       <x:c r="A470" s="1" t="s">
-        <x:v>1686</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="B470" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C470" s="1" t="s">
-        <x:v>1687</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="D470" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="E470" s="1" t="s">
-        <x:v>1688</x:v>
+        <x:v>1694</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:5" ht="15" customHeight="1">
       <x:c r="A471" s="1" t="s">
-        <x:v>1689</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="B471" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C471" s="1" t="s">
-        <x:v>1690</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="D471" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="E471" s="1" t="s">
-        <x:v>1691</x:v>
+        <x:v>1698</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:5" ht="15" customHeight="1">
       <x:c r="A472" s="1" t="s">
-        <x:v>1692</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="B472" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C472" s="1" t="s">
-        <x:v>1693</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="D472" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="E472" s="1" t="s">
-        <x:v>1694</x:v>
+        <x:v>1701</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:5" ht="15" customHeight="1">
       <x:c r="A473" s="1" t="s">
-        <x:v>1695</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="B473" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C473" s="1" t="s">
-        <x:v>1696</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="D473" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="E473" s="1" t="s">
-        <x:v>1697</x:v>
+        <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:5" ht="15" customHeight="1">
       <x:c r="A474" s="1" t="s">
-        <x:v>1698</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="B474" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C474" s="1" t="s">
-        <x:v>1699</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="D474" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="E474" s="1" t="s">
-        <x:v>1700</x:v>
+        <x:v>1708</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:5" ht="15" customHeight="1">
       <x:c r="A475" s="1" t="s">
-        <x:v>1701</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B475" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C475" s="1" t="s">
-        <x:v>1702</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="D475" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="E475" s="1" t="s">
-        <x:v>1703</x:v>
+        <x:v>1711</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:5" ht="15" customHeight="1">
       <x:c r="A476" s="1" t="s">
+        <x:v>1712</x:v>
+      </x:c>
+      <x:c r="B476" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C476" s="1" t="s">
+        <x:v>1713</x:v>
+      </x:c>
+      <x:c r="D476" s="1" t="s">
         <x:v>1704</x:v>
       </x:c>
-      <x:c r="B476" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E476" s="1" t="s">
-        <x:v>1706</x:v>
+        <x:v>1714</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:5" ht="15" customHeight="1">
       <x:c r="A477" s="1" t="s">
-        <x:v>1707</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="B477" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C477" s="1" t="s">
-        <x:v>1708</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D477" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="E477" s="1" t="s">
-        <x:v>1709</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:5" ht="15" customHeight="1">
       <x:c r="A478" s="1" t="s">
-        <x:v>1710</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="B478" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C478" s="1" t="s">
-        <x:v>1711</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="D478" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="E478" s="1" t="s">
-        <x:v>1712</x:v>
+        <x:v>1720</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:5" ht="15" customHeight="1">
       <x:c r="A479" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="B479" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C479" s="1" t="s">
-        <x:v>1714</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="D479" s="1" t="s">
-        <x:v>1640</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="E479" s="1" t="s">
-        <x:v>1715</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:5" ht="15" customHeight="1">
       <x:c r="A480" s="1" t="s">
-        <x:v>1716</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B480" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C480" s="1" t="s">
-        <x:v>1717</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D480" s="1" t="s">
-        <x:v>1640</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E480" s="1" t="s">
-        <x:v>1718</x:v>
+        <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:5" ht="15" customHeight="1">
       <x:c r="A481" s="1" t="s">
-        <x:v>1719</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="B481" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C481" s="1" t="s">
-        <x:v>1720</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="D481" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E481" s="1" t="s">
-        <x:v>1722</x:v>
+        <x:v>1730</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:5" ht="15" customHeight="1">
       <x:c r="A482" s="1" t="s">
-        <x:v>1723</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="B482" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C482" s="1" t="s">
-        <x:v>1724</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="D482" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E482" s="1" t="s">
-        <x:v>1725</x:v>
+        <x:v>1733</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:5" ht="15" customHeight="1">
       <x:c r="A483" s="1" t="s">
+        <x:v>1734</x:v>
+      </x:c>
+      <x:c r="B483" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C483" s="1" t="s">
+        <x:v>1735</x:v>
+      </x:c>
+      <x:c r="D483" s="1" t="s">
         <x:v>1726</x:v>
       </x:c>
-      <x:c r="B483" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E483" s="1" t="s">
-        <x:v>1728</x:v>
+        <x:v>1736</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:5" ht="15" customHeight="1">
       <x:c r="A484" s="1" t="s">
-        <x:v>1729</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="B484" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C484" s="1" t="s">
-        <x:v>1730</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="D484" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E484" s="1" t="s">
-        <x:v>1731</x:v>
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:5" ht="15" customHeight="1">
       <x:c r="A485" s="1" t="s">
-        <x:v>1732</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="B485" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C485" s="1" t="s">
-        <x:v>1733</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="D485" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E485" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1742</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:5" ht="15" customHeight="1">
       <x:c r="A486" s="1" t="s">
-        <x:v>1735</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="B486" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C486" s="1" t="s">
-        <x:v>1736</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="D486" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E486" s="1" t="s">
-        <x:v>1737</x:v>
+        <x:v>1745</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:5" ht="15" customHeight="1">
       <x:c r="A487" s="1" t="s">
-        <x:v>1738</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="B487" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C487" s="1" t="s">
-        <x:v>1739</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="D487" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E487" s="1" t="s">
-        <x:v>1740</x:v>
+        <x:v>1748</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:5" ht="15" customHeight="1">
       <x:c r="A488" s="1" t="s">
-        <x:v>1741</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="B488" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C488" s="1" t="s">
-        <x:v>1742</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="D488" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E488" s="1" t="s">
-        <x:v>1743</x:v>
+        <x:v>1751</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:5" ht="15" customHeight="1">
       <x:c r="A489" s="1" t="s">
-        <x:v>1744</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="B489" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C489" s="1" t="s">
-        <x:v>1745</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="D489" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E489" s="1" t="s">
-        <x:v>1746</x:v>
+        <x:v>1754</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:5" ht="15" customHeight="1">
       <x:c r="A490" s="1" t="s">
-        <x:v>1747</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="B490" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C490" s="1" t="s">
-        <x:v>1748</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="D490" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E490" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>1757</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:5" ht="15" customHeight="1">
       <x:c r="A491" s="1" t="s">
-        <x:v>1750</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="B491" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C491" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="D491" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E491" s="1" t="s">
-        <x:v>1752</x:v>
+        <x:v>1760</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:5" ht="15" customHeight="1">
       <x:c r="A492" s="1" t="s">
-        <x:v>1753</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B492" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C492" s="1" t="s">
-        <x:v>1754</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="D492" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E492" s="1" t="s">
-        <x:v>1755</x:v>
+        <x:v>1763</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:5" ht="15" customHeight="1">
       <x:c r="A493" s="1" t="s">
-        <x:v>1756</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="B493" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C493" s="1" t="s">
-        <x:v>1757</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="D493" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E493" s="1" t="s">
-        <x:v>1758</x:v>
+        <x:v>1766</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:5" ht="15" customHeight="1">
       <x:c r="A494" s="1" t="s">
-        <x:v>1759</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="B494" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C494" s="1" t="s">
-        <x:v>1760</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="D494" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E494" s="1" t="s">
-        <x:v>1761</x:v>
+        <x:v>1769</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:5" ht="15" customHeight="1">
       <x:c r="A495" s="1" t="s">
-        <x:v>1762</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="B495" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C495" s="1" t="s">
-        <x:v>1763</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="D495" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="E495" s="1" t="s">
-        <x:v>1764</x:v>
+        <x:v>1772</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:5" ht="15" customHeight="1">
       <x:c r="A496" s="1" t="s">
-        <x:v>1765</x:v>
+        <x:v>1773</x:v>
       </x:c>
       <x:c r="B496" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C496" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="D496" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="E496" s="1" t="s">
-        <x:v>1767</x:v>
+        <x:v>1775</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:5" ht="15" customHeight="1">
       <x:c r="A497" s="1" t="s">
-        <x:v>1768</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="B497" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C497" s="1" t="s">
-        <x:v>1769</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="D497" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E497" s="1" t="s">
-        <x:v>1770</x:v>
+        <x:v>1779</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:5" ht="15" customHeight="1">
       <x:c r="A498" s="1" t="s">
-        <x:v>1771</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="B498" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C498" s="1" t="s">
-        <x:v>1772</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D498" s="1" t="s">
-        <x:v>1773</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E498" s="1" t="s">
-        <x:v>1774</x:v>
+        <x:v>1782</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:5" ht="15" customHeight="1">
       <x:c r="A499" s="1" t="s">
-        <x:v>1775</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="B499" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C499" s="1" t="s">
-        <x:v>1776</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="D499" s="1" t="s">
-        <x:v>1773</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E499" s="1" t="s">
-        <x:v>1777</x:v>
+        <x:v>1785</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:5" ht="15" customHeight="1">
       <x:c r="A500" s="1" t="s">
+        <x:v>1786</x:v>
+      </x:c>
+      <x:c r="B500" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C500" s="1" t="s">
+        <x:v>1787</x:v>
+      </x:c>
+      <x:c r="D500" s="1" t="s">
         <x:v>1778</x:v>
       </x:c>
-      <x:c r="B500" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E500" s="1" t="s">
-        <x:v>1780</x:v>
+        <x:v>1788</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:5" ht="15" customHeight="1">
       <x:c r="A501" s="1" t="s">
-        <x:v>1781</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="B501" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C501" s="1" t="s">
-        <x:v>1782</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="D501" s="1" t="s">
-        <x:v>1773</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E501" s="1" t="s">
-        <x:v>1783</x:v>
+        <x:v>1791</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:5" ht="15" customHeight="1">
       <x:c r="A502" s="1" t="s">
-        <x:v>1784</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B502" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C502" s="1" t="s">
-        <x:v>1785</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="D502" s="1" t="s">
-        <x:v>1773</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E502" s="1" t="s">
-        <x:v>1786</x:v>
+        <x:v>1794</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:5" ht="15" customHeight="1">
       <x:c r="A503" s="1" t="s">
-        <x:v>1787</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="B503" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C503" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="D503" s="1" t="s">
-        <x:v>1789</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E503" s="1" t="s">
-        <x:v>1790</x:v>
+        <x:v>1797</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:5" ht="15" customHeight="1">
       <x:c r="A504" s="1" t="s">
-        <x:v>1791</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="B504" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C504" s="1" t="s">
-        <x:v>1792</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="D504" s="1" t="s">
-        <x:v>1789</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E504" s="1" t="s">
-        <x:v>1793</x:v>
+        <x:v>1800</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:5" ht="15" customHeight="1">
       <x:c r="A505" s="1" t="s">
-        <x:v>1794</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="B505" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C505" s="1" t="s">
-        <x:v>1795</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="D505" s="1" t="s">
-        <x:v>1796</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E505" s="1" t="s">
-        <x:v>1797</x:v>
+        <x:v>1803</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:5" ht="15" customHeight="1">
       <x:c r="A506" s="1" t="s">
-        <x:v>1798</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B506" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C506" s="1" t="s">
-        <x:v>1799</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="D506" s="1" t="s">
-        <x:v>1796</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E506" s="1" t="s">
-        <x:v>1800</x:v>
+        <x:v>1806</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:5" ht="15" customHeight="1">
       <x:c r="A507" s="1" t="s">
-        <x:v>1801</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="B507" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C507" s="1" t="s">
-        <x:v>1802</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="D507" s="1" t="s">
-        <x:v>1796</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E507" s="1" t="s">
-        <x:v>1803</x:v>
+        <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:5" ht="15" customHeight="1">
       <x:c r="A508" s="1" t="s">
-        <x:v>1804</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="B508" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C508" s="1" t="s">
-        <x:v>1805</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="D508" s="1" t="s">
-        <x:v>1806</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E508" s="1" t="s">
-        <x:v>1807</x:v>
+        <x:v>1812</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:5" ht="15" customHeight="1">
       <x:c r="A509" s="1" t="s">
-        <x:v>1808</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="B509" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C509" s="1" t="s">
-        <x:v>1809</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="D509" s="1" t="s">
-        <x:v>1806</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E509" s="1" t="s">
-        <x:v>1810</x:v>
+        <x:v>1815</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:5" ht="15" customHeight="1">
       <x:c r="A510" s="1" t="s">
-        <x:v>1811</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="B510" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C510" s="1" t="s">
-        <x:v>1812</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="D510" s="1" t="s">
-        <x:v>1813</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E510" s="1" t="s">
-        <x:v>1814</x:v>
+        <x:v>1818</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:5" ht="15" customHeight="1">
       <x:c r="A511" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="B511" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C511" s="1" t="s">
-        <x:v>1816</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="D511" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E511" s="1" t="s">
-        <x:v>1818</x:v>
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:5" ht="15" customHeight="1">
       <x:c r="A512" s="1" t="s">
-        <x:v>1819</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="B512" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C512" s="1" t="s">
-        <x:v>1820</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="D512" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E512" s="1" t="s">
-        <x:v>1821</x:v>
+        <x:v>1824</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:5" ht="15" customHeight="1">
       <x:c r="A513" s="1" t="s">
-        <x:v>1822</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="B513" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C513" s="1" t="s">
-        <x:v>1823</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="D513" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E513" s="1" t="s">
-        <x:v>1824</x:v>
+        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:5" ht="15" customHeight="1">
       <x:c r="A514" s="1" t="s">
-        <x:v>1825</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="B514" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C514" s="1" t="s">
-        <x:v>1826</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="D514" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="E514" s="1" t="s">
-        <x:v>1827</x:v>
+        <x:v>1831</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:5" ht="15" customHeight="1">
       <x:c r="A515" s="1" t="s">
-        <x:v>1828</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="B515" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C515" s="1" t="s">
-        <x:v>1829</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="D515" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="E515" s="1" t="s">
-        <x:v>1830</x:v>
+        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:5" ht="15" customHeight="1">
       <x:c r="A516" s="1" t="s">
-        <x:v>1831</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="B516" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C516" s="1" t="s">
-        <x:v>1832</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="D516" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="E516" s="1" t="s">
-        <x:v>1833</x:v>
+        <x:v>1837</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:5" ht="15" customHeight="1">
       <x:c r="A517" s="1" t="s">
-        <x:v>1834</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="B517" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C517" s="1" t="s">
-        <x:v>1835</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="D517" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="E517" s="1" t="s">
-        <x:v>1836</x:v>
+        <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:5" ht="15" customHeight="1">
       <x:c r="A518" s="1" t="s">
-        <x:v>1837</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="B518" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C518" s="1" t="s">
-        <x:v>1838</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="D518" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="E518" s="1" t="s">
-        <x:v>1839</x:v>
+        <x:v>1843</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:5" ht="15" customHeight="1">
       <x:c r="A519" s="1" t="s">
-        <x:v>1840</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="B519" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C519" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="D519" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="E519" s="1" t="s">
-        <x:v>1842</x:v>
+        <x:v>1847</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:5" ht="15" customHeight="1">
       <x:c r="A520" s="1" t="s">
-        <x:v>1843</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="B520" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C520" s="1" t="s">
-        <x:v>1844</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="D520" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="E520" s="1" t="s">
-        <x:v>1845</x:v>
+        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:5" ht="15" customHeight="1">
       <x:c r="A521" s="1" t="s">
-        <x:v>1846</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="B521" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C521" s="1" t="s">
-        <x:v>1847</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="D521" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="E521" s="1" t="s">
-        <x:v>1848</x:v>
+        <x:v>1854</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:5" ht="15" customHeight="1">
       <x:c r="A522" s="1" t="s">
-        <x:v>1849</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="B522" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C522" s="1" t="s">
-        <x:v>1850</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="D522" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="E522" s="1" t="s">
-        <x:v>1851</x:v>
+        <x:v>1857</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:5" ht="15" customHeight="1">
       <x:c r="A523" s="1" t="s">
-        <x:v>1852</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="B523" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C523" s="1" t="s">
+        <x:v>1859</x:v>
+      </x:c>
+      <x:c r="D523" s="1" t="s">
         <x:v>1853</x:v>
       </x:c>
-      <x:c r="D523" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E523" s="1" t="s">
-        <x:v>1854</x:v>
+        <x:v>1860</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:5" ht="15" customHeight="1">
       <x:c r="A524" s="1" t="s">
-        <x:v>1855</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="B524" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C524" s="1" t="s">
-        <x:v>1856</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="D524" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="E524" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1864</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:5" ht="15" customHeight="1">
       <x:c r="A525" s="1" t="s">
-        <x:v>1858</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="B525" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C525" s="1" t="s">
-        <x:v>1859</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="D525" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="E525" s="1" t="s">
-        <x:v>1860</x:v>
+        <x:v>1867</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:5" ht="15" customHeight="1">
       <x:c r="A526" s="1" t="s">
-        <x:v>1861</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="B526" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C526" s="1" t="s">
-        <x:v>1862</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="D526" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="E526" s="1" t="s">
-        <x:v>1863</x:v>
+        <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:5" ht="15" customHeight="1">
       <x:c r="A527" s="1" t="s">
-        <x:v>1864</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="B527" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C527" s="1" t="s">
-        <x:v>1865</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="D527" s="1" t="s">
-        <x:v>1866</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E527" s="1" t="s">
-        <x:v>1867</x:v>
+        <x:v>1875</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:5" ht="15" customHeight="1">
       <x:c r="A528" s="1" t="s">
-        <x:v>1868</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="B528" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C528" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="D528" s="1" t="s">
-        <x:v>1870</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E528" s="1" t="s">
-        <x:v>1871</x:v>
+        <x:v>1878</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:5" ht="15" customHeight="1">
       <x:c r="A529" s="1" t="s">
-        <x:v>1872</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="B529" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C529" s="1" t="s">
-        <x:v>1873</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="D529" s="1" t="s">
-        <x:v>1870</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E529" s="1" t="s">
-        <x:v>1874</x:v>
+        <x:v>1881</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:5" ht="15" customHeight="1">
       <x:c r="A530" s="1" t="s">
-        <x:v>1875</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="B530" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C530" s="1" t="s">
-        <x:v>1876</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="D530" s="1" t="s">
-        <x:v>1870</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E530" s="1" t="s">
-        <x:v>1877</x:v>
+        <x:v>1884</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:5" ht="15" customHeight="1">
       <x:c r="A531" s="1" t="s">
-        <x:v>1878</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="B531" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C531" s="1" t="s">
-        <x:v>1879</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="D531" s="1" t="s">
-        <x:v>1880</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E531" s="1" t="s">
-        <x:v>1881</x:v>
+        <x:v>1887</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:5" ht="15" customHeight="1">
       <x:c r="A532" s="1" t="s">
-        <x:v>1882</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="B532" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C532" s="1" t="s">
-        <x:v>1883</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="D532" s="1" t="s">
-        <x:v>1884</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E532" s="1" t="s">
-        <x:v>1885</x:v>
+        <x:v>1890</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:5" ht="15" customHeight="1">
       <x:c r="A533" s="1" t="s">
-        <x:v>1886</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="B533" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C533" s="1" t="s">
-        <x:v>1887</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="D533" s="1" t="s">
-        <x:v>1888</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E533" s="1" t="s">
-        <x:v>1889</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:5" ht="15" customHeight="1">
       <x:c r="A534" s="1" t="s">
-        <x:v>1890</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="B534" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C534" s="1" t="s">
-        <x:v>1891</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="D534" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E534" s="1" t="s">
-        <x:v>1893</x:v>
+        <x:v>1896</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:5" ht="15" customHeight="1">
       <x:c r="A535" s="1" t="s">
-        <x:v>1894</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="B535" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C535" s="1" t="s">
-        <x:v>1895</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="D535" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E535" s="1" t="s">
-        <x:v>1896</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:5" ht="15" customHeight="1">
       <x:c r="A536" s="1" t="s">
-        <x:v>1897</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B536" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C536" s="1" t="s">
-        <x:v>1898</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="D536" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E536" s="1" t="s">
-        <x:v>1899</x:v>
+        <x:v>1902</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:5" ht="15" customHeight="1">
       <x:c r="A537" s="1" t="s">
-        <x:v>1900</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="B537" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C537" s="1" t="s">
-        <x:v>1901</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="D537" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E537" s="1" t="s">
-        <x:v>1902</x:v>
+        <x:v>1905</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:5" ht="15" customHeight="1">
       <x:c r="A538" s="1" t="s">
-        <x:v>1903</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="B538" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C538" s="1" t="s">
-        <x:v>1904</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="D538" s="1" t="s">
-        <x:v>1905</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E538" s="1" t="s">
-        <x:v>1906</x:v>
+        <x:v>1908</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:5" ht="15" customHeight="1">
       <x:c r="A539" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B539" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C539" s="1" t="s">
-        <x:v>1908</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="D539" s="1" t="s">
-        <x:v>1909</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E539" s="1" t="s">
-        <x:v>1910</x:v>
+        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:5" ht="15" customHeight="1">
       <x:c r="A540" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="B540" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C540" s="1" t="s">
-        <x:v>1912</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="D540" s="1" t="s">
-        <x:v>1909</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E540" s="1" t="s">
-        <x:v>1913</x:v>
+        <x:v>1914</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:5" ht="15" customHeight="1">
       <x:c r="A541" s="1" t="s">
-        <x:v>1914</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="B541" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C541" s="1" t="s">
-        <x:v>1915</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="D541" s="1" t="s">
-        <x:v>1909</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E541" s="1" t="s">
-        <x:v>1916</x:v>
+        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:5" ht="15" customHeight="1">
       <x:c r="A542" s="1" t="s">
-        <x:v>1917</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="B542" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C542" s="1" t="s">
-        <x:v>1918</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="D542" s="1" t="s">
-        <x:v>1909</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="E542" s="1" t="s">
-        <x:v>1919</x:v>
+        <x:v>1920</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:5" ht="15" customHeight="1">
       <x:c r="A543" s="1" t="s">
-        <x:v>1920</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="B543" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C543" s="1" t="s">
-        <x:v>1921</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="D543" s="1" t="s">
-        <x:v>1909</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E543" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1924</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:5" ht="15" customHeight="1">
       <x:c r="A544" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="B544" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C544" s="1" t="s">
-        <x:v>1924</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="D544" s="1" t="s">
-        <x:v>1888</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="E544" s="1" t="s">
-        <x:v>1925</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:5" ht="15" customHeight="1">
       <x:c r="A545" s="1" t="s">
-        <x:v>1926</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="B545" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C545" s="1" t="s">
+        <x:v>1930</x:v>
+      </x:c>
+      <x:c r="D545" s="1" t="s">
         <x:v>1927</x:v>
       </x:c>
-      <x:c r="D545" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E545" s="1" t="s">
-        <x:v>1928</x:v>
+        <x:v>1931</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:5" ht="15" customHeight="1">
       <x:c r="A546" s="1" t="s">
-        <x:v>1929</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="B546" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C546" s="1" t="s">
-        <x:v>1930</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="D546" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="E546" s="1" t="s">
-        <x:v>1931</x:v>
+        <x:v>1934</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:5" ht="15" customHeight="1">
       <x:c r="A547" s="1" t="s">
-        <x:v>1932</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="B547" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C547" s="1" t="s">
-        <x:v>1933</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="D547" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="E547" s="1" t="s">
-        <x:v>1934</x:v>
+        <x:v>1938</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:5" ht="15" customHeight="1">
       <x:c r="A548" s="1" t="s">
-        <x:v>1935</x:v>
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="B548" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C548" s="1" t="s">
-        <x:v>1936</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="D548" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="E548" s="1" t="s">
-        <x:v>1937</x:v>
+        <x:v>1942</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:5" ht="15" customHeight="1">
       <x:c r="A549" s="1" t="s">
-        <x:v>1938</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="B549" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C549" s="1" t="s">
-        <x:v>1939</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="D549" s="1" t="s">
-        <x:v>1940</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="E549" s="1" t="s">
-        <x:v>1941</x:v>
+        <x:v>1946</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:5" ht="15" customHeight="1">
       <x:c r="A550" s="1" t="s">
-        <x:v>1942</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="B550" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C550" s="1" t="s">
-        <x:v>1943</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="D550" s="1" t="s">
-        <x:v>1940</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="E550" s="1" t="s">
-        <x:v>1944</x:v>
+        <x:v>1950</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:5" ht="15" customHeight="1">
       <x:c r="A551" s="1" t="s">
-        <x:v>1945</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="B551" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C551" s="1" t="s">
-        <x:v>1946</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="D551" s="1" t="s">
-        <x:v>1940</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="E551" s="1" t="s">
-        <x:v>1947</x:v>
+        <x:v>1953</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:5" ht="15" customHeight="1">
       <x:c r="A552" s="1" t="s">
-        <x:v>1948</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="B552" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C552" s="1" t="s">
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="D552" s="1" t="s">
         <x:v>1949</x:v>
       </x:c>
-      <x:c r="D552" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E552" s="1" t="s">
-        <x:v>1951</x:v>
+        <x:v>1956</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:5" ht="15" customHeight="1">
       <x:c r="A553" s="1" t="s">
-        <x:v>1952</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="B553" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C553" s="1" t="s">
-        <x:v>1953</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="D553" s="1" t="s">
-        <x:v>1950</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="E553" s="1" t="s">
-        <x:v>1954</x:v>
+        <x:v>1959</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:5" ht="15" customHeight="1">
       <x:c r="A554" s="1" t="s">
-        <x:v>1955</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="B554" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C554" s="1" t="s">
-        <x:v>1956</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="D554" s="1" t="s">
-        <x:v>1950</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="E554" s="1" t="s">
-        <x:v>1957</x:v>
+        <x:v>1963</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:5" ht="15" customHeight="1">
       <x:c r="A555" s="1" t="s">
-        <x:v>1958</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="B555" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C555" s="1" t="s">
-        <x:v>1959</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="D555" s="1" t="s">
-        <x:v>1950</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="E555" s="1" t="s">
-        <x:v>1960</x:v>
+        <x:v>1967</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:5" ht="15" customHeight="1">
       <x:c r="A556" s="1" t="s">
-        <x:v>1961</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="B556" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C556" s="1" t="s">
-        <x:v>1962</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="D556" s="1" t="s">
-        <x:v>1963</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="E556" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1970</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:5" ht="15" customHeight="1">
       <x:c r="A557" s="1" t="s">
-        <x:v>1965</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="B557" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C557" s="1" t="s">
+        <x:v>1972</x:v>
+      </x:c>
+      <x:c r="D557" s="1" t="s">
         <x:v>1966</x:v>
       </x:c>
-      <x:c r="D557" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E557" s="1" t="s">
-        <x:v>1967</x:v>
+        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:5" ht="15" customHeight="1">
       <x:c r="A558" s="1" t="s">
-        <x:v>1968</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="B558" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C558" s="1" t="s">
-        <x:v>1969</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="D558" s="1" t="s">
-        <x:v>1963</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="E558" s="1" t="s">
-        <x:v>1970</x:v>
+        <x:v>1976</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:5" ht="15" customHeight="1">
       <x:c r="A559" s="1" t="s">
-        <x:v>1971</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="B559" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C559" s="1" t="s">
-        <x:v>1972</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="D559" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="E559" s="1" t="s">
-        <x:v>1974</x:v>
+        <x:v>1979</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:5" ht="15" customHeight="1">
       <x:c r="A560" s="1" t="s">
-        <x:v>1975</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="B560" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C560" s="1" t="s">
-        <x:v>1976</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="D560" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="E560" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1982</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:5" ht="15" customHeight="1">
       <x:c r="A561" s="1" t="s">
-        <x:v>1978</x:v>
+        <x:v>1983</x:v>
       </x:c>
       <x:c r="B561" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C561" s="1" t="s">
-        <x:v>1979</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="D561" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="E561" s="1" t="s">
-        <x:v>1980</x:v>
+        <x:v>1985</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:5" ht="15" customHeight="1">
       <x:c r="A562" s="1" t="s">
-        <x:v>1981</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="B562" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C562" s="1" t="s">
-        <x:v>1982</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="D562" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="E562" s="1" t="s">
-        <x:v>1983</x:v>
+        <x:v>1988</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:5" ht="15" customHeight="1">
       <x:c r="A563" s="1" t="s">
-        <x:v>1984</x:v>
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="B563" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C563" s="1" t="s">
-        <x:v>1985</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="D563" s="1" t="s">
-        <x:v>1986</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="E563" s="1" t="s">
-        <x:v>1987</x:v>
+        <x:v>1991</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:5" ht="15" customHeight="1">
       <x:c r="A564" s="1" t="s">
-        <x:v>1988</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="B564" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C564" s="1" t="s">
-        <x:v>1989</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="D564" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="E564" s="1" t="s">
-        <x:v>1990</x:v>
+        <x:v>1994</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:5" ht="15" customHeight="1">
       <x:c r="A565" s="1" t="s">
-        <x:v>1991</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="B565" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C565" s="1" t="s">
-        <x:v>1992</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="D565" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="E565" s="1" t="s">
-        <x:v>1993</x:v>
+        <x:v>1998</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:5" ht="15" customHeight="1">
       <x:c r="A566" s="1" t="s">
-        <x:v>1994</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B566" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C566" s="1" t="s">
-        <x:v>1995</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="D566" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="E566" s="1" t="s">
-        <x:v>1996</x:v>
+        <x:v>2001</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:5" ht="15" customHeight="1">
       <x:c r="A567" s="1" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="B567" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C567" s="1" t="s">
+        <x:v>2003</x:v>
+      </x:c>
+      <x:c r="D567" s="1" t="s">
         <x:v>1997</x:v>
       </x:c>
-      <x:c r="B567" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E567" s="1" t="s">
-        <x:v>1999</x:v>
+        <x:v>2004</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:5" ht="15" customHeight="1">
       <x:c r="A568" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="B568" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C568" s="1" t="s">
-        <x:v>2001</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="D568" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="E568" s="1" t="s">
-        <x:v>2002</x:v>
+        <x:v>2008</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:5" ht="15" customHeight="1">
       <x:c r="A569" s="1" t="s">
-        <x:v>2003</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="B569" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C569" s="1" t="s">
-        <x:v>2004</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="D569" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="E569" s="1" t="s">
-        <x:v>2005</x:v>
+        <x:v>2011</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:5" ht="15" customHeight="1">
       <x:c r="A570" s="1" t="s">
-        <x:v>2006</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="B570" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C570" s="1" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="D570" s="1" t="s">
         <x:v>2007</x:v>
       </x:c>
-      <x:c r="D570" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E570" s="1" t="s">
-        <x:v>2008</x:v>
+        <x:v>2014</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:5" ht="15" customHeight="1">
       <x:c r="A571" s="1" t="s">
-        <x:v>2009</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="B571" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C571" s="1" t="s">
-        <x:v>2010</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="D571" s="1" t="s">
-        <x:v>2011</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="E571" s="1" t="s">
-        <x:v>2012</x:v>
+        <x:v>2017</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:5" ht="15" customHeight="1">
       <x:c r="A572" s="1" t="s">
-        <x:v>2013</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="B572" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C572" s="1" t="s">
-        <x:v>2014</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="D572" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="E572" s="1" t="s">
-        <x:v>2016</x:v>
+        <x:v>2021</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:5" ht="15" customHeight="1">
       <x:c r="A573" s="1" t="s">
-        <x:v>2017</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="B573" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C573" s="1" t="s">
-        <x:v>2018</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="D573" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="E573" s="1" t="s">
-        <x:v>2019</x:v>
+        <x:v>2024</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:5" ht="15" customHeight="1">
       <x:c r="A574" s="1" t="s">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B574" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C574" s="1" t="s">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="D574" s="1" t="s">
         <x:v>2020</x:v>
       </x:c>
-      <x:c r="B574" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E574" s="1" t="s">
-        <x:v>2022</x:v>
+        <x:v>2027</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:5" ht="15" customHeight="1">
       <x:c r="A575" s="1" t="s">
-        <x:v>2023</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="B575" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C575" s="1" t="s">
-        <x:v>2024</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="D575" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E575" s="1" t="s">
-        <x:v>2025</x:v>
+        <x:v>2031</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:5" ht="15" customHeight="1">
       <x:c r="A576" s="1" t="s">
-        <x:v>2026</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="B576" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C576" s="1" t="s">
-        <x:v>2027</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="D576" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E576" s="1" t="s">
-        <x:v>2028</x:v>
+        <x:v>2034</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:5" ht="15" customHeight="1">
       <x:c r="A577" s="1" t="s">
-        <x:v>2029</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="B577" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C577" s="1" t="s">
+        <x:v>2036</x:v>
+      </x:c>
+      <x:c r="D577" s="1" t="s">
         <x:v>2030</x:v>
       </x:c>
-      <x:c r="D577" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E577" s="1" t="s">
-        <x:v>2031</x:v>
+        <x:v>2037</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:5" ht="15" customHeight="1">
       <x:c r="A578" s="1" t="s">
-        <x:v>2032</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="B578" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C578" s="1" t="s">
-        <x:v>2033</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="D578" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E578" s="1" t="s">
-        <x:v>2034</x:v>
+        <x:v>2040</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:5" ht="15" customHeight="1">
       <x:c r="A579" s="1" t="s">
-        <x:v>2035</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="B579" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C579" s="1" t="s">
-        <x:v>2036</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="D579" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="E579" s="1" t="s">
-        <x:v>2037</x:v>
+        <x:v>2044</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:5" ht="15" customHeight="1">
       <x:c r="A580" s="1" t="s">
-        <x:v>2038</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="B580" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C580" s="1" t="s">
-        <x:v>2039</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="D580" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E580" s="1" t="s">
-        <x:v>2040</x:v>
+        <x:v>2047</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:5" ht="15" customHeight="1">
       <x:c r="A581" s="1" t="s">
-        <x:v>2041</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B581" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C581" s="1" t="s">
-        <x:v>2042</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="D581" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E581" s="1" t="s">
-        <x:v>2043</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:5" ht="15" customHeight="1">
       <x:c r="A582" s="1" t="s">
-        <x:v>2044</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="B582" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C582" s="1" t="s">
-        <x:v>2045</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="D582" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E582" s="1" t="s">
-        <x:v>2046</x:v>
+        <x:v>2053</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:5" ht="15" customHeight="1">
       <x:c r="A583" s="1" t="s">
-        <x:v>2047</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="B583" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C583" s="1" t="s">
-        <x:v>2048</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="D583" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E583" s="1" t="s">
-        <x:v>2049</x:v>
+        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:5" ht="15" customHeight="1">
       <x:c r="A584" s="1" t="s">
-        <x:v>2050</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="B584" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C584" s="1" t="s">
-        <x:v>2051</x:v>
+        <x:v>2058</x:v>
       </x:c>
       <x:c r="D584" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E584" s="1" t="s">
-        <x:v>2052</x:v>
+        <x:v>2059</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:5" ht="15" customHeight="1">
       <x:c r="A585" s="1" t="s">
-        <x:v>2053</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="B585" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C585" s="1" t="s">
-        <x:v>2054</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D585" s="1" t="s">
-        <x:v>2055</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E585" s="1" t="s">
-        <x:v>2056</x:v>
+        <x:v>2062</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:5" ht="15" customHeight="1">
       <x:c r="A586" s="1" t="s">
-        <x:v>2057</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="B586" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C586" s="1" t="s">
-        <x:v>2058</x:v>
+        <x:v>2064</x:v>
       </x:c>
       <x:c r="D586" s="1" t="s">
-        <x:v>2055</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="E586" s="1" t="s">
-        <x:v>2059</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:5" ht="15" customHeight="1">
       <x:c r="A587" s="1" t="s">
-        <x:v>2060</x:v>
+        <x:v>2066</x:v>
       </x:c>
       <x:c r="B587" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C587" s="1" t="s">
-        <x:v>2061</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="D587" s="1" t="s">
-        <x:v>2055</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="E587" s="1" t="s">
-        <x:v>2062</x:v>
+        <x:v>2069</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:5" ht="15" customHeight="1">
       <x:c r="A588" s="1" t="s">
-        <x:v>2063</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="B588" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C588" s="1" t="s">
-        <x:v>2064</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="D588" s="1" t="s">
-        <x:v>2065</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E588" s="1" t="s">
-        <x:v>2066</x:v>
+        <x:v>2073</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:5" ht="15" customHeight="1">
       <x:c r="A589" s="1" t="s">
-        <x:v>2067</x:v>
+        <x:v>2074</x:v>
       </x:c>
       <x:c r="B589" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C589" s="1" t="s">
-        <x:v>2068</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="D589" s="1" t="s">
-        <x:v>2065</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E589" s="1" t="s">
-        <x:v>2069</x:v>
+        <x:v>2076</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:5" ht="15" customHeight="1">
       <x:c r="A590" s="1" t="s">
-        <x:v>2070</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="B590" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C590" s="1" t="s">
-        <x:v>2071</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="D590" s="1" t="s">
-        <x:v>2065</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E590" s="1" t="s">
-        <x:v>2072</x:v>
+        <x:v>2079</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:5" ht="15" customHeight="1">
       <x:c r="A591" s="1" t="s">
-        <x:v>2073</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="B591" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C591" s="1" t="s">
-        <x:v>2074</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="D591" s="1" t="s">
-        <x:v>2065</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E591" s="1" t="s">
-        <x:v>2075</x:v>
+        <x:v>2082</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:5" ht="15" customHeight="1">
       <x:c r="A592" s="1" t="s">
-        <x:v>2076</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="B592" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C592" s="1" t="s">
-        <x:v>2077</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="D592" s="1" t="s">
-        <x:v>2065</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E592" s="1" t="s">
-        <x:v>2078</x:v>
+        <x:v>2085</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:5" ht="15" customHeight="1">
       <x:c r="A593" s="1" t="s">
-        <x:v>2079</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="B593" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C593" s="1" t="s">
-        <x:v>2080</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="D593" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E593" s="1" t="s">
-        <x:v>2082</x:v>
+        <x:v>2088</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:5" ht="15" customHeight="1">
       <x:c r="A594" s="1" t="s">
-        <x:v>2083</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="B594" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C594" s="1" t="s">
-        <x:v>2084</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="D594" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E594" s="1" t="s">
-        <x:v>2085</x:v>
+        <x:v>2091</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:5" ht="15" customHeight="1">
       <x:c r="A595" s="1" t="s">
-        <x:v>2086</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="B595" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C595" s="1" t="s">
-        <x:v>2087</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="D595" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E595" s="1" t="s">
-        <x:v>2088</x:v>
+        <x:v>2094</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:5" ht="15" customHeight="1">
       <x:c r="A596" s="1" t="s">
-        <x:v>2089</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="B596" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C596" s="1" t="s">
-        <x:v>2090</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="D596" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E596" s="1" t="s">
-        <x:v>2091</x:v>
+        <x:v>2097</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:5" ht="15" customHeight="1">
       <x:c r="A597" s="1" t="s">
-        <x:v>2092</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="B597" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C597" s="1" t="s">
-        <x:v>2093</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="D597" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E597" s="1" t="s">
-        <x:v>2094</x:v>
+        <x:v>2100</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:5" ht="15" customHeight="1">
       <x:c r="A598" s="1" t="s">
-        <x:v>2095</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="B598" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C598" s="1" t="s">
-        <x:v>2096</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="D598" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E598" s="1" t="s">
-        <x:v>2097</x:v>
+        <x:v>2103</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:5" ht="15" customHeight="1">
       <x:c r="A599" s="1" t="s">
-        <x:v>2098</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="B599" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C599" s="1" t="s">
-        <x:v>2099</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="D599" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E599" s="1" t="s">
-        <x:v>2100</x:v>
+        <x:v>2106</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:5" ht="15" customHeight="1">
       <x:c r="A600" s="1" t="s">
-        <x:v>2101</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B600" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C600" s="1" t="s">
-        <x:v>2102</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D600" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E600" s="1" t="s">
-        <x:v>2103</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:5" ht="15" customHeight="1">
       <x:c r="A601" s="1" t="s">
-        <x:v>2104</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="B601" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C601" s="1" t="s">
-        <x:v>2105</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="D601" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="E601" s="1" t="s">
-        <x:v>2106</x:v>
+        <x:v>2113</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:5" ht="15" customHeight="1">
       <x:c r="A602" s="1" t="s">
-        <x:v>2107</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="B602" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C602" s="1" t="s">
-        <x:v>2108</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="D602" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="E602" s="1" t="s">
-        <x:v>2109</x:v>
+        <x:v>2116</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:5" ht="15" customHeight="1">
       <x:c r="A603" s="1" t="s">
-        <x:v>2110</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="B603" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C603" s="1" t="s">
-        <x:v>2111</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="D603" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="E603" s="1" t="s">
-        <x:v>2112</x:v>
+        <x:v>2119</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:5" ht="15" customHeight="1">
       <x:c r="A604" s="1" t="s">
-        <x:v>2113</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B604" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C604" s="1" t="s">
-        <x:v>2114</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="D604" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="E604" s="1" t="s">
-        <x:v>2115</x:v>
+        <x:v>2123</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:5" ht="15" customHeight="1">
       <x:c r="A605" s="1" t="s">
-        <x:v>2116</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="B605" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C605" s="1" t="s">
-        <x:v>2117</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="D605" s="1" t="s">
-        <x:v>2118</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="E605" s="1" t="s">
-        <x:v>2119</x:v>
+        <x:v>2126</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:5" ht="15" customHeight="1">
       <x:c r="A606" s="1" t="s">
-        <x:v>2120</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="B606" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C606" s="1" t="s">
-        <x:v>2121</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="D606" s="1" t="s">
         <x:v>2122</x:v>
       </x:c>
       <x:c r="E606" s="1" t="s">
-        <x:v>2123</x:v>
+        <x:v>2129</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:5" ht="15" customHeight="1">
       <x:c r="A607" s="1" t="s">
-        <x:v>2124</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="B607" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C607" s="1" t="s">
-        <x:v>2125</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="D607" s="1" t="s">
         <x:v>2122</x:v>
       </x:c>
       <x:c r="E607" s="1" t="s">
-        <x:v>2126</x:v>
+        <x:v>2132</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:5" ht="15" customHeight="1">
       <x:c r="A608" s="1" t="s">
-        <x:v>2127</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="B608" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C608" s="1" t="s">
-        <x:v>2128</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="D608" s="1" t="s">
-        <x:v>2129</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="E608" s="1" t="s">
-        <x:v>2130</x:v>
+        <x:v>2135</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:5" ht="15" customHeight="1">
       <x:c r="A609" s="1" t="s">
-        <x:v>2131</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="B609" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C609" s="1" t="s">
-        <x:v>2132</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="D609" s="1" t="s">
-        <x:v>2129</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="E609" s="1" t="s">
-        <x:v>2133</x:v>
+        <x:v>2139</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:5" ht="15" customHeight="1">
       <x:c r="A610" s="1" t="s">
-        <x:v>2134</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="B610" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C610" s="1" t="s">
-        <x:v>2135</x:v>
+        <x:v>2141</x:v>
       </x:c>
       <x:c r="D610" s="1" t="s">
-        <x:v>2136</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="E610" s="1" t="s">
-        <x:v>2137</x:v>
+        <x:v>2142</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:5" ht="15" customHeight="1">
       <x:c r="A611" s="1" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+      <x:c r="B611" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C611" s="1" t="s">
+        <x:v>2144</x:v>
+      </x:c>
+      <x:c r="D611" s="1" t="s">
         <x:v>2138</x:v>
       </x:c>
-      <x:c r="B611" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E611" s="1" t="s">
-        <x:v>2140</x:v>
+        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:5" ht="15" customHeight="1">
       <x:c r="A612" s="1" t="s">
-        <x:v>2141</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="B612" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C612" s="1" t="s">
-        <x:v>2142</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="D612" s="1" t="s">
-        <x:v>2143</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="E612" s="1" t="s">
-        <x:v>2144</x:v>
+        <x:v>2148</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:5" ht="15" customHeight="1">
       <x:c r="A613" s="1" t="s">
-        <x:v>2145</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="B613" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C613" s="1" t="s">
-        <x:v>2146</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="D613" s="1" t="s">
-        <x:v>2147</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="E613" s="1" t="s">
-        <x:v>2148</x:v>
+        <x:v>2151</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:5" ht="15" customHeight="1">
       <x:c r="A614" s="1" t="s">
-        <x:v>2149</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="B614" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C614" s="1" t="s">
-        <x:v>2150</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="D614" s="1" t="s">
-        <x:v>2151</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="E614" s="1" t="s">
-        <x:v>2152</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:5" ht="15" customHeight="1">
       <x:c r="A615" s="1" t="s">
-        <x:v>2153</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="B615" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C615" s="1" t="s">
-        <x:v>2154</x:v>
+        <x:v>2156</x:v>
       </x:c>
       <x:c r="D615" s="1" t="s">
-        <x:v>2155</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="E615" s="1" t="s">
-        <x:v>2156</x:v>
+        <x:v>2157</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:5" ht="15" customHeight="1">
       <x:c r="A616" s="1" t="s">
-        <x:v>2157</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="B616" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C616" s="1" t="s">
-        <x:v>2158</x:v>
+        <x:v>2159</x:v>
       </x:c>
       <x:c r="D616" s="1" t="s">
-        <x:v>2159</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="E616" s="1" t="s">
         <x:v>2160</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:5" ht="15" customHeight="1">
       <x:c r="A617" s="1" t="s">
         <x:v>2161</x:v>
       </x:c>
       <x:c r="B617" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C617" s="1" t="s">
         <x:v>2162</x:v>
       </x:c>
       <x:c r="D617" s="1" t="s">
+        <x:v>2138</x:v>
+      </x:c>
+      <x:c r="E617" s="1" t="s">
         <x:v>2163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2164</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:5" ht="15" customHeight="1">
       <x:c r="A618" s="1" t="s">
+        <x:v>2164</x:v>
+      </x:c>
+      <x:c r="B618" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C618" s="1" t="s">
         <x:v>2165</x:v>
       </x:c>
-      <x:c r="B618" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C618" s="1" t="s">
+      <x:c r="D618" s="1" t="s">
+        <x:v>2138</x:v>
+      </x:c>
+      <x:c r="E618" s="1" t="s">
         <x:v>2166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2167</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:5" ht="15" customHeight="1">
       <x:c r="A619" s="1" t="s">
+        <x:v>2167</x:v>
+      </x:c>
+      <x:c r="B619" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C619" s="1" t="s">
         <x:v>2168</x:v>
       </x:c>
-      <x:c r="B619" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C619" s="1" t="s">
+      <x:c r="D619" s="1" t="s">
+        <x:v>2138</x:v>
+      </x:c>
+      <x:c r="E619" s="1" t="s">
         <x:v>2169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2170</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:5" ht="15" customHeight="1">
       <x:c r="A620" s="1" t="s">
+        <x:v>2170</x:v>
+      </x:c>
+      <x:c r="B620" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C620" s="1" t="s">
         <x:v>2171</x:v>
       </x:c>
-      <x:c r="B620" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C620" s="1" t="s">
+      <x:c r="D620" s="1" t="s">
+        <x:v>2138</x:v>
+      </x:c>
+      <x:c r="E620" s="1" t="s">
         <x:v>2172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2173</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:5" ht="15" customHeight="1">
       <x:c r="A621" s="1" t="s">
+        <x:v>2173</x:v>
+      </x:c>
+      <x:c r="B621" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C621" s="1" t="s">
         <x:v>2174</x:v>
       </x:c>
-      <x:c r="B621" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C621" s="1" t="s">
+      <x:c r="D621" s="1" t="s">
         <x:v>2175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2163</x:v>
       </x:c>
       <x:c r="E621" s="1" t="s">
         <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A622" s="2" t="s">
+      <x:c r="A622" s="1" t="s">
+        <x:v>2177</x:v>
+      </x:c>
+      <x:c r="B622" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C622" s="1" t="s">
+        <x:v>2178</x:v>
+      </x:c>
+      <x:c r="D622" s="1" t="s">
+        <x:v>2179</x:v>
+      </x:c>
+      <x:c r="E622" s="1" t="s">
+        <x:v>2180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="623" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A623" s="1" t="s">
+        <x:v>2181</x:v>
+      </x:c>
+      <x:c r="B623" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C623" s="1" t="s">
+        <x:v>2182</x:v>
+      </x:c>
+      <x:c r="D623" s="1" t="s">
+        <x:v>2179</x:v>
+      </x:c>
+      <x:c r="E623" s="1" t="s">
+        <x:v>2183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="624" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A624" s="1" t="s">
+        <x:v>2184</x:v>
+      </x:c>
+      <x:c r="B624" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C624" s="1" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="D624" s="1" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="E624" s="1" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="625" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A625" s="1" t="s">
+        <x:v>2188</x:v>
+      </x:c>
+      <x:c r="B625" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C625" s="1" t="s">
+        <x:v>2189</x:v>
+      </x:c>
+      <x:c r="D625" s="1" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="E625" s="1" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="626" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A626" s="1" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="B626" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C626" s="1" t="s">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="D626" s="1" t="s">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="E626" s="1" t="s">
+        <x:v>2194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="627" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A627" s="1" t="s">
+        <x:v>2195</x:v>
+      </x:c>
+      <x:c r="B627" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C627" s="1" t="s">
+        <x:v>2196</x:v>
+      </x:c>
+      <x:c r="D627" s="1" t="s">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="E627" s="1" t="s">
+        <x:v>2197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="628" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A628" s="1" t="s">
+        <x:v>2198</x:v>
+      </x:c>
+      <x:c r="B628" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C628" s="1" t="s">
+        <x:v>2199</x:v>
+      </x:c>
+      <x:c r="D628" s="1" t="s">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="E628" s="1" t="s">
+        <x:v>2201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="629" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A629" s="1" t="s">
+        <x:v>2202</x:v>
+      </x:c>
+      <x:c r="B629" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C629" s="1" t="s">
+        <x:v>2203</x:v>
+      </x:c>
+      <x:c r="D629" s="1" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="E629" s="1" t="s">
+        <x:v>2205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="630" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A630" s="1" t="s">
+        <x:v>2206</x:v>
+      </x:c>
+      <x:c r="B630" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C630" s="1" t="s">
+        <x:v>2207</x:v>
+      </x:c>
+      <x:c r="D630" s="1" t="s">
+        <x:v>2208</x:v>
+      </x:c>
+      <x:c r="E630" s="1" t="s">
+        <x:v>2209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="631" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A631" s="1" t="s">
+        <x:v>2210</x:v>
+      </x:c>
+      <x:c r="B631" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C631" s="1" t="s">
+        <x:v>2211</x:v>
+      </x:c>
+      <x:c r="D631" s="1" t="s">
+        <x:v>2212</x:v>
+      </x:c>
+      <x:c r="E631" s="1" t="s">
+        <x:v>2213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="632" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A632" s="1" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="B632" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C632" s="1" t="s">
+        <x:v>2215</x:v>
+      </x:c>
+      <x:c r="D632" s="1" t="s">
+        <x:v>2216</x:v>
+      </x:c>
+      <x:c r="E632" s="1" t="s">
+        <x:v>2217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="633" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A633" s="1" t="s">
+        <x:v>2218</x:v>
+      </x:c>
+      <x:c r="B633" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C633" s="1" t="s">
+        <x:v>2219</x:v>
+      </x:c>
+      <x:c r="D633" s="1" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="E633" s="1" t="s">
+        <x:v>2221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="634" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A634" s="1" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="B634" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C634" s="1" t="s">
+        <x:v>2223</x:v>
+      </x:c>
+      <x:c r="D634" s="1" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="E634" s="1" t="s">
+        <x:v>2224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="635" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A635" s="1" t="s">
+        <x:v>2225</x:v>
+      </x:c>
+      <x:c r="B635" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C635" s="1" t="s">
+        <x:v>2226</x:v>
+      </x:c>
+      <x:c r="D635" s="1" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="E635" s="1" t="s">
+        <x:v>2227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="636" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A636" s="1" t="s">
+        <x:v>2228</x:v>
+      </x:c>
+      <x:c r="B636" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C636" s="1" t="s">
+        <x:v>2229</x:v>
+      </x:c>
+      <x:c r="D636" s="1" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="E636" s="1" t="s">
+        <x:v>2230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="637" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A637" s="1" t="s">
+        <x:v>2231</x:v>
+      </x:c>
+      <x:c r="B637" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C637" s="1" t="s">
+        <x:v>2232</x:v>
+      </x:c>
+      <x:c r="D637" s="1" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="E637" s="1" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="638" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A638" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B622" s="2" t="s">
+      <x:c r="B638" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C622" s="2" t="s">
+      <x:c r="C638" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D622" s="2" t="s">
+      <x:c r="D638" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E622" s="2" t="s">
+      <x:c r="E638" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A622:E622"/>
+    <x:mergeCell ref="A638:E638"/>
   </x:mergeCells>
 </x:worksheet>
 </file>