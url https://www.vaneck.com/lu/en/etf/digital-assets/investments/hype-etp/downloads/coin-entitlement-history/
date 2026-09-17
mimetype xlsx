--- v4 (2026-08-19)
+++ v5 (2026-09-17)
@@ -1,81 +1,270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed4f4d900164b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra456cb8db33a48b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="R8f2d636e3ea94b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="Rab1ef10ed9a24412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="195">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="258">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>16/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17910.49501896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19681862658197802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17911.23109695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19682671535109889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17911.96720519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19683480445263737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16929.80380581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19685818378848835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16930.49957977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19686627418337208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16931.19538232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19687436491069765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16931.89121347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1968824559705814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16932.58707321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19689054736290698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16934.67482403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19691482353523257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16935.37079817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19692291625779068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16936.06680092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19693100931302326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16936.76283227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19693910270081397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16937.45889222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19694719642116276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16939.54724373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19697147957825584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14576.48841812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19697957321783782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14577.08747651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19698766860148648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14577.68655952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19699576431783783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14578.28566715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19700386036689188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14580.08313777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1970281505104054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15762.90034389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.197036254298625</x:t>
+  </x:si>
+  <x:si>
     <x:t>19/08/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>HYPE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>15763.54816094</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>80,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.19704435201175</x:t>
   </x:si>
   <x:si>
     <x:t>18/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>15764.19600461</x:t>
   </x:si>
   <x:si>
     <x:t>0.19705245005762498</x:t>
   </x:si>
   <x:si>
     <x:t>17/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>15764.84387491</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>14/08/2026</x:t>
   </x:si>
@@ -652,56 +841,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d85d22bece4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raf0ee0be3f544c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f2d636e3ea94b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2e3ea9f94b47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b44a78a5b3d41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab1ef10ed9a24412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E64"/>
+  <x:dimension ref="A1:E84"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="27" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -745,1041 +934,1381 @@
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="B44" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A64" s="2" t="s">
+      <x:c r="A64" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A65" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A66" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A67" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A68" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A69" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A70" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A71" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A72" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A73" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A74" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A75" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A76" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A77" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A78" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A79" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A80" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A81" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A82" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A83" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B64" s="2" t="s">
+      <x:c r="B84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C64" s="2" t="s">
+      <x:c r="C84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D64" s="2" t="s">
+      <x:c r="D84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E64" s="2" t="s">
+      <x:c r="E84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A64:E64"/>
+    <x:mergeCell ref="A84:E84"/>
   </x:mergeCells>
 </x:worksheet>
 </file>