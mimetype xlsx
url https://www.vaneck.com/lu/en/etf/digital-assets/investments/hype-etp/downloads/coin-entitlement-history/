--- v5 (2026-09-17)
+++ v6 (2026-10-08)
@@ -1,81 +1,225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra456cb8db33a48b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02444fc5594f49e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="Rab1ef10ed9a24412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="R73b36e53f40e4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="258">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="306">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>07/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19271.58594876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19664883621183674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19272.37796429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1966569180029592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17306.52001237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1966650001405682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17308.6538683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1966892485034091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17309.36521208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19669733195545455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17310.07658509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19670541573965908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17310.78798734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19671349985613637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18491.82941882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1967215895619149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18494.1094208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19674584490212765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17904.60748393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1967539283948352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17905.34331996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19676201450505496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17906.07918623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1967701009475824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17906.81508274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19677818772241756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17909.02295373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.196802450040989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17909.75897122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19681053814527472</x:t>
+  </x:si>
+  <x:si>
     <x:t>16/09/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>HYPE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>17910.49501896</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>91,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.19681862658197802</x:t>
   </x:si>
   <x:si>
     <x:t>15/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>17911.23109695</x:t>
   </x:si>
   <x:si>
     <x:t>0.19682671535109889</x:t>
   </x:si>
   <x:si>
     <x:t>14/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>17911.96720519</x:t>
   </x:si>
   <x:si>
     <x:t>0.19683480445263737</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026</x:t>
   </x:si>
@@ -841,56 +985,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2e3ea9f94b47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b44a78a5b3d41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab1ef10ed9a24412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc481b1b1e64990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6bafca7b0b9848be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73b36e53f40e4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E84"/>
+  <x:dimension ref="A1:E99"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="27" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -934,1381 +1078,1636 @@
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="B59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5" ht="15" customHeight="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5" ht="15" customHeight="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5" ht="15" customHeight="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5" ht="15" customHeight="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5" ht="15" customHeight="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5" ht="15" customHeight="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5" ht="15" customHeight="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5" ht="15" customHeight="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5" ht="15" customHeight="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5" ht="15" customHeight="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5" ht="15" customHeight="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5" ht="15" customHeight="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5" ht="15" customHeight="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5" ht="15" customHeight="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5" ht="15" customHeight="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5" ht="15" customHeight="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5" ht="15" customHeight="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5" ht="15" customHeight="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5" ht="15" customHeight="1">
       <x:c r="A82" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5" ht="15" customHeight="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A84" s="2" t="s">
+      <x:c r="A84" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A85" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A86" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A87" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A88" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A89" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B89" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A90" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="B90" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A91" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="B91" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A92" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="B92" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A93" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A94" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="B94" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A95" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="B95" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A96" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A97" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A98" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B84" s="2" t="s">
+      <x:c r="B99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C84" s="2" t="s">
+      <x:c r="C99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D84" s="2" t="s">
+      <x:c r="D99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E84" s="2" t="s">
+      <x:c r="E99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A84:E84"/>
+    <x:mergeCell ref="A99:E99"/>
   </x:mergeCells>
 </x:worksheet>
 </file>