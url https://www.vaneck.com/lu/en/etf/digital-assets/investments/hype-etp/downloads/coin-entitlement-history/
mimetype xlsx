--- v6 (2026-10-08)
+++ v7 (2026-10-29)
@@ -1,81 +1,216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02444fc5594f49e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3400db5406134914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="R73b36e53f40e4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="R42d2a03409d64eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="306">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="570" uniqueCount="351">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>28/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19254.96113924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19647919529836735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19255.75247153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19648727011765305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19256.54383635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19649534526887755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19258.91812594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19651957271367346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19259.70962086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.196527649192449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19260.5011483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19653572600306124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19261.29270827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19654380314561226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19262.08430078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19655188062020407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19264.4592735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1965761150357143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19265.25099614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19658419383816325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19266.04275132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19659227297265308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19266.83453904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19660035243918367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19267.6263593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1966084322377551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19270.00201534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19663267362591838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19270.79396578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19664075475285717</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/10/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>HYPE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>19271.58594876</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>98,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.19664883621183674</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>19272.37796429</x:t>
   </x:si>
   <x:si>
     <x:t>0.1966569180029592</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>17306.52001237</x:t>
   </x:si>
   <x:si>
     <x:t>88,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.1966650001405682</x:t>
   </x:si>
@@ -985,56 +1120,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc481b1b1e64990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6bafca7b0b9848be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73b36e53f40e4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1983ba2e8874267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R741177a6296b4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42d2a03409d64eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E99"/>
+  <x:dimension ref="A1:E114"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="27" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -1078,1636 +1213,1891 @@
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="B27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="B30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="B31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="B32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="B47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="B48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="B49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="B59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="B60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="B61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="B62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="B63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5" ht="15" customHeight="1">
       <x:c r="A64" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="B64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5" ht="15" customHeight="1">
       <x:c r="A65" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="B65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5" ht="15" customHeight="1">
       <x:c r="A66" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="B66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5" ht="15" customHeight="1">
       <x:c r="A67" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="B67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5" ht="15" customHeight="1">
       <x:c r="A68" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="B68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5" ht="15" customHeight="1">
       <x:c r="A69" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="B69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5" ht="15" customHeight="1">
       <x:c r="A70" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="B70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5" ht="15" customHeight="1">
       <x:c r="A71" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="B71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5" ht="15" customHeight="1">
       <x:c r="A72" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="B72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5" ht="15" customHeight="1">
       <x:c r="A73" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="B73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5" ht="15" customHeight="1">
       <x:c r="A74" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="B74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5" ht="15" customHeight="1">
       <x:c r="A75" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="B75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5" ht="15" customHeight="1">
       <x:c r="A76" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="B76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5" ht="15" customHeight="1">
       <x:c r="A77" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="B77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5" ht="15" customHeight="1">
       <x:c r="A78" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="B78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5" ht="15" customHeight="1">
       <x:c r="A79" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="B79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5" ht="15" customHeight="1">
       <x:c r="A80" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="B80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5" ht="15" customHeight="1">
       <x:c r="A81" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="B81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5" ht="15" customHeight="1">
       <x:c r="A82" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="B82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5" ht="15" customHeight="1">
       <x:c r="A83" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="B83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5" ht="15" customHeight="1">
       <x:c r="A84" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="B84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5" ht="15" customHeight="1">
       <x:c r="A85" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="B85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5" ht="15" customHeight="1">
       <x:c r="A86" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="B86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5" ht="15" customHeight="1">
       <x:c r="A87" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="B87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5" ht="15" customHeight="1">
       <x:c r="A88" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5" ht="15" customHeight="1">
       <x:c r="A89" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5" ht="15" customHeight="1">
       <x:c r="A90" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5" ht="15" customHeight="1">
       <x:c r="A91" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5" ht="15" customHeight="1">
       <x:c r="A92" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5" ht="15" customHeight="1">
       <x:c r="A93" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5" ht="15" customHeight="1">
       <x:c r="A94" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5" ht="15" customHeight="1">
       <x:c r="A95" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5" ht="15" customHeight="1">
       <x:c r="A96" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5" ht="15" customHeight="1">
       <x:c r="A97" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5" ht="15" customHeight="1">
       <x:c r="A98" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="B98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E98" s="1" t="s">
+    </x:row>
+    <x:row r="99" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A99" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A99" s="2" t="s">
+      <x:c r="B99" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A100" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A101" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A102" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A103" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A104" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A105" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A106" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A107" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A108" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A109" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A110" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A111" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A112" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A113" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B99" s="2" t="s">
+      <x:c r="B114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C99" s="2" t="s">
+      <x:c r="C114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D99" s="2" t="s">
+      <x:c r="D114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E99" s="2" t="s">
+      <x:c r="E114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A99:E99"/>
+    <x:mergeCell ref="A114:E114"/>
   </x:mergeCells>
 </x:worksheet>
 </file>