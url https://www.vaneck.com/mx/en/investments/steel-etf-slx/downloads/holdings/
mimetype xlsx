--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -1,918 +1,825 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c94780cfce142e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199c12ad9eb646f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_asof_20260723" sheetId="1" r:id="R596a3cf8169741ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_asof_20260909" sheetId="1" r:id="R650867e27371482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="291">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="260">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5NZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>146,793</x:t>
+    <x:t>144,014</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,279,234.45</x:t>
+    <x:t>$13,285,291.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.52%</x:t>
+    <x:t>7.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FD28T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,510,421.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>VALE</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5LG7</x:t>
   </x:si>
   <x:si>
-    <x:t>788,367</x:t>
-[...23 lines deleted...]
-    <x:t>6.89%</x:t>
+    <x:t>773,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,941,913.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.86%</x:t>
   </x:si>
   <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>Nucor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ8KV2</x:t>
   </x:si>
   <x:si>
-    <x:t>43,628</x:t>
-[...5 lines deleted...]
-    <x:t>6.44%</x:t>
+    <x:t>42,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,038,805.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJH5W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,959,483.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG9X54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,196,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,642,457.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
   </x:si>
   <x:si>
     <x:t>STLD</x:t>
   </x:si>
   <x:si>
     <x:t>Steel Dynamics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HGYNZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>37,600</x:t>
-[...41 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>36,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,878,572.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,325,920.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCBSD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,896,020.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>RS</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Steel &amp; Aluminum Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CJ2181</x:t>
   </x:si>
   <x:si>
-    <x:t>19,185</x:t>
-[...23 lines deleted...]
-    <x:t>4.58%</x:t>
+    <x:t>18,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,434,501.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J47TP2</x:t>
   </x:si>
   <x:si>
-    <x:t>548,161</x:t>
-[...23 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>537,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,771,386.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>111,849</x:t>
-[...5 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>109,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,319,408.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>2002 TT</x:t>
   </x:si>
   <x:si>
     <x:t>China Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDBXZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,206,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>8,103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,944,162.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGD8Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,226,867.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQWB27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,225,110.51</x:t>
   </x:si>
   <x:si>
     <x:t>BSL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bluescope Steel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KPMQF3</x:t>
   </x:si>
   <x:si>
-    <x:t>185,687</x:t>
-[...41 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>182,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,055,141.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VOE AV</x:t>
   </x:si>
   <x:si>
     <x:t>Voestalpine Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FJH743</x:t>
   </x:si>
   <x:si>
-    <x:t>72,183</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>70,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,719,635.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>GGB</x:t>
   </x:si>
   <x:si>
     <x:t>Gerdau Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K91FQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>744,211</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>730,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,657,901.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleveland-Cliffs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRF55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,309,093.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>CMC</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial Metals Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSND8</x:t>
   </x:si>
   <x:si>
-    <x:t>47,730</x:t>
-[...23 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>46,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,230,057.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M2YPN2</x:t>
   </x:si>
   <x:si>
-    <x:t>72,171</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>70,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,169,326.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ACX SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acerinox Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB7ZC4</x:t>
   </x:si>
   <x:si>
-    <x:t>121,943</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>119,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,490,369.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>2027 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Ta Chen Stainless Pipe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HK7WR9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,580,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>1,564,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,406,791.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ternium Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LTPD97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,012,407.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Russel Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DPZC04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,812,772.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>EREGL TI</x:t>
   </x:si>
   <x:si>
     <x:t>Eregli Demir Ve Celik Fabrikalari Tas</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVCBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,282,325</x:t>
-[...41 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>2,239,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,801,831.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT1V FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outokumpu Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5Z60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,583,828.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>5444 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Yamato Kogyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7BW1</x:t>
   </x:si>
   <x:si>
-    <x:t>20,400</x:t>
-[...23 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>20,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,577,969.31</x:t>
   </x:si>
   <x:si>
     <x:t>APAM NA</x:t>
   </x:si>
   <x:si>
     <x:t>Aperam Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D93XQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>28,628</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>28,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,339.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSRGJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>81,901</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>80,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,880.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>5463 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruichi Steel Tube Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7191</x:t>
   </x:si>
   <x:si>
-    <x:t>126,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>123,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,607.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>004020 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Steel Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>55,687</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>54,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,229.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>8078 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwa Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBLFX9</x:t>
   </x:si>
   <x:si>
-    <x:t>86,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>84,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062,204.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feng Hsin Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJR8N3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,114.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>LIF CN</x:t>
   </x:si>
   <x:si>
     <x:t>Labrador Iron Ore Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HRCTX8</x:t>
   </x:si>
   <x:si>
-    <x:t>38,817</x:t>
-[...23 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>38,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,549.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>WS</x:t>
   </x:si>
   <x:si>
     <x:t>Worthington Steel Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JPM5032</x:t>
   </x:si>
   <x:si>
-    <x:t>18,549</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>18,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,012.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Siderurgica Nacional Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JM98S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,613.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIO SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kumba Iron Ore Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPVK43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,200.85</x:t>
   </x:si>
   <x:si>
     <x:t>VSVS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Vesuvius Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDBMW2</x:t>
   </x:si>
   <x:si>
-    <x:t>106,811</x:t>
-[...44 lines deleted...]
-    <x:t>-AUD CASH-</x:t>
+    <x:t>104,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,839.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>639,247</x:t>
+    <x:t>20,597</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$445,715.00</x:t>
-[...11 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$20,597.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>145,925</x:t>
-[...86 lines deleted...]
-    <x:t>-0.63%</x:t>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$72,720.36</x:t>
+    <x:t>$1,399,307.70</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -940,62 +847,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b1b72673d8477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R80cb16ed1ae843b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R596a3cf8169741ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b71b52ab679443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5355a8cf2c794615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R650867e27371482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I54"/>
+  <x:dimension ref="A1:I47"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1477,1080 +1384,877 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A47" s="1">
-[...226 lines deleted...]
-      <x:c r="I54" s="2" t="s">
+      <x:c r="A47" s="2" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A54:I54"/>
+    <x:mergeCell ref="A47:I47"/>
   </x:mergeCells>
 </x:worksheet>
 </file>