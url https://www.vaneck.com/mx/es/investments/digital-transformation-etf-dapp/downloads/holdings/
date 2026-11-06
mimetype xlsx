--- v0 (2026-10-16)
+++ v1 (2026-11-06)
@@ -1,483 +1,486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533ee6f5293a47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830b01d147e14e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_al_20261015" sheetId="1" r:id="Rdf49a7aeecd04e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_al_20261105" sheetId="1" r:id="R7035f68e55d647b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="146">
-[...1 lines deleted...]
-    <x:t>Posiciones Diarias (%) 10/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
+  <x:si>
+    <x:t>Posiciones Diarias (%) 11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Número</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Nombre de la posición</x:t>
   </x:si>
   <x:si>
     <x:t>Identificador (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Clase de activo</x:t>
   </x:si>
   <x:si>
     <x:t>Valor de mercado (USD)</x:t>
   </x:si>
   <x:si>
     <x:t>Valor nocional</x:t>
   </x:si>
   <x:si>
     <x:t>% de activos netos</x:t>
   </x:si>
   <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acción</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,454,791.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.04%</x:t>
+  </x:si>
+  <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>189,772</x:t>
-[...29 lines deleted...]
-    <x:t>9.60%</x:t>
+    <x:t>137,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,852,290.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.65%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>311,969</x:t>
-[...5 lines deleted...]
-    <x:t>7.81%</x:t>
+    <x:t>226,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,729,577.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.06%</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
-    <x:t>1,026,991</x:t>
-[...5 lines deleted...]
-    <x:t>6.91%</x:t>
+    <x:t>745,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,156,083.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>140,519</x:t>
-[...5 lines deleted...]
-    <x:t>6.12%</x:t>
+    <x:t>101,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,179,419.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>681,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,054,452.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3350 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metaplanet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCBL87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,945,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,808,584.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>747,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,512,194.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>789,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,962,252.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
-    <x:t>237,647</x:t>
-[...5 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>172,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,926,283.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>593,688</x:t>
-[...23 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>430,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,765,557.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figure Technology Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NGH78G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,419,207.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,063,079.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>538,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,983,733.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BLSH</x:t>
   </x:si>
   <x:si>
     <x:t>Bullish</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W8QW0N1</x:t>
   </x:si>
   <x:si>
-    <x:t>457,645</x:t>
-[...107 lines deleted...]
-    <x:t>$13,531,462.50</x:t>
+    <x:t>332,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,878,080.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,135,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,668,771.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,097,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,826,105.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>CLSK</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanspark Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MB89V6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,404,199</x:t>
-[...41 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>1,018,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,786,517.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bc Technology Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WJ3406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,362,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,786,133.18</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,103,443</x:t>
-[...23 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>800,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,443,468.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>60,342</x:t>
+    <x:t>140,885</x:t>
   </x:si>
   <x:si>
     <x:t>Balance de Efectivo</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,341.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$140,885.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>229</x:t>
   </x:si>
   <x:si>
-    <x:t>$256.25</x:t>
+    <x:t>$256.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Otros/Efectivo</x:t>
   </x:si>
   <x:si>
     <x:t>Efectivo</x:t>
   </x:si>
   <x:si>
-    <x:t>$-61,005.95</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-124,124.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>No se trata de recomendaciones para comprar o vender ningún valor. Los valores y las participaciones pueden variar.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -505,51 +508,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R703616d326854684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3ade10b5f0fa4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf49a7aeecd04e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd089c13d4a604a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0bc786227ed54f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7035f68e55d647b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="27" customWidth="1"/>
     <x:col min="7" max="7" width="31" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="26" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -984,346 +987,346 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>