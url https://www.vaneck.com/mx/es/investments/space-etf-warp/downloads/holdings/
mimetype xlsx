--- v0 (2026-09-16)
+++ v1 (2026-10-07)
@@ -1,507 +1,489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf94098e2a5463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bffbe2ade2c44d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_al_20260915" sheetId="1" r:id="R04c9d228dd9a4569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_al_20261005" sheetId="1" r:id="Rbe78966d34934067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="154">
-[...1 lines deleted...]
-    <x:t>Posiciones Diarias (%) 09/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="148">
+  <x:si>
+    <x:t>Posiciones Diarias (%) 10/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Número</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Nombre de la posición</x:t>
   </x:si>
   <x:si>
     <x:t>Identificador (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Clase de activo</x:t>
   </x:si>
   <x:si>
     <x:t>Valor de mercado (USD)</x:t>
   </x:si>
   <x:si>
     <x:t>Valor nocional</x:t>
   </x:si>
   <x:si>
     <x:t>% de activos netos</x:t>
   </x:si>
   <x:si>
     <x:t>SPCX</x:t>
   </x:si>
   <x:si>
     <x:t>Space Exploration Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQF3Z5</x:t>
   </x:si>
   <x:si>
-    <x:t>67,822</x:t>
+    <x:t>58,108</x:t>
   </x:si>
   <x:si>
     <x:t>Acción</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,731,778.78</x:t>
+    <x:t>$9,941,697.72</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>23.26%</x:t>
+    <x:t>22.38%</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>71,298</x:t>
-[...5 lines deleted...]
-    <x:t>10.83%</x:t>
+    <x:t>89,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,526,454.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,749,485.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Echostar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TGLV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,305,185.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HHLBF9</x:t>
   </x:si>
   <x:si>
-    <x:t>40,033</x:t>
-[...5 lines deleted...]
-    <x:t>6.76%</x:t>
+    <x:t>29,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,067,319.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>IRDM</x:t>
   </x:si>
   <x:si>
     <x:t>Iridium Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0FC1</x:t>
   </x:si>
   <x:si>
-    <x:t>53,968</x:t>
-[...5 lines deleted...]
-    <x:t>6.07%</x:t>
+    <x:t>40,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,985,700.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mda Space Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113JHT18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>GSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Globalstar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K008L5</x:t>
   </x:si>
   <x:si>
-    <x:t>30,649</x:t>
-[...59 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>23,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,047.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planet Labs Pbc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCV3P74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,944,806.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>RDW</x:t>
   </x:si>
   <x:si>
     <x:t>Redwire Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YGLXD60</x:t>
   </x:si>
   <x:si>
-    <x:t>154,735</x:t>
-[...5 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>179,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,876,064.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firefly Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NGNL3X5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,864,917.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Machines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZMYYP00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,944.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>9412 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sky Perfect Jsat Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HQJM04</x:t>
   </x:si>
   <x:si>
-    <x:t>115,900</x:t>
-[...59 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>117,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,473,297.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
   </x:si>
   <x:si>
     <x:t>VOYG</x:t>
   </x:si>
   <x:si>
     <x:t>Voyager Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V317FS3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,074</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>37,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,027.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SESG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GXK7D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,081.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIO IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avio Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LR05W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,396.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>NN</x:t>
   </x:si>
   <x:si>
     <x:t>Nextnav Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017XG00X4</x:t>
   </x:si>
   <x:si>
-    <x:t>69,490</x:t>
-[...41 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>70,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,117.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hawkeye 360 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FDMGFF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,990.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astroscale Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QN36NN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,085.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2BTD7</x:t>
   </x:si>
   <x:si>
-    <x:t>305,365</x:t>
-[...59 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>323,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,218.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>11,845</x:t>
+    <x:t>23,974</x:t>
   </x:si>
   <x:si>
     <x:t>Balance de Efectivo</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,844.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$23,973.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1,130</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,303.92</x:t>
+    <x:t>$1,266.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Otros/Efectivo</x:t>
   </x:si>
   <x:si>
     <x:t>Efectivo</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,208.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$18,642.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>No se trata de recomendaciones para comprar o vender ningún valor. Los valores y las participaciones pueden variar.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,56 +511,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35bf26446c6f4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re80733374e594d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04c9d228dd9a4569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3226efe9ca94cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41bc6d21240741a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe78966d34934067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I28"/>
+  <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="27" customWidth="1"/>
     <x:col min="7" max="7" width="31" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="26" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1222,170 +1204,141 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+    </x:row>
+    <x:row r="27" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A27" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="H26" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I28" s="2" t="s">
+      <x:c r="B27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A28:I28"/>
+    <x:mergeCell ref="A27:I27"/>
   </x:mergeCells>
 </x:worksheet>
 </file>