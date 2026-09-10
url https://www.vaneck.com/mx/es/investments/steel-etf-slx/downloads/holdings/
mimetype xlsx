--- v0 (2026-07-29)
+++ v1 (2026-09-10)
@@ -1,843 +1,825 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67baaf84e88d413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8fe7ff45314de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_al_20260728" sheetId="1" r:id="R50444eb5f4144bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_al_20260909" sheetId="1" r:id="R01724354e9f64faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="266">
-[...1 lines deleted...]
-    <x:t>Posiciones Diarias (%) 07/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="260">
+  <x:si>
+    <x:t>Posiciones Diarias (%) 09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Número</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Nombre de la posición</x:t>
   </x:si>
   <x:si>
     <x:t>Identificador (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Clase de activo</x:t>
   </x:si>
   <x:si>
-    <x:t>Market Value (US$)</x:t>
+    <x:t>Valor de mercado (USD)</x:t>
   </x:si>
   <x:si>
     <x:t>Valor nocional</x:t>
   </x:si>
   <x:si>
     <x:t>% de activos netos</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5NZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>146,793</x:t>
+    <x:t>144,014</x:t>
   </x:si>
   <x:si>
     <x:t>Acción</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,299,785.47</x:t>
+    <x:t>$13,285,291.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.36%</x:t>
+    <x:t>7.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FD28T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,510,421.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>VALE</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5LG7</x:t>
   </x:si>
   <x:si>
-    <x:t>788,367</x:t>
-[...5 lines deleted...]
-    <x:t>6.93%</x:t>
+    <x:t>773,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,941,913.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.86%</x:t>
   </x:si>
   <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>Nucor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ8KV2</x:t>
   </x:si>
   <x:si>
-    <x:t>43,628</x:t>
-[...20 lines deleted...]
-    <x:t>6.74%</x:t>
+    <x:t>42,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,038,805.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJH5W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,959,483.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG9X54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,196,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,642,457.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
   </x:si>
   <x:si>
     <x:t>STLD</x:t>
   </x:si>
   <x:si>
     <x:t>Steel Dynamics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HGYNZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>37,600</x:t>
-[...41 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>36,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,878,572.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,325,920.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCBSD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,896,020.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>RS</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Steel &amp; Aluminum Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CJ2181</x:t>
   </x:si>
   <x:si>
-    <x:t>19,185</x:t>
-[...23 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>18,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,434,501.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J47TP2</x:t>
   </x:si>
   <x:si>
-    <x:t>548,161</x:t>
-[...23 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>537,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,771,386.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>111,849</x:t>
-[...5 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>109,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,319,408.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>2002 TT</x:t>
   </x:si>
   <x:si>
     <x:t>China Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDBXZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,206,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>8,103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,944,162.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGD8Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,226,867.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQWB27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,225,110.51</x:t>
   </x:si>
   <x:si>
     <x:t>BSL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bluescope Steel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KPMQF3</x:t>
   </x:si>
   <x:si>
-    <x:t>185,687</x:t>
-[...41 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>182,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,055,141.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VOE AV</x:t>
   </x:si>
   <x:si>
     <x:t>Voestalpine Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FJH743</x:t>
   </x:si>
   <x:si>
-    <x:t>72,183</x:t>
-[...5 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>70,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,719,635.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>GGB</x:t>
   </x:si>
   <x:si>
     <x:t>Gerdau Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K91FQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>744,211</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>730,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,657,901.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleveland-Cliffs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRF55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,309,093.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>CMC</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial Metals Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSND8</x:t>
   </x:si>
   <x:si>
-    <x:t>47,730</x:t>
-[...23 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>46,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,230,057.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M2YPN2</x:t>
   </x:si>
   <x:si>
-    <x:t>72,171</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>70,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,169,326.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ACX SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acerinox Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB7ZC4</x:t>
   </x:si>
   <x:si>
-    <x:t>121,943</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>119,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,490,369.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2027 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ta Chen Stainless Pipe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HK7WR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,564,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,406,791.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ternium Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LTPD97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,012,407.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Russel Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DPZC04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,812,772.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>EREGL TI</x:t>
   </x:si>
   <x:si>
     <x:t>Eregli Demir Ve Celik Fabrikalari Tas</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVCBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,282,325</x:t>
-[...41 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>2,239,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,801,831.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT1V FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outokumpu Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5Z60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,583,828.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>5444 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Yamato Kogyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7BW1</x:t>
   </x:si>
   <x:si>
-    <x:t>20,400</x:t>
-[...41 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>20,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,577,969.31</x:t>
   </x:si>
   <x:si>
     <x:t>APAM NA</x:t>
   </x:si>
   <x:si>
     <x:t>Aperam Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D93XQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>28,628</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>28,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,339.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSRGJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>81,901</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>80,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,880.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>5463 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruichi Steel Tube Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7191</x:t>
   </x:si>
   <x:si>
-    <x:t>126,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>123,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,607.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>004020 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Steel Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>55,687</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>54,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,229.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>8078 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwa Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBLFX9</x:t>
   </x:si>
   <x:si>
-    <x:t>86,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>84,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062,204.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feng Hsin Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJR8N3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,114.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>LIF CN</x:t>
   </x:si>
   <x:si>
     <x:t>Labrador Iron Ore Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HRCTX8</x:t>
   </x:si>
   <x:si>
-    <x:t>38,817</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>38,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,549.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>WS</x:t>
   </x:si>
   <x:si>
     <x:t>Worthington Steel Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JPM5032</x:t>
   </x:si>
   <x:si>
-    <x:t>18,549</x:t>
-[...20 lines deleted...]
-    <x:t>$700,905.82</x:t>
+    <x:t>18,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,012.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Siderurgica Nacional Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JM98S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,613.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
-    <x:t>35,706</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>35,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,200.85</x:t>
   </x:si>
   <x:si>
     <x:t>VSVS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Vesuvius Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDBMW2</x:t>
   </x:si>
   <x:si>
-    <x:t>106,811</x:t>
-[...23 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>104,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,839.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>41,199</x:t>
+    <x:t>20,597</x:t>
   </x:si>
   <x:si>
     <x:t>Balance de Efectivo</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,199.04</x:t>
-[...11 lines deleted...]
-    <x:t>$7,543.60</x:t>
+    <x:t>$20,597.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-KRW CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>46</x:t>
-[...2 lines deleted...]
-    <x:t>$51.91</x:t>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77.01</x:t>
   </x:si>
   <x:si>
     <x:t>Otros/Efectivo</x:t>
   </x:si>
   <x:si>
     <x:t>Efectivo</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,795.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$1,399,307.70</x:t>
   </x:si>
   <x:si>
     <x:t>No se trata de recomendaciones para comprar o vender ningún valor. Los valores y las participaciones pueden variar.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -865,64 +847,64 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b118b78fcbd4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R33ddc0605e6e49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50444eb5f4144bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb57244b00b5490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4901a8ad7c1a483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01724354e9f64faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I48"/>
+  <x:dimension ref="A1:I47"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="27" customWidth="1"/>
-    <x:col min="7" max="7" width="26" customWidth="1"/>
+    <x:col min="7" max="7" width="31" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="26" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
@@ -1054,399 +1036,399 @@
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
@@ -1721,587 +1703,558 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A47" s="2" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...66 lines deleted...]
-      <x:c r="I48" s="2" t="s">
+      <x:c r="B47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A48:I48"/>
+    <x:mergeCell ref="A47:I47"/>
   </x:mergeCells>
 </x:worksheet>
 </file>