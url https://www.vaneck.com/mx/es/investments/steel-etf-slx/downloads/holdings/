--- v1 (2026-09-10)
+++ v2 (2026-10-12)
@@ -1,825 +1,837 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8fe7ff45314de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252c5dfacafc40e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_al_20260909" sheetId="1" r:id="R01724354e9f64faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_al_20261009" sheetId="1" r:id="Rf282b12e005141d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="260">
-[...1 lines deleted...]
-    <x:t>Posiciones Diarias (%) 09/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="264">
+  <x:si>
+    <x:t>Posiciones Diarias (%) 10/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Número</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Nombre de la posición</x:t>
   </x:si>
   <x:si>
     <x:t>Identificador (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Clase de activo</x:t>
   </x:si>
   <x:si>
     <x:t>Valor de mercado (USD)</x:t>
   </x:si>
   <x:si>
     <x:t>Valor nocional</x:t>
   </x:si>
   <x:si>
     <x:t>% de activos netos</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5NZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>144,014</x:t>
+    <x:t>134,015</x:t>
   </x:si>
   <x:si>
     <x:t>Acción</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,285,291.50</x:t>
+    <x:t>$11,624,461.10</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.63%</x:t>
+    <x:t>7.29%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FD28T3</x:t>
   </x:si>
   <x:si>
-    <x:t>120,594</x:t>
-[...5 lines deleted...]
-    <x:t>7.19%</x:t>
+    <x:t>119,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,295,216.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,817,760.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>VALE</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5LG7</x:t>
   </x:si>
   <x:si>
-    <x:t>773,440</x:t>
-[...23 lines deleted...]
-    <x:t>6.34%</x:t>
+    <x:t>777,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,587,956.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>MT</x:t>
   </x:si>
   <x:si>
     <x:t>Arcelormittal Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJH5W0</x:t>
   </x:si>
   <x:si>
-    <x:t>129,260</x:t>
-[...5 lines deleted...]
-    <x:t>5.72%</x:t>
+    <x:t>133,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,560,287.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,491,333.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,861,860.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,462,712.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCBSD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,099,757.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>5401 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9X54</x:t>
   </x:si>
   <x:si>
-    <x:t>2,196,400</x:t>
-[...77 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>1,749,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,949,102.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J47TP2</x:t>
   </x:si>
   <x:si>
-    <x:t>537,782</x:t>
-[...5 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>605,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,508,137.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>109,731</x:t>
-[...5 lines deleted...]
-    <x:t>3.63%</x:t>
+    <x:t>109,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,259,979.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>2002 TT</x:t>
   </x:si>
   <x:si>
     <x:t>China Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDBXZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,103,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>8,023,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,746,310.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>SSABB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Ssab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGD8Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>389,986</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>387,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,025,692.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>5411 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Jfe Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQWB27</x:t>
   </x:si>
   <x:si>
-    <x:t>355,900</x:t>
-[...2 lines deleted...]
-    <x:t>$4,225,110.51</x:t>
+    <x:t>358,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,805,380.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>BSL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bluescope Steel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KPMQF3</x:t>
   </x:si>
   <x:si>
-    <x:t>182,171</x:t>
-[...2 lines deleted...]
-    <x:t>$4,055,141.50</x:t>
+    <x:t>181,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,801,401.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerdau Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K91FQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>726,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,719,116.80</x:t>
   </x:si>
   <x:si>
     <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VOE AV</x:t>
   </x:si>
   <x:si>
     <x:t>Voestalpine Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FJH743</x:t>
   </x:si>
   <x:si>
-    <x:t>70,816</x:t>
-[...23 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>71,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,583,567.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>CLF</x:t>
   </x:si>
   <x:si>
     <x:t>Cleveland-Cliffs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRF55</x:t>
   </x:si>
   <x:si>
-    <x:t>273,705</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>265,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,441,010.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>CMC</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial Metals Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSND8</x:t>
   </x:si>
   <x:si>
-    <x:t>46,826</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>49,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,194,052.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M2YPN2</x:t>
   </x:si>
   <x:si>
-    <x:t>70,805</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>70,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,450,081.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>ACX SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acerinox Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB7ZC4</x:t>
   </x:si>
   <x:si>
-    <x:t>119,634</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>119,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,296,470.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>2027 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Ta Chen Stainless Pipe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HK7WR9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,564,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>1,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,184,759.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Russel Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DPZC04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,097,260.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>TX</x:t>
   </x:si>
   <x:si>
     <x:t>Ternium Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LTPD97</x:t>
   </x:si>
   <x:si>
-    <x:t>34,631</x:t>
-[...23 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>34,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,475.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>EREGL TI</x:t>
   </x:si>
   <x:si>
     <x:t>Eregli Demir Ve Celik Fabrikalari Tas</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVCBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,239,111</x:t>
-[...2 lines deleted...]
-    <x:t>$1,801,831.23</x:t>
+    <x:t>2,227,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,686,512.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5444 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yamato Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7BW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,593,037.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>OUT1V FH</x:t>
   </x:si>
   <x:si>
     <x:t>Outokumpu Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ5Z60</x:t>
   </x:si>
   <x:si>
-    <x:t>242,095</x:t>
-[...20 lines deleted...]
-    <x:t>$1,577,969.31</x:t>
+    <x:t>240,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,713.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sims Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRGJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,146.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5463 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruichi Steel Tube Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,105.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>APAM NA</x:t>
   </x:si>
   <x:si>
     <x:t>Aperam Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D93XQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>28,086</x:t>
-[...41 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>27,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,545.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>004020 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Steel Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>54,981</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>54,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,524.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>8078 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwa Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBLFX9</x:t>
   </x:si>
   <x:si>
     <x:t>84,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,062,204.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$992,257.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>2015 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Feng Hsin Steel Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJR8N3</x:t>
   </x:si>
   <x:si>
-    <x:t>351,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>348,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,203.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worthington Steel Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JPM5032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,028.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSVS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vesuvius Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDBMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,635.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Siderurgica Nacional Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JM98S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>489,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,635.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>LIF CN</x:t>
   </x:si>
   <x:si>
     <x:t>Labrador Iron Ore Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HRCTX8</x:t>
   </x:si>
   <x:si>
-    <x:t>38,082</x:t>
-[...41 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>38,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,426.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
-    <x:t>35,030</x:t>
-[...20 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>34,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,860.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>20,597</x:t>
+    <x:t>522</x:t>
   </x:si>
   <x:si>
     <x:t>Balance de Efectivo</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,597.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$521.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>147</x:t>
   </x:si>
   <x:si>
     <x:t>$.11</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>66</x:t>
   </x:si>
   <x:si>
-    <x:t>$77.01</x:t>
+    <x:t>$74.03</x:t>
   </x:si>
   <x:si>
     <x:t>Otros/Efectivo</x:t>
   </x:si>
   <x:si>
     <x:t>Efectivo</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,399,307.70</x:t>
+    <x:t>$147,311.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>No se trata de recomendaciones para comprar o vender ningún valor. Los valores y las participaciones pueden variar.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -847,51 +859,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb57244b00b5490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4901a8ad7c1a483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01724354e9f64faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19cb90973bd94538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34c7b7bd32ab4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf282b12e005141d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I47"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="27" customWidth="1"/>
     <x:col min="7" max="7" width="31" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="26" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1384,868 +1396,868 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="2" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>