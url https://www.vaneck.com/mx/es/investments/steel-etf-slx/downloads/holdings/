--- v2 (2026-10-12)
+++ v3 (2026-11-02)
@@ -1,837 +1,837 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252c5dfacafc40e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583cd2894526476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_al_20261009" sheetId="1" r:id="Rf282b12e005141d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_al_20261030" sheetId="1" r:id="R0a56dab93c4d4a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="264">
   <x:si>
-    <x:t>Posiciones Diarias (%) 10/09/2026</x:t>
+    <x:t>Posiciones Diarias (%) 10/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Número</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Nombre de la posición</x:t>
   </x:si>
   <x:si>
     <x:t>Identificador (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Clase de activo</x:t>
   </x:si>
   <x:si>
     <x:t>Valor de mercado (USD)</x:t>
   </x:si>
   <x:si>
     <x:t>Valor nocional</x:t>
   </x:si>
   <x:si>
     <x:t>% de activos netos</x:t>
   </x:si>
   <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acción</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,604,145.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.71%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5NZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>134,015</x:t>
-[...11 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>131,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,401,782.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.91%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FD28T3</x:t>
   </x:si>
   <x:si>
-    <x:t>119,173</x:t>
-[...23 lines deleted...]
-    <x:t>6.78%</x:t>
+    <x:t>116,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,568,764.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,759,440.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
   </x:si>
   <x:si>
     <x:t>VALE</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5LG7</x:t>
   </x:si>
   <x:si>
-    <x:t>777,383</x:t>
-[...5 lines deleted...]
-    <x:t>6.64%</x:t>
+    <x:t>762,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,681,731.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,368,574.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
   </x:si>
   <x:si>
     <x:t>MT</x:t>
   </x:si>
   <x:si>
     <x:t>Arcelormittal Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJH5W0</x:t>
   </x:si>
   <x:si>
-    <x:t>133,525</x:t>
-[...41 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>130,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,830,385.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG9X54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,715,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,076,760.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYLWT7</x:t>
   </x:si>
   <x:si>
-    <x:t>65,550</x:t>
-[...5 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>64,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,665,902.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenaris Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PLD4R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,455,823.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>PKX</x:t>
   </x:si>
   <x:si>
     <x:t>Posco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCBSD2</x:t>
   </x:si>
   <x:si>
-    <x:t>123,517</x:t>
-[...23 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>121,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,015,434.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J47TP2</x:t>
   </x:si>
   <x:si>
-    <x:t>605,995</x:t>
-[...23 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>594,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,951,732.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>2002 TT</x:t>
   </x:si>
   <x:si>
     <x:t>China Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDBXZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,023,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>7,867,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,631,836.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KPMQF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,159,883.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQWB27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,934,181.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleveland-Cliffs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRF55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,704,016.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SSABB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Ssab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGD8Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>387,993</x:t>
-[...41 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>380,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,635,284.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>GGB</x:t>
   </x:si>
   <x:si>
     <x:t>Gerdau Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K91FQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>726,390</x:t>
-[...5 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>712,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,318,968.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>VOE AV</x:t>
   </x:si>
   <x:si>
     <x:t>Voestalpine Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FJH743</x:t>
   </x:si>
   <x:si>
-    <x:t>71,598</x:t>
-[...23 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>70,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,237,812.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>CMC</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial Metals Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSND8</x:t>
   </x:si>
   <x:si>
-    <x:t>49,993</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>49,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,136,171.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2027 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ta Chen Stainless Pipe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HK7WR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,422,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,708.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M2YPN2</x:t>
   </x:si>
   <x:si>
-    <x:t>70,767</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>69,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,145,625.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>ACX SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acerinox Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB7ZC4</x:t>
   </x:si>
   <x:si>
-    <x:t>119,027</x:t>
-[...23 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>116,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,092,111.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>RUS CN</x:t>
   </x:si>
   <x:si>
     <x:t>Russel Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DPZC04</x:t>
   </x:si>
   <x:si>
-    <x:t>33,201</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>32,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,779.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>TX</x:t>
   </x:si>
   <x:si>
     <x:t>Ternium Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LTPD97</x:t>
   </x:si>
   <x:si>
-    <x:t>34,453</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>33,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,782,623.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5444 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yamato Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7BW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,550,390.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5463 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruichi Steel Tube Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,679.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>EREGL TI</x:t>
   </x:si>
   <x:si>
     <x:t>Eregli Demir Ve Celik Fabrikalari Tas</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVCBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,227,769</x:t>
-[...23 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>2,184,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,296,105.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sims Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRGJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,320.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>OUT1V FH</x:t>
   </x:si>
   <x:si>
     <x:t>Outokumpu Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ5Z60</x:t>
   </x:si>
   <x:si>
-    <x:t>240,862</x:t>
-[...41 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>236,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,177,306.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>APAM NA</x:t>
   </x:si>
   <x:si>
     <x:t>Aperam Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D93XQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>27,949</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>27,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,372.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>004020 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Steel Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>54,431</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>53,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,095.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>8078 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwa Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBLFX9</x:t>
   </x:si>
   <x:si>
-    <x:t>84,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>83,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,761.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worthington Steel Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JPM5032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,811.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>2015 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Feng Hsin Steel Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJR8N3</x:t>
   </x:si>
   <x:si>
-    <x:t>348,000</x:t>
-[...2 lines deleted...]
-    <x:t>$704,203.48</x:t>
+    <x:t>341,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,248.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>WS</x:t>
-[...11 lines deleted...]
-    <x:t>$678,028.40</x:t>
+    <x:t>VSVS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vesuvius Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDBMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,447.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>VSVS LN</x:t>
-[...14 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>LIF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labrador Iron Ore Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HRCTX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,875.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIO SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kumba Iron Ore Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPVK43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,423.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>SID</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Siderurgica Nacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JM98S3</x:t>
   </x:si>
   <x:si>
-    <x:t>489,559</x:t>
-[...41 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>480,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,304.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>522</x:t>
+    <x:t>6,958</x:t>
   </x:si>
   <x:si>
     <x:t>Balance de Efectivo</x:t>
   </x:si>
   <x:si>
-    <x:t>$521.84</x:t>
+    <x:t>$6,957.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>147</x:t>
   </x:si>
   <x:si>
     <x:t>$.11</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>66</x:t>
   </x:si>
   <x:si>
-    <x:t>$74.03</x:t>
+    <x:t>$73.81</x:t>
   </x:si>
   <x:si>
     <x:t>Otros/Efectivo</x:t>
   </x:si>
   <x:si>
     <x:t>Efectivo</x:t>
   </x:si>
   <x:si>
-    <x:t>$147,311.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$119,693.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>No se trata de recomendaciones para comprar o vender ningún valor. Los valores y las participaciones pueden variar.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -859,51 +859,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19cb90973bd94538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34c7b7bd32ab4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf282b12e005141d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2ea06a91d24147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re521888ea66d4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a56dab93c4d4a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I47"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="27" customWidth="1"/>
     <x:col min="7" max="7" width="31" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="26" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">