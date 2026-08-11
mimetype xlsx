--- v0 (2026-06-18)
+++ v1 (2026-08-11)
@@ -1,570 +1,600 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f1663fe98b4245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d7f68776fc42ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260617" sheetId="1" r:id="Ra2c83fda54f74c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260807" sheetId="1" r:id="R9e6b6d3d77434b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="175">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="185">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>912797RG4</x:t>
+    <x:t>912797UJ4</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01WCQ4BD4</x:t>
-[...2 lines deleted...]
-    <x:t>93,103,000</x:t>
+    <x:t>BBG021BCBPC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,503,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$92,644,340.18</x:t>
+    <x:t>$122,763,199.74</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>35.60%</x:t>
-[...14 lines deleted...]
-    <x:t>33.65%</x:t>
+    <x:t>39.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,256,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,428,569.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.33%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
-    <x:t>74,841,000</x:t>
-[...17 lines deleted...]
-    <x:t>94</x:t>
+    <x:t>76,445,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,262,105.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GCV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold 100 Oz Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0FYFC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103</x:t>
   </x:si>
   <x:si>
     <x:t>Future</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>40931360.00</x:t>
+    <x:t>44981130.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>HOQ6</x:t>
-[...26 lines deleted...]
-    <x:t>28635880.00</x:t>
+    <x:t>CLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSLLVW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28854100.00</x:t>
   </x:si>
   <x:si>
     <x:t>HGU6</x:t>
   </x:si>
   <x:si>
     <x:t>Copper Future     Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011K4Z3S0</x:t>
   </x:si>
   <x:si>
-    <x:t>139</x:t>
-[...32 lines deleted...]
-    <x:t>16709940.00</x:t>
+    <x:t>157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25869675.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY95L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21624775.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M4R5K89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17309800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LWHZGY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17294850.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15498760.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL7Z5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14933028.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL7W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14914972.80</x:t>
   </x:si>
   <x:si>
     <x:t>SIU6</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Future     Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QHQ4QG6</x:t>
   </x:si>
   <x:si>
-    <x:t>31</x:t>
-[...56 lines deleted...]
-    <x:t>BBG00ZVWJ3T9</x:t>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12699800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAU26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Pri Alum Futr Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CX3X959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11567499.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY9654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10876320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cattle Feeder Fut Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WXJ8966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10356900.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Zinc Future   Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118KTWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9932943.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Cattle Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQ3GXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9191424.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883L79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8424900.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coffee 'C' Future Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KTZVKC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7818525.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lean Hogs Future  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VGC3V04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5562648.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S U6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Future    Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K2PX8R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4867800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R3MZDK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4115375.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Oil Futr  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ7X706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3398352.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGV26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Gas Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005N1T008</x:t>
   </x:si>
   <x:si>
     <x:t>98</x:t>
   </x:si>
   <x:si>
-    <x:t>8725281.50</x:t>
-[...131 lines deleted...]
-    <x:t>2801020.00</x:t>
+    <x:t>2666580.00</x:t>
   </x:si>
   <x:si>
     <x:t>PLV6</x:t>
   </x:si>
   <x:si>
     <x:t>Platinum Future   Oct26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ6S9B3</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>1901130.00</x:t>
+    <x:t>1847580.00</x:t>
   </x:si>
   <x:si>
     <x:t>C U6</x:t>
   </x:si>
   <x:si>
     <x:t>Corn Future       Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KJ7XBG0</x:t>
   </x:si>
   <x:si>
-    <x:t>70</x:t>
-[...11 lines deleted...]
-    <x:t>BBG00CG81N06</x:t>
+    <x:t>76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1668200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cocoa Future      Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RK77BT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1296900.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPU26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Copper Future Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CX3X940</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>1035108.75</x:t>
-[...23 lines deleted...]
-    <x:t>BBG01T59N692</x:t>
+    <x:t>1058952.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Tin Future    Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VBLVZ36</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>551610.00</x:t>
+    <x:t>553610.00</x:t>
   </x:si>
   <x:si>
     <x:t>JOU6</x:t>
   </x:si>
   <x:si>
     <x:t>Fcoj-A Future     Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLQF152</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>324135.00</x:t>
+    <x:t>299355.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>22,753,541</x:t>
+    <x:t>17,527,757</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,753,541.24</x:t>
-[...2 lines deleted...]
-    <x:t>8.74%</x:t>
+    <x:t>$17,527,757.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-77</x:t>
   </x:si>
   <x:si>
-    <x:t>$-102.65</x:t>
+    <x:t>$-103.38</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-16,974,015.16</x:t>
-[...2 lines deleted...]
-    <x:t>-6.52%</x:t>
+    <x:t>$3,733,318.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -592,62 +622,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10da8a21b9144228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2732171a538341f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2c83fda54f74c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae2d056ad114d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6a49d1c8c9f843e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e6b6d3d77434b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I36"/>
+  <x:dimension ref="A1:I38"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -972,312 +1002,312 @@
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
@@ -1546,141 +1576,199 @@
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A36" s="2" t="s">
+      <x:c r="A36" s="1">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="B36" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I36" s="2" t="s">
+      <x:c r="G36" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A37" s="1">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A38" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A36:I36"/>
+    <x:mergeCell ref="A38:I38"/>
   </x:mergeCells>
 </x:worksheet>
 </file>