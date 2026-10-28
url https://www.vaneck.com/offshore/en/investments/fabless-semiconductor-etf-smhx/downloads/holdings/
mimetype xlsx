--- v0 (2026-10-07)
+++ v1 (2026-10-28)
@@ -1,507 +1,510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982ba658a8d84e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Receaef2e39bd47b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20261005" sheetId="1" r:id="R0eddb35ee3d84752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20261026" sheetId="1" r:id="Re13fde7974c945df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="154">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="155">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
     <x:t>229,241</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,765,674.90</x:t>
+    <x:t>$49,516,056.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.95%</x:t>
+    <x:t>20.34%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
     <x:t>91,796</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,276,967.96</x:t>
-[...2 lines deleted...]
-    <x:t>11.52%</x:t>
+    <x:t>$30,216,489.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.42%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
     <x:t>34,087</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,534,462.25</x:t>
-[...2 lines deleted...]
-    <x:t>7.45%</x:t>
+    <x:t>$18,109,741.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,330,950.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,061,093.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,025,849.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
     <x:t>54,440</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,766,850.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.11%</x:t>
+    <x:t>$12,726,983.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,188,282.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>CRDO</x:t>
   </x:si>
   <x:si>
     <x:t>Credo Technology Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T68J2G0</x:t>
   </x:si>
   <x:si>
     <x:t>68,709</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,599,288.32</x:t>
-[...53 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>$10,385,365.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
     <x:t>38,313</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,882,332.42</x:t>
-[...2 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>$9,942,606.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
     <x:t>43,666</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,226,431.40</x:t>
-[...20 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>$9,752,801.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,253,931.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SITM</x:t>
   </x:si>
   <x:si>
     <x:t>Sitime Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QNSY1H7</x:t>
   </x:si>
   <x:si>
     <x:t>16,637</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,812,935.48</x:t>
-[...20 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>$7,731,213.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>SMTC</x:t>
   </x:si>
   <x:si>
     <x:t>Semtech Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBKR53</x:t>
   </x:si>
   <x:si>
     <x:t>52,508</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,125,117.64</x:t>
-[...2 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>$7,179,418.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMO</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Motion Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GT7XY1</x:t>
   </x:si>
   <x:si>
     <x:t>28,616</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,082,589.20</x:t>
-[...2 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>$5,413,574.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR32C6</x:t>
   </x:si>
   <x:si>
     <x:t>58,871</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,493,471.30</x:t>
-[...2 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>$5,317,228.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>SLAB</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB99S3</x:t>
   </x:si>
   <x:si>
     <x:t>22,840</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,088,752.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$5,053,350.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1DHF5</x:t>
   </x:si>
   <x:si>
     <x:t>36,115</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,382,555.25</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$4,080,995.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>PI</x:t>
   </x:si>
   <x:si>
     <x:t>Impinj Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GRK2Z7</x:t>
   </x:si>
   <x:si>
     <x:t>17,156</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,177,119.64</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$2,954,777.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
     <x:t>32,220</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,199,337.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$2,152,940.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>SYNA</x:t>
   </x:si>
   <x:si>
     <x:t>Synaptics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQV1S2</x:t>
   </x:si>
   <x:si>
     <x:t>18,299</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,190,939.27</x:t>
+    <x:t>$2,147,387.65</x:t>
   </x:si>
   <x:si>
     <x:t>ALGM</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Microsystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5S8391</x:t>
   </x:si>
   <x:si>
     <x:t>54,077</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,079,801.42</x:t>
+    <x:t>$1,747,768.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>136,081</x:t>
+    <x:t>157,839</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$136,081.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$157,838.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,010.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-62,732.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,51 +532,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f7a7bbea1f48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R64b004cdded04ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0eddb35ee3d84752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a71613fe014330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54765711f01f4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re13fde7974c945df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -834,549 +837,549 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>