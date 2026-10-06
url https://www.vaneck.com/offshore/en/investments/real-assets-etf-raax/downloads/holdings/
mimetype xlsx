--- v3 (2026-09-14)
+++ v4 (2026-10-06)
@@ -1,2049 +1,2076 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7a57d146464099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c3a6fc91e743a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260910" sheetId="1" r:id="R6bc415f897f041f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20261005" sheetId="1" r:id="Rb4665c5331ed4890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="667">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="676">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,066,130</x:t>
+    <x:t>4,231,013</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$341,697,234.55</x:t>
+    <x:t>$345,377,591.19</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>25.26%</x:t>
+    <x:t>25.19%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,337,421</x:t>
-[...5 lines deleted...]
-    <x:t>19.47%</x:t>
+    <x:t>6,595,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,363,898.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.13%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>339,037</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>352,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,979,218.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>79,789</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>83,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,860,522.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>712,598</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>741,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,289,981.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quanta Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBL8V7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,173,504.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,063,113.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,955,608.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJRC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,107,370.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP CN</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D07ZQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>259,652</x:t>
-[...41 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>270,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,088,445.39</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>125,118</x:t>
-[...35 lines deleted...]
-    <x:t>$14,844,071.34</x:t>
+    <x:t>130,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,080,458.92</x:t>
   </x:si>
   <x:si>
     <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,655</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>54,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,773,913.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Controls International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWLJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,582,507.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,379,084.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>WELL</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKY1G5</x:t>
   </x:si>
   <x:si>
-    <x:t>51,861</x:t>
-[...20 lines deleted...]
-    <x:t>$11,945,644.20</x:t>
+    <x:t>53,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,100,380.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,065,238.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DM2M32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,863,686.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>69,168</x:t>
-[...38 lines deleted...]
-    <x:t>$11,009,651.33</x:t>
+    <x:t>71,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,804,228.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,141,167.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,791,981.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
-    <x:t>84,221</x:t>
-[...20 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>87,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,699,299.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3KL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,400,748.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,238,559.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
-    <x:t>265,761</x:t>
-[...29 lines deleted...]
-    <x:t>BBG000BF0K17</x:t>
+    <x:t>276,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,232,996.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,156,815.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,435,192.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DYNJGH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,381,837.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,375,453.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,055,149.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,301,795.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,202,069.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3JXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,198,632.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,090,516.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,985,709.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prysmian Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R58W81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,886,397.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,556,378.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,241,740.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,233,310.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147BN6G2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,105,802.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,932,092.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,730,585.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basf Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVT77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,634,653.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Century Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,514,960.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ati Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LC1FS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,358,839.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,338,422.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,270,903.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,246,419.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,162,354.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VYLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vylor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024CQR6X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,145,933.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,044,376.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXYMJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,031,380.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,874,404.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JD6TN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,745,116.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G17W31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,706,360.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,670,825.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCRV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,499,411.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGCQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,395,103.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,394,966.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,343,794.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,326,679.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,234,490.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWN2Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,032,999.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvent Electric Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNT7999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,957,092.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,885,413.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8TW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,859,451.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,818,866.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,751,912.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,745,944.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402340 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Square Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011CLDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,517,061.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,450,124.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DML CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVXRC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,688,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,444,148.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,424,084.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powell Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,371,076.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGHX91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,365,625.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,270,624.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4J3T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,223,651.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,148,071.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYXD23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,081,498.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010120 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ls Industrial Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,976,041.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,884,680.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwpx Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLVLF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,584,275.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXQSW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,584,146.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,539,267.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,437,185.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,429,467.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGJMB9</x:t>
   </x:si>
   <x:si>
     <x:t>12,606</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,147,830.00</x:t>
-[...329 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$3,427,949.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dycom Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,344,783.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,112,540.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGBTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,059,305.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJWF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,933,675.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298040 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyosung Heavy Industries Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,855,542.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,846,153.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,738,146.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,721,421.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,486,805.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furukawa Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB67V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,483,305.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,481,124.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,464,093.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7P7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,442,787.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005KC4Z70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,408.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,311,085.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Electric Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBD45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,243,555.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,225,934.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,057,936.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,967,038.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXNF22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,895,082.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,893,886.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2GS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,655.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,826,987.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,718,649.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,651,766.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,333.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BNY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,975.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>80,526</x:t>
-[...1145 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$1,038,430.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>GLDM</x:t>
   </x:si>
   <x:si>
     <x:t>SPDR Gold MiniShares Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L8YYP89</x:t>
   </x:si>
   <x:si>
     <x:t>5,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$507,587.36</x:t>
+    <x:t>$486,158.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>IAU</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Gold Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QLKDR4</x:t>
   </x:si>
   <x:si>
     <x:t>6,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$503,386.38</x:t>
+    <x:t>$482,017.08</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>11,365,593</x:t>
+    <x:t>14,557,068</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,365,592.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$14,557,068.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>990</x:t>
-[...2 lines deleted...]
-    <x:t>$.74</x:t>
+    <x:t>1,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>471</x:t>
-[...2 lines deleted...]
-    <x:t>$547.88</x:t>
+    <x:t>490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549.38</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$641,891.56</x:t>
-[...5 lines deleted...]
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 32,675,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>$-1,423,966.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 33,750,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2068,56 +2095,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231f43a3a3ed4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9880de3c65f84589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bc415f897f041f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75453d7fa309464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R38ea3de7888d4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4665c5331ed4890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I124"/>
+  <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2402,428 +2429,428 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
@@ -2837,80 +2864,80 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
@@ -2982,109 +3009,109 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
@@ -3098,283 +3125,283 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -3533,167 +3560,167 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
@@ -3707,2008 +3734,2037 @@
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>579</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
-    <x:row r="124" spans="1:9" ht="60" customHeight="1">
-[...3 lines deleted...]
-      <x:c r="B124" s="2" t="s">
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:9" ht="60" customHeight="1">
+      <x:c r="A125" s="2" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C124" s="2" t="s">
+      <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D124" s="2" t="s">
+      <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E124" s="2" t="s">
+      <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F124" s="2" t="s">
+      <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G124" s="2" t="s">
+      <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H124" s="2" t="s">
+      <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I124" s="2" t="s">
+      <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A124:I124"/>
+    <x:mergeCell ref="A125:I125"/>
   </x:mergeCells>
 </x:worksheet>
 </file>