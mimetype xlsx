--- v4 (2026-10-06)
+++ v5 (2026-10-30)
@@ -1,2076 +1,2811 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c3a6fc91e743a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8dcb7a99824d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20261005" sheetId="1" r:id="Rb4665c5331ed4890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20261028" sheetId="1" r:id="R472bd1755b96474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="676">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1404" uniqueCount="921">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,231,013</x:t>
+    <x:t>4,427,006</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$345,377,591.19</x:t>
+    <x:t>$376,804,615.69</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>25.19%</x:t>
+    <x:t>26.39%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,595,372</x:t>
-[...5 lines deleted...]
-    <x:t>19.13%</x:t>
+    <x:t>6,902,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,151,677.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.92%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>352,764</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>323,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,990,695.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,519,980.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>83,022</x:t>
-[...23 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>68,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,988,410.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,825,454.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D07ZQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,604,594.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>PWR</x:t>
   </x:si>
   <x:si>
     <x:t>Quanta Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBL8V7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,592</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>25,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,347,034.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,255,552.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJRC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,249,589.28</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>39,364</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>31,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,811,087.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,195,809.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>40,435</x:t>
-[...53 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>32,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,542,076.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>54,775</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>45,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,324,675.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welltower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKY1G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,194,960.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,622,765.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,599,581.69</x:t>
   </x:si>
   <x:si>
     <x:t>JCI</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Controls International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVWLJ6</x:t>
   </x:si>
   <x:si>
-    <x:t>80,220</x:t>
-[...56 lines deleted...]
-    <x:t>$12,065,238.68</x:t>
+    <x:t>69,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,004,901.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,540,970.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,005,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,901,811.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,475,120.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
-    <x:t>120,686</x:t>
-[...23 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>107,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,418,949.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,311,542.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3JXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,310,925.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3KL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,006,121.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,981,060.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,788,238.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,687,223.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>CAT</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF0K17</x:t>
   </x:si>
   <x:si>
-    <x:t>13,136</x:t>
-[...128 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>11,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,977,015.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,951,079.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,411,270.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>HWM</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DYNJGH9</x:t>
   </x:si>
   <x:si>
-    <x:t>40,867</x:t>
-[...38 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>37,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,371,935.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,344,048.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,331,541.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,265,091.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basf Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVT77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,253,634.34</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>144,681</x:t>
-[...56 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>132,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,247,150.76</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
-    <x:t>109,996</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>104,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,980,412.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,581,522.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,086,094.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PRY IM</x:t>
   </x:si>
   <x:si>
     <x:t>Prysmian Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R58W81</x:t>
   </x:si>
   <x:si>
-    <x:t>54,921</x:t>
-[...20 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>49,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,038,954.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
-    <x:t>135,208</x:t>
-[...20 lines deleted...]
-    <x:t>$7,233,310.46</x:t>
+    <x:t>125,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,028,132.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7P7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,020,265.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXYMJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,870,560.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,814,514.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,758,245.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147BN6G2</x:t>
   </x:si>
   <x:si>
-    <x:t>73,620</x:t>
-[...59 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>54,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,722,861.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,538,820.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,468,831.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ati Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LC1FS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,386,796.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,265,828.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,011,585.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,914,568.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VYLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vylor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024CQR6X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,730,234.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024TZWVN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,605,327.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,522,546.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,465,120.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCRV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,450,023.74</x:t>
   </x:si>
   <x:si>
     <x:t>CENX</x:t>
   </x:si>
   <x:si>
     <x:t>Century Aluminum Co</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>176,366</x:t>
-[...149 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>123,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,318,809.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,311,579.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G17W31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,283,908.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,244,936.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,099,125.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,074,647.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ3PD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,980,267.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,808,776.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,791,657.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJSBJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,744,987.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvent Electric Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNT7999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,650,546.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conocophillips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,646,454.78</x:t>
   </x:si>
   <x:si>
     <x:t>STRL</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JD6TN5</x:t>
   </x:si>
   <x:si>
-    <x:t>10,978</x:t>
-[...56 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>9,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,562,049.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,554,523.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DML CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVXRC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,462,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,499,460.05</x:t>
   </x:si>
   <x:si>
     <x:t>CRS</x:t>
   </x:si>
   <x:si>
     <x:t>Carpenter Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGCQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,756</x:t>
-[...68 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>12,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,455,200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGJMB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,443,685.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,302,698.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>FIX</x:t>
   </x:si>
   <x:si>
     <x:t>Comfort Systems Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWN2Y9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,938</x:t>
-[...38 lines deleted...]
-    <x:t>$4,885,413.75</x:t>
+    <x:t>2,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,228,502.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYXD23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,185,781.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,184,485.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGHX91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,066,924.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4J3T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,060,291.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW3299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,035,475.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402340 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Square Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011CLDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,022,267.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powell Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,018,467.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGBTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,953,227.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,927,634.88</x:t>
   </x:si>
   <x:si>
     <x:t>5803 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fujikura Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8TW5</x:t>
   </x:si>
   <x:si>
-    <x:t>138,400</x:t>
-[...143 lines deleted...]
-    <x:t>$4,365,625.41</x:t>
+    <x:t>107,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,896,795.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,871,550.80</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
-    <x:t>117,758</x:t>
-[...53 lines deleted...]
-    <x:t>$4,081,498.20</x:t>
+    <x:t>89,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,856,309.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJWF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,779,951.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2ZCH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,779,631.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,747,029.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,720,063.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwpx Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLVLF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,709,229.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,691,258.24</x:t>
   </x:si>
   <x:si>
     <x:t>010120 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ls Industrial Systems Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>25,373</x:t>
-[...41 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>21,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,675,652.69</x:t>
   </x:si>
   <x:si>
     <x:t>EFR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXQSW9</x:t>
   </x:si>
   <x:si>
-    <x:t>331,714</x:t>
-[...17 lines deleted...]
-    <x:t>$3,539,267.10</x:t>
+    <x:t>319,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,669,167.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS6M19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,605,390.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>95,557</x:t>
-[...35 lines deleted...]
-    <x:t>$3,427,949.58</x:t>
+    <x:t>95,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,582,285.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linde Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FND0CC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,573,322.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerson Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHX7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,544,999.25</x:t>
   </x:si>
   <x:si>
     <x:t>DY</x:t>
   </x:si>
   <x:si>
     <x:t>Dycom Industries Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>12,189</x:t>
-[...59 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>10,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,509,182.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Materials Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,506,370.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mplx Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035TJGV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,402,163.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enterprise Products Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,362,117.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Transfer Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2FL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,330,744.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,315,661.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,286,988.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005KC4Z70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,286,560.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Marietta Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,265,930.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,253,356.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,162,105.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,081,247.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,036,880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,329.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,000,074.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBCDZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,971,847.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9DW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,726.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,918,165.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schneider Electric Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,875,941.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,857,558.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,844,238.80</x:t>
   </x:si>
   <x:si>
     <x:t>298040 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hyosung Heavy Industries Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>1,370</x:t>
-[...68 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,821,464.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,779,576.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHGDH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,770,634.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2GS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,269.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Service Enterprise Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQZMH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,696,595.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXNF22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,617.76</x:t>
   </x:si>
   <x:si>
     <x:t>5801 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Furukawa Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB67V6</x:t>
   </x:si>
   <x:si>
-    <x:t>89,600</x:t>
-[...77 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>85,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,645,435.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,629,288.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>5802 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Electric Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLBD45</x:t>
   </x:si>
   <x:si>
-    <x:t>143,800</x:t>
-[...101 lines deleted...]
-    <x:t>$1,885,655.98</x:t>
+    <x:t>133,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,616,034.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,609,940.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains All American Pipeline Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP63C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,522,876.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZ62D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,025.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubbell Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLK267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,439,690.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBRPL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,278.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,354,912.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Midstream Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003M3V230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,336,940.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Bow Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N6BVPV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,514.96</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
     <x:t>29,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,826,987.12</x:t>
-[...35 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$1,309,230.72</x:t>
   </x:si>
   <x:si>
     <x:t>UAMY</x:t>
   </x:si>
   <x:si>
     <x:t>United States Antimony Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3M1Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>374,768</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>392,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,663.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antero Midstream Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBNZ4M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,246,369.50</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
-    <x:t>75,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>75,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,750.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivmark Residential</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG8M31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,231,763.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,827.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,498.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,232.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJCC41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,667.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHKYH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,287.74</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,038,430.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>87,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$993,844.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Grid Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FV67Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,610.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$960,307.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSXQV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,340.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRZ SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amrize Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC15MV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933,126.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOAN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.On Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR7M47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,163.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHZ5J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,193.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTUM FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortum Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKYDQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,707.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelon Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J6XT05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,196.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jacobs Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019C1BQR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,519.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extra Space Storage Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PV27K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,823.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunoco Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00358K8S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,523.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gibson Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NQ7774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,934.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consolidated Edison Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,964.35</x:t>
   </x:si>
   <x:si>
     <x:t>GLDM</x:t>
   </x:si>
   <x:si>
     <x:t>SPDR Gold MiniShares Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L8YYP89</x:t>
   </x:si>
   <x:si>
     <x:t>5,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$486,158.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$478,441.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>IAU</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Gold Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QLKDR4</x:t>
   </x:si>
   <x:si>
     <x:t>6,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$482,017.08</x:t>
+    <x:t>$474,274.58</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>14,557,068</x:t>
+    <x:t>15,184,612</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,557,068.39</x:t>
+    <x:t>$15,184,612.03</x:t>
   </x:si>
   <x:si>
     <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,066</x:t>
-[...2 lines deleted...]
-    <x:t>$.79</x:t>
+    <x:t>2,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>490</x:t>
   </x:si>
   <x:si>
-    <x:t>$549.38</x:t>
+    <x:t>$545.97</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,423,966.94</x:t>
-[...5 lines deleted...]
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 33,750,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>$-2,015,562.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 35,575,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2095,56 +2830,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75453d7fa309464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R38ea3de7888d4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4665c5331ed4890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5ac0470bcf4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32d357221e9042c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R472bd1755b96474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I125"/>
+  <x:dimension ref="A1:I175"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2429,544 +3164,544 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -2980,80 +3715,80 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -3096,1298 +3831,1298 @@
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
@@ -4473,95 +5208,95 @@
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
@@ -4633,1138 +5368,2588 @@
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A125" s="1">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F124" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="G124" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="H124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I124" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A125" s="2" t="s">
+      <x:c r="H125" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A126" s="1">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="B125" s="2" t="s">
+      <x:c r="C126" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A127" s="1">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A128" s="1">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A129" s="1">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A130" s="1">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A131" s="1">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A132" s="1">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H132" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A133" s="1">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A134" s="1">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A135" s="1">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A136" s="1">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A137" s="1">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A138" s="1">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A139" s="1">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A140" s="1">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A141" s="1">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A142" s="1">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A143" s="1">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A144" s="1">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A145" s="1">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A146" s="1">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A147" s="1">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="H147" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A148" s="1">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H148" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I148" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A149" s="1">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="H149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A150" s="1">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A151" s="1">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A152" s="1">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A153" s="1">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I153" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A154" s="1">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I154" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A155" s="1">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B155" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="H155" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A156" s="1">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B156" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="F156" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G156" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="H156" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A157" s="1">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B157" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="F157" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="H157" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A158" s="1">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B158" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A159" s="1">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B159" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A160" s="1">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B160" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G160" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="H160" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I160" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A161" s="1">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B161" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="H161" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I161" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A162" s="1">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B162" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="E162" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="F162" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G162" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="H162" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I162" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A163" s="1">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B163" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G163" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="H163" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I163" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A164" s="1">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B164" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="F164" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G164" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="H164" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I164" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A165" s="1">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B165" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G165" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="H165" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I165" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A166" s="1">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B166" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="F166" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G166" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="H166" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I166" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A167" s="1">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B167" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="H167" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I167" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A168" s="1">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B168" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="F168" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G168" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="H168" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I168" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A169" s="1">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B169" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="E169" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="F169" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G169" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="H169" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I169" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A170" s="1">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B170" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C125" s="2" t="s">
+      <x:c r="D170" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="G170" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="H170" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I170" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A171" s="1">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B171" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D125" s="2" t="s">
+      <x:c r="D171" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="G171" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="H171" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I171" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A172" s="1">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B172" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E125" s="2" t="s">
+      <x:c r="D172" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="F172" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="G172" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="H172" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I172" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A173" s="1">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B173" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F125" s="2" t="s">
+      <x:c r="D173" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F173" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="G173" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="H173" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I173" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A174" s="1">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B174" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E174" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F174" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="G174" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="H174" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I174" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:9" ht="60" customHeight="1">
+      <x:c r="A175" s="2" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="B175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G125" s="2" t="s">
+      <x:c r="C175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H125" s="2" t="s">
+      <x:c r="D175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I125" s="2" t="s">
+      <x:c r="E175" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F175" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G175" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H175" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A125:I125"/>
+    <x:mergeCell ref="A175:I175"/>
   </x:mergeCells>
 </x:worksheet>
 </file>