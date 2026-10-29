--- v0 (2026-10-06)
+++ v1 (2026-10-29)
@@ -1,579 +1,576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11223c9fc1f04aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2fde5650a94163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20261002" sheetId="1" r:id="Rae5e53b8eb8d4002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20261028" sheetId="1" r:id="R4d36ec843bb1489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB9XW4</x:t>
   </x:si>
   <x:si>
-    <x:t>11,505</x:t>
+    <x:t>10,065</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,729,112.68</x:t>
+    <x:t>$1,456,878.09</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.99%</x:t>
+    <x:t>11.54%</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941F86</x:t>
   </x:si>
   <x:si>
-    <x:t>42,524</x:t>
-[...5 lines deleted...]
-    <x:t>8.24%</x:t>
+    <x:t>37,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,092,285.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.65%</x:t>
   </x:si>
   <x:si>
     <x:t>002371 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Naura Technology Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137N91</x:t>
   </x:si>
   <x:si>
-    <x:t>13,300</x:t>
-[...5 lines deleted...]
-    <x:t>7.08%</x:t>
+    <x:t>11,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,451.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137VZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,779.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688008 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z15J099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,756.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603986 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gigadevice Semiconductor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MRX5D41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,196.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>688012 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro-Fabrication Equipment In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z15HRG4</x:t>
   </x:si>
   <x:si>
-    <x:t>18,462</x:t>
-[...5 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>16,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,964.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHW12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,577.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002938 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avary Holding Shenzhen Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5DW92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,225.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>1347 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Hua Hong Semiconductor Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0078Q6BC4</x:t>
   </x:si>
   <x:si>
-    <x:t>64,000</x:t>
-[...59 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>57,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,724.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>688072 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Piotech Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GN4XMB2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,288</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>7,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,074.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>002384 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137NZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>31,402</x:t>
-[...5 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>27,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,680.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603501 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Will Semiconductor Co Ltd Shanghai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PDL9P17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,613.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600584 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jcet Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HX12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,006.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300604 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC81FX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,220.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>688498 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Yuanjie Semiconductor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L0DCV56</x:t>
   </x:si>
   <x:si>
-    <x:t>3,221</x:t>
-[...41 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>2,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,251.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688120 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hwatsing Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGT68K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,539.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y4D2R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,056.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>688361 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Skyverse Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NBZF2N2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,267</x:t>
-[...95 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>8,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,797.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>688525 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Biwin Storage Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LQ68Y52</x:t>
   </x:si>
   <x:si>
-    <x:t>13,907</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>12,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,630.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002156 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongfu Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,041.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBRP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,388.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>688521 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Verisilicon Microelectronics Shanghai C</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9YZT0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,338</x:t>
-[...41 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>13,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,528.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>001309 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Techwinsemi Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GZT6TP4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>5,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,180.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>300223 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ingenic Semiconductor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHJJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>12,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$185,018.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,072,391</x:t>
+    <x:t>996,759</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,072,390.56</x:t>
-[...2 lines deleted...]
-    <x:t>6.19%</x:t>
+    <x:t>$996,758.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.89%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>217,638</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,468.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$32,659.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,084,444.22</x:t>
-[...2 lines deleted...]
-    <x:t>-6.26%</x:t>
+    <x:t>$-976,155.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.73%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,62 +598,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56dc8a59bc64890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd17c3a0a674e4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae5e53b8eb8d4002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0820a73cc61844ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcad99503c8ff4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d36ec843bb1489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1416,155 +1413,155 @@
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>