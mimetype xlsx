--- v0 (2026-05-28)
+++ v1 (2026-06-18)
@@ -1,75 +1,204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0971b7947a4c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c398e8f79664918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="R068218e2688e47dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="Rbadf16f46c154ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="15">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="58">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>17/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11853.31133608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19755518893466667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11853.79847848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19756330797466665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11854.2856409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19757142734833333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11855.7472483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19759578747166667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11856.23449081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19760390818016668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11856.72175335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1976120292225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11857.20903591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1976201505985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11857.6963385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19762827230833332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11859.15836644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19765263944066666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11859.64574914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19766076248566666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11860.13315187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19766888586450002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11861.59548026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19769325800433335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11862.57046602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19770950776700003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11863.05798895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19771763314916668</x:t>
+  </x:si>
+  <x:si>
     <x:t>27/05/2026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>HYPE</x:t>
   </x:si>
   <x:si>
     <x:t>9886.28753192</x:t>
   </x:si>
   <x:si>
     <x:t>50,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.19772575063839998</x:t>
   </x:si>
   <x:si>
     <x:t>26/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>9886.69383441</x:t>
   </x:si>
   <x:si>
     <x:t>0.1977338766882</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
@@ -112,60 +241,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6dbe3ac51b4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R822695b2ef0645f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R068218e2688e47dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5515b0b8a7424d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf9772022954144c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbadf16f46c154ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E5"/>
+  <x:dimension ref="A1:E19"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
-    <x:col min="3" max="3" width="20" customWidth="1"/>
+    <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="27" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
@@ -195,48 +324,286 @@
       <x:c r="D3" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5" ht="15" customHeight="1">
       <x:c r="A4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A5" s="2" t="s">
-[...11 lines deleted...]
-      <x:c r="E5" s="2" t="s">
+      <x:c r="A5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A7" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A8" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A9" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A10" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A11" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A12" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A13" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A14" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A15" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A16" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A17" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A18" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A19" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C19" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D19" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E19" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A5:E5"/>
+    <x:mergeCell ref="A19:E19"/>
   </x:mergeCells>
 </x:worksheet>
 </file>