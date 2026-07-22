--- v1 (2026-06-18)
+++ v2 (2026-07-22)
@@ -1,81 +1,300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c398e8f79664918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fde20ca2ee4c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="Rbadf16f46c154ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="Ra4056de55d4e45b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="58">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="131">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>21/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13809.55336741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19727933382014287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13810.12090663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1972874415232857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13811.82366423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19731176663185715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13812.39129675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19731987566785714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13812.9589526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19732798503714286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13813.52663178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19733609473971428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13814.09433429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1973442047755714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13815.7975818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19736853688285713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13816.36537764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19737664825200002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13816.93319681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19738475995442856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13817.50103932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1973928719902857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13818.06890517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19740098435957143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13819.77264273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19742532346757144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11846.00660193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19743344336549998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11846.49344413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19744155740216665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11846.98030633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19744967177216668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11847.46718854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19745778647566667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11848.92795524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19748213258733333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11849.4149175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.197490248625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11849.90189977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1974983649961667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11850.38890205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19750648170083332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11850.87592435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19751459873916669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11852.33711134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19753895185566667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11852.8242137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19754707022833332</x:t>
+  </x:si>
+  <x:si>
     <x:t>17/06/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>HYPE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11853.31133608</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>60,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.19755518893466667</x:t>
   </x:si>
   <x:si>
     <x:t>16/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>11853.79847848</x:t>
   </x:si>
   <x:si>
     <x:t>0.19756330797466665</x:t>
   </x:si>
   <x:si>
     <x:t>15/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>11854.2856409</x:t>
   </x:si>
   <x:si>
     <x:t>0.19757142734833333</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2026</x:t>
   </x:si>
@@ -241,56 +460,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5515b0b8a7424d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf9772022954144c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbadf16f46c154ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72f28b1f9aa84ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R145fc0ce222d4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4056de55d4e45b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E19"/>
+  <x:dimension ref="A1:E43"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="27" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -521,89 +740,497 @@
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A19" s="2" t="s">
+      <x:c r="A19" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A20" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A21" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A22" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A23" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A24" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A25" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A26" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A27" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A28" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A29" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A30" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A31" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A32" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A33" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A34" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A35" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A36" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A37" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A38" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A39" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A40" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A41" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A42" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B19" s="2" t="s">
+      <x:c r="B43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C19" s="2" t="s">
+      <x:c r="C43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D19" s="2" t="s">
+      <x:c r="D43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E19" s="2" t="s">
+      <x:c r="E43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A19:E19"/>
+    <x:mergeCell ref="A43:E43"/>
   </x:mergeCells>
 </x:worksheet>
 </file>