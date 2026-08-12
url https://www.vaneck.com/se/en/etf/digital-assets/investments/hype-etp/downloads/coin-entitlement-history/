--- v2 (2026-07-22)
+++ v3 (2026-08-12)
@@ -1,81 +1,219 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fde20ca2ee4c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86948ae4f4484b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="Ra4056de55d4e45b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="R52a65408a8444862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="131">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="177">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>11/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15768.73165588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1971091456985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15769.37971258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19711724640724998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15771.32404248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19714155053100002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15771.97220572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1971496525715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15772.6203956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.197157754945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15773.26861212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1971658576515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15773.91685528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.197173960691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15775.86174461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.197198271807625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15776.51009434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19720637617925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15777.15847072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.197214480884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15777.80687374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19722258592175002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15778.45530341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19723069129262502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15780.40075232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.197255009404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15781.04928859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19726311610737501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13808.98585152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19727122645028572</x:t>
+  </x:si>
+  <x:si>
     <x:t>21/07/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>HYPE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>13809.55336741</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>70,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.19727933382014287</x:t>
   </x:si>
   <x:si>
     <x:t>20/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>13810.12090663</x:t>
   </x:si>
   <x:si>
     <x:t>0.1972874415232857</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>13811.82366423</x:t>
   </x:si>
   <x:si>
     <x:t>0.19731176663185715</x:t>
   </x:si>
   <x:si>
     <x:t>16/07/2026</x:t>
   </x:si>
@@ -460,56 +598,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72f28b1f9aa84ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R145fc0ce222d4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4056de55d4e45b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb180858be54770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcd96710337474cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52a65408a8444862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E43"/>
+  <x:dimension ref="A1:E58"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="27" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -740,497 +878,752 @@
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A43" s="2" t="s">
+      <x:c r="A43" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A44" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A45" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A46" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A47" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A48" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A49" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A50" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A51" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A52" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A53" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A54" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A55" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A56" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A57" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B43" s="2" t="s">
+      <x:c r="B58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C43" s="2" t="s">
+      <x:c r="C58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D43" s="2" t="s">
+      <x:c r="D58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E43" s="2" t="s">
+      <x:c r="E58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A43:E43"/>
+    <x:mergeCell ref="A58:E58"/>
   </x:mergeCells>
 </x:worksheet>
 </file>