--- v3 (2026-08-12)
+++ v4 (2026-09-03)
@@ -1,81 +1,231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86948ae4f4484b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375214610b074607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="R52a65408a8444862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHRL_coin_entitlement_history_20240227" sheetId="1" r:id="R08455fd9034b4df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="177">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="227">
   <x:si>
     <x:t>Coin Entitlement History</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>ETP Shares Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Coin Entitlement</x:t>
   </x:si>
   <x:si>
+    <x:t>02/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16936.06680092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19693100931302326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16936.76283227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19693910270081397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16937.45889222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19694719642116276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16939.54724373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19697147957825584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14576.48841812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19697957321783782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14577.08747651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19698766860148648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14577.68655952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19699576431783783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14578.28566715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19700386036689188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14580.08313777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1970281505104054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15762.90034389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.197036254298625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15763.54816094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19704435201175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15764.19600461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19705245005762498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15764.84387491</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15766.78764556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1970848455695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15767.43562237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.197092945279625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15768.08362581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.197101045322625</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/08/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>HYPE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>15768.73165588</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>80,000</x:t>
   </x:si>
   <x:si>
     <x:t>0.1971091456985</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>15769.37971258</x:t>
   </x:si>
   <x:si>
     <x:t>0.19711724640724998</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>15771.32404248</x:t>
   </x:si>
   <x:si>
     <x:t>0.19714155053100002</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026</x:t>
   </x:si>
@@ -598,56 +748,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb180858be54770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcd96710337474cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52a65408a8444862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0b64349359424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd87b466652a04e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08455fd9034b4df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E58"/>
+  <x:dimension ref="A1:E74"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="31" customWidth="1"/>
     <x:col min="5" max="5" width="27" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -725,905 +875,1177 @@
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A58" s="2" t="s">
+      <x:c r="A58" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A59" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A60" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A61" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A62" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A63" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A64" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A65" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A66" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A67" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A68" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A69" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A70" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A71" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A72" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A73" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B58" s="2" t="s">
+      <x:c r="B74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C58" s="2" t="s">
+      <x:c r="C74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D58" s="2" t="s">
+      <x:c r="D74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E58" s="2" t="s">
+      <x:c r="E74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
-    <x:mergeCell ref="A58:E58"/>
+    <x:mergeCell ref="A74:E74"/>
   </x:mergeCells>
 </x:worksheet>
 </file>