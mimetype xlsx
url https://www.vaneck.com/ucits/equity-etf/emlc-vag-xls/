--- v0 (2026-04-17)
+++ v1 (2026-10-18)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\!VirtualPC\Desktop\Regulatory\Reporting_Outputs\2025_10_02_13_14_VanEck Vectors\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\florianbrandt\Desktop\Regulatory\Reporting_Outputs\2026_10_02_16_59_VanEck Vectors\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42243834-9D8F-4E95-8EE1-9E4059854505}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1CCF7E7-AD27-4895-ADCE-B1DC04922343}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13224" yWindow="-16344" windowWidth="29016" windowHeight="15696" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BVI-Datenblatt" sheetId="15" r:id="rId1"/>
     <sheet name="BVI-Schuldnerliste" sheetId="16" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D11" i="16" l="1"/>
@@ -1134,135 +1135,135 @@
     <t>davon: Derivate</t>
   </si>
   <si>
     <t>Übersteigendes Marktrisikopotential 
 = Zeile 10 abzüglich 100%</t>
   </si>
   <si>
     <t>davon bezogen auf Schuldverschreibungen gem. Zeile 26</t>
   </si>
   <si>
     <t>36a*</t>
   </si>
   <si>
     <t>35a*</t>
   </si>
   <si>
     <t>34a*</t>
   </si>
   <si>
     <t>33a*</t>
   </si>
   <si>
     <t>32a*</t>
   </si>
   <si>
-    <t>30.09.2025</t>
+    <t>30.09.2026</t>
   </si>
   <si>
     <t>VanEck J.P. Morgan EM Local Currency Bond UCITS ETF</t>
   </si>
   <si>
     <t>IE00BDS67326</t>
   </si>
   <si>
     <t>VanEck UCITS ETFs plc</t>
   </si>
   <si>
     <t>Dublin, Ireland</t>
   </si>
   <si>
     <t>banktäglich</t>
   </si>
   <si>
     <t>J. P. Morgan GBI-EMG Core Index</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>China, People's Republic of</t>
+  </si>
+  <si>
+    <t>300300CHN201808MOF68</t>
+  </si>
+  <si>
     <t>India, Republic of</t>
   </si>
   <si>
     <t>254900EHU7Q8FGVPI369</t>
   </si>
   <si>
-    <t>China, People's Republic of</t>
-[...4 lines deleted...]
-  <si>
     <t>Mexiko</t>
   </si>
   <si>
     <t>254900EGTWEU67VP6075</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>254900GSIL471JOBYY43</t>
   </si>
   <si>
     <t>Indonesien, Republik</t>
   </si>
   <si>
     <t>529900FWX0GRR7WG5W79</t>
   </si>
   <si>
+    <t>Polen, Republik</t>
+  </si>
+  <si>
+    <t>259400R9L8QEP0TPXS31</t>
+  </si>
+  <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>254900PHJ6MSKT6C7026</t>
   </si>
   <si>
-    <t>Polen, Republik</t>
-[...4 lines deleted...]
-  <si>
     <t>South Africa, Republic of</t>
   </si>
   <si>
     <t>378900AAFB4F17004C49</t>
   </si>
   <si>
     <t>Brasilien</t>
   </si>
   <si>
     <t>254900ZFY40OYEADAP90</t>
   </si>
   <si>
-    <t>Tschechien</t>
-[...2 lines deleted...]
-    <t>3157007EFDLQABN47912</t>
+    <t>Kolumbien, Republik</t>
+  </si>
+  <si>
+    <t>549300MHDRBVRF6B9117</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000000;[Red]0.000000"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2063,76 +2064,76 @@
       <c r="C20" s="15"/>
       <c r="D20" s="16"/>
       <c r="E20" s="13"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="18">
         <v>18</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="15"/>
       <c r="D21" s="16"/>
       <c r="E21" s="13"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="18">
         <v>19</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="12"/>
       <c r="E22" s="19">
-        <v>66.395799999999994</v>
+        <v>68.921999999999997</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="18" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>106</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="21"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="15"/>
       <c r="D24" s="22">
-        <v>0.21071132352187419</v>
+        <v>0.20205641624451667</v>
       </c>
       <c r="E24" s="21"/>
     </row>
     <row r="25" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A25" s="18">
         <v>20</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="25">
         <v>0</v>
       </c>
       <c r="E25" s="13" t="str">
         <f t="shared" ref="E25:E37" si="0">IF($C$4&gt;0,PRODUCT($C$4,$E$22,D25/100),"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A26" s="18">
         <v>21</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>40</v>
@@ -2197,83 +2198,83 @@
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="18">
         <v>25</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="25">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="18">
         <v>26</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="15"/>
       <c r="D31" s="25">
-        <v>99.903151913324507</v>
+        <v>99.746171685750809</v>
       </c>
       <c r="E31" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="15"/>
       <c r="D32" s="25">
-        <v>37.357760437360746</v>
+        <v>51.742965305245484</v>
       </c>
       <c r="E32" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="25">
-        <v>29.806947724888381</v>
+        <v>21.576483244535567</v>
       </c>
       <c r="E33" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="34" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A34" s="18">
         <v>29</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C34" s="15"/>
       <c r="D34" s="25">
         <v>0</v>
       </c>
       <c r="E34" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="18">
         <v>30</v>
@@ -2293,125 +2294,125 @@
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="18">
         <v>31</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="15"/>
       <c r="D36" s="25">
         <v>0</v>
       </c>
       <c r="E36" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C37" s="15"/>
       <c r="D37" s="25">
-        <v>23.942992794754545</v>
+        <v>14.506135446908299</v>
       </c>
       <c r="E37" s="13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>97</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="15"/>
       <c r="D38" s="25">
-        <v>23.942992794754545</v>
+        <v>14.506135446908299</v>
       </c>
       <c r="E38" s="13"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C39" s="15"/>
       <c r="D39" s="25">
-        <v>54.642810651917671</v>
+        <v>63.573147646975251</v>
       </c>
       <c r="E39" s="13" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$E$22,D39/100),"")</f>
         <v/>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>96</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>92</v>
       </c>
       <c r="C40" s="15"/>
       <c r="D40" s="25">
-        <v>54.642810651917671</v>
+        <v>63.573147646975251</v>
       </c>
       <c r="E40" s="13"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="15"/>
       <c r="D41" s="25">
-        <v>21.317348466652287</v>
+        <v>21.66688859186727</v>
       </c>
       <c r="E41" s="13" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$E$22,D41/100),"")</f>
         <v/>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
         <v>95</v>
       </c>
       <c r="B42" s="30" t="s">
         <v>92</v>
       </c>
       <c r="C42" s="15"/>
       <c r="D42" s="25">
-        <v>21.317348466652287</v>
+        <v>21.66688859186727</v>
       </c>
       <c r="E42" s="13"/>
     </row>
     <row r="43" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C43" s="15"/>
       <c r="D43" s="25">
         <v>0</v>
       </c>
       <c r="E43" s="13" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$E$22,D43/100),"")</f>
         <v/>
       </c>
     </row>
     <row r="44" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="30" t="s">
         <v>92</v>
@@ -2486,51 +2487,51 @@
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="15"/>
       <c r="D49" s="25">
         <v>0</v>
       </c>
       <c r="E49" s="13" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="50" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A50" s="18">
         <v>40</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="15"/>
       <c r="D50" s="25">
-        <v>9.6848086675492245E-2</v>
+        <v>0.25382831424960728</v>
       </c>
       <c r="E50" s="13" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="51" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A51" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="15"/>
       <c r="D51" s="25">
         <v>0</v>
       </c>
       <c r="E51" s="13" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="52" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
         <v>32</v>
@@ -2567,51 +2568,51 @@
       <c r="A54" s="18">
         <v>44</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C54" s="15"/>
       <c r="D54" s="25">
         <v>0</v>
       </c>
       <c r="E54" s="13" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="15"/>
       <c r="D55" s="24">
         <f>SUM(D25:D31,D34:D36,D48,D50,D54)</f>
-        <v>100</v>
+        <v>100.00000000000041</v>
       </c>
       <c r="E55" s="13"/>
     </row>
     <row r="56" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C56" s="15"/>
       <c r="D56" s="23">
         <f>IF(D13&gt;0,D13-100,"")</f>
         <v>0</v>
       </c>
       <c r="E56" s="13" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$E$22,D56/100),"")</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="33" fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
@@ -2806,507 +2807,562 @@
       <c r="B8" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>102</v>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="19">
-        <v>66.395799999999994</v>
+        <v>68.921999999999997</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>106</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" s="18">
         <v>1</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>107</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="29" t="str">
         <f t="shared" ref="D11:D20" si="0">IF($C$4&gt;0,PRODUCT($C$4,$C$5,H11/100),"")</f>
         <v/>
       </c>
       <c r="E11" s="28" t="s">
         <v>108</v>
       </c>
       <c r="F11" s="9">
-        <v>196345</v>
+        <v>482400</v>
       </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9">
-        <v>9.8765482065003205</v>
+        <v>10.038291678272049</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
-        <v>9.8765482065003205</v>
+        <v>10.038291678272049</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" s="18">
         <v>2</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>109</v>
       </c>
       <c r="C12" s="15"/>
       <c r="D12" s="29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E12" s="28" t="s">
         <v>110</v>
       </c>
       <c r="F12" s="9">
-        <v>482400</v>
+        <v>196345</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9">
-        <v>9.8319818396620597</v>
+        <v>9.9976473680325935</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
-        <v>9.8319818396620597</v>
+        <v>9.9976473680325935</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="18">
         <v>3</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>111</v>
       </c>
       <c r="C13" s="15"/>
       <c r="D13" s="29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E13" s="28" t="s">
         <v>112</v>
       </c>
       <c r="F13" s="9">
         <v>467720</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="9">
-        <v>8.6769659282344804</v>
+        <v>8.1549222402050088</v>
       </c>
       <c r="I13" s="9">
-        <v>8.6769659282344804</v>
+        <v>8.1549222402050088</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="18">
         <v>4</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>113</v>
       </c>
       <c r="C14" s="15"/>
       <c r="D14" s="29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E14" s="28" t="s">
         <v>114</v>
       </c>
       <c r="F14" s="9">
         <v>455505</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9">
-        <v>8.2508072312166671</v>
+        <v>7.9686647528889347</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
-        <v>8.2508072312166671</v>
+        <v>7.9686647528889347</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="18">
         <v>5</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>115</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E15" s="28" t="s">
         <v>116</v>
       </c>
       <c r="F15" s="9">
         <v>463877</v>
       </c>
       <c r="G15" s="9"/>
       <c r="H15" s="9">
-        <v>8.2483420168453669</v>
+        <v>7.7072786829394664</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
-        <v>8.2483420168453669</v>
+        <v>7.7072786829394664</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="18">
         <v>6</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>117</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E16" s="28" t="s">
         <v>118</v>
       </c>
       <c r="F16" s="9">
-        <v>464698</v>
+        <v>415395</v>
       </c>
       <c r="G16" s="9"/>
       <c r="H16" s="9">
-        <v>7.0831839475232519</v>
+        <v>7.0496535170680614</v>
       </c>
       <c r="I16" s="9">
-        <v>0</v>
+        <v>7.0496535170680614</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
-        <v>7.0831839475232519</v>
+        <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="18">
         <v>7</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>119</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E17" s="28" t="s">
         <v>120</v>
       </c>
       <c r="F17" s="9">
-        <v>415395</v>
+        <v>464698</v>
       </c>
       <c r="G17" s="9"/>
       <c r="H17" s="9">
-        <v>6.2822607909244752</v>
+        <v>6.084830928715335</v>
       </c>
       <c r="I17" s="9">
-        <v>6.2822607909244752</v>
+        <v>0</v>
       </c>
       <c r="J17" s="9">
         <v>0</v>
       </c>
       <c r="K17" s="9">
-        <v>0</v>
+        <v>6.084830928715335</v>
       </c>
       <c r="L17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="18">
         <v>8</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>121</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E18" s="28" t="s">
         <v>122</v>
       </c>
       <c r="F18" s="9">
         <v>466750</v>
       </c>
       <c r="G18" s="9"/>
       <c r="H18" s="9">
-        <v>5.9168564489293409</v>
+        <v>5.7205383382977812</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
-        <v>5.9168564489293409</v>
+        <v>5.7205383382977812</v>
       </c>
       <c r="L18" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="18">
         <v>9</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>123</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E19" s="28" t="s">
         <v>124</v>
       </c>
       <c r="F19" s="9">
         <v>455756</v>
       </c>
       <c r="G19" s="9"/>
       <c r="H19" s="9">
-        <v>4.9837554546362473</v>
+        <v>4.7440919610273138</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
       <c r="J19" s="9">
         <v>0</v>
       </c>
       <c r="K19" s="9">
-        <v>4.9837554546362473</v>
+        <v>4.7440919610273138</v>
       </c>
       <c r="L19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="18">
         <v>10</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>125</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E20" s="28" t="s">
         <v>126</v>
       </c>
       <c r="F20" s="9">
-        <v>414683</v>
+        <v>456083</v>
       </c>
       <c r="G20" s="9"/>
       <c r="H20" s="9">
-        <v>4.6783910651695706</v>
+        <v>4.6876617775542258</v>
       </c>
       <c r="I20" s="9">
-        <v>4.6783910651695706</v>
+        <v>4.6876617775542258</v>
       </c>
       <c r="J20" s="9">
         <v>0</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Arial"&amp;10&amp;K000000Internal</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-    <xsd:import namespace="93a226cd-ecb5-41ad-9481-8711f0a6e9de"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005958404CF77FCD49A25CA016F6F42D60" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1fa0b7e7d95370cec555c1cb52dec9a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b8a8c249-4b81-4c6f-a183-f30fdd1f4833" xmlns:ns3="3b381ea6-d3fd-4449-b14e-855c039883eb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5fc16a7c97c30d259430cea4f3d4d08b" ns2:_="" ns3:_="">
+    <xsd:import namespace="b8a8c249-4b81-4c6f-a183-f30fdd1f4833"/>
+    <xsd:import namespace="3b381ea6-d3fd-4449-b14e-855c039883eb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:IsSystemFolder" minOccurs="0"/>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Department" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b8a8c249-4b81-4c6f-a183-f30fdd1f4833" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="IsSystemFolder" ma:index="8" nillable="true" ma:displayName="Is system folder field" ma:description="Is system folder field description" ma:internalName="IsSystemFolder">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Department" ma:index="11" nillable="true" ma:displayName="Department" ma:format="Dropdown" ma:internalName="Department">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Legal &amp; Compliance"/>
+          <xsd:enumeration value="Sales"/>
+          <xsd:enumeration value="Portfolio"/>
+          <xsd:enumeration value="Capital Markets"/>
+          <xsd:enumeration value="HR"/>
+          <xsd:enumeration value="IT"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2f1d64ae-d154-404b-92ca-f04aaae0a674" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="93a226cd-ecb5-41ad-9481-8711f0a6e9de" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3b381ea6-d3fd-4449-b14e-855c039883eb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="9" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d2fb08d9-a3cc-4a2d-968b-fc8546f0fef3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3b381ea6-d3fd-4449-b14e-855c039883eb">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
@@ -3368,109 +3424,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b8a8c249-4b81-4c6f-a183-f30fdd1f4833">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3b381ea6-d3fd-4449-b14e-855c039883eb" xsi:nil="true"/>
+    <Department xmlns="b8a8c249-4b81-4c6f-a183-f30fdd1f4833" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8B9C9B8-7986-4641-969E-90C413A324A6}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EAEF7C1-540A-4F16-AA3E-2A56A1549D8D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8CC6B54-C6FC-40A4-BBB4-1D69E68BEE23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="fa35347a-61f6-4506-a3e0-a88f8b2291cb"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3129b2cc-4393-4691-814d-95eb8359c06c}" enabled="1" method="Standard" siteId="{deff24bb-2089-4400-8c8e-f71e680378b2}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>BVI-Datenblatt</vt:lpstr>
       <vt:lpstr>BVI-Schuldnerliste</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BVI</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vorschlag</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100EAE357920CC56C4B88135B91A9D698FC</vt:lpwstr>
+    <vt:lpwstr>0x0101005958404CF77FCD49A25CA016F6F42D60</vt:lpwstr>
   </property>
 </Properties>
 </file>