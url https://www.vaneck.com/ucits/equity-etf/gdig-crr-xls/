--- v0 (2026-05-15)
+++ v1 (2026-10-22)
@@ -1,313 +1,387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\florianbrandt\Desktop\Regulatory\Reporting_Outputs\2024_07_04_13_14_VanEck Vectors\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://est.de.kworld.kpmg.com/engagements/16058758/FSAM/Investor Reporting/VanEck Vectors plc/2026/Q3/02 Reports/Regmato/CRR/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4112B8EC-43EA-4D44-AA36-37C4375BEE5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{7FFE07E4-9E0B-4541-8902-B20497A5C4AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2304" yWindow="2304" windowWidth="17280" windowHeight="8880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CRR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>WKN</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>CVA-Risiko Betrag (in %)</t>
   </si>
   <si>
     <t>an: solva@wmdaten.com</t>
   </si>
   <si>
     <t>Gewicht Kapitalklasse hartes Kernkapital (CET-1) (in %)</t>
   </si>
   <si>
     <t>KSA-Wert der Abzugspositionen 
 Kapitalklasse hartes Kernkapital (CET-1) (in %)</t>
   </si>
   <si>
     <t>Gewicht Kapitalklasse erweitertes Kernkapital (AT-1) (in %)</t>
   </si>
   <si>
     <t>KSA-Wert der Abzugspositionen 
 Kapitalklasse erweitertes Kernkapital (AT-1) (in %)</t>
   </si>
   <si>
     <t>Gewicht Kapitalklasse Ergänzungskapital (TIER-2) (in %)</t>
   </si>
   <si>
     <t>KSA-Wert der Abzugspositionen 
 Kapitalklasse Ergänzungskapital (TIER-2) (in %)</t>
   </si>
   <si>
     <t>Eigenkapitalabzugspositionen und CVA-Risiko gem. Capital Requirement Regulation (CRR) -ausschließlich zur Übermittlung an WM Datenservice -</t>
   </si>
   <si>
     <t>Anzahl der CVA-Gegenparteien</t>
   </si>
   <si>
     <t>Summe der Risikopositionswerte 
 (OTC-Instrumente mit CVA-Charge) (in %)</t>
   </si>
   <si>
-    <t>30.06.2024</t>
+    <t>CVA-Risiko Betrag aus OTC-Derivaten (in %)</t>
+  </si>
+  <si>
+    <t>CVA-Risiko Betrag aus Wertpapierfinanzierungsgeschäften (in %)</t>
+  </si>
+  <si>
+    <t>Summe der Risikopositionswerte 
+(OTC-Derivate mit CVA-Charge) (in %)</t>
+  </si>
+  <si>
+    <t>Summe der Risikopositionswerte 
+(Wertpapierfinanzierungs-geschäfte mit CVA-Charge) (in %)</t>
+  </si>
+  <si>
+    <t>Riskogewichtete Aktiva aus dem Gegenparteiausfallrisiko der OTC-Derivate mit CVA-Relevanz  (in %)</t>
+  </si>
+  <si>
+    <t>Riskogewichtete Aktiva aus dem Gegenparteiausfallrisiko der Wertpapierfinanzierungsgeschäfte mit CVA-Relevanz  (in %)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nominalbetrag CVA-Geschäfte (in %) </t>
+  </si>
+  <si>
+    <t>CVA-Risiko – systematisch (in % des Fondsvermögens)</t>
+  </si>
+  <si>
+    <t>CVA-Risiko – idiosynkratrisch (in % des Fondsvermögens)</t>
+  </si>
+  <si>
+    <t>neue Angaben ab 01.03.26</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
   </si>
   <si>
     <t>A2JDEJ</t>
   </si>
   <si>
     <t>IE00BDFBTQ78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...3 lines deleted...]
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="13"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B0F0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="8" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="7" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="1" fillId="12" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="8" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="49" fontId="1" fillId="12" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="9" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="13" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="9" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="1" fillId="9" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
-[...1 lines deleted...]
-    <cellStyle name="Normal 87" xfId="2" xr:uid="{D8C29B42-88F0-4DBC-BA4C-63D0A5EA9C7B}"/>
+  <cellStyles count="3">
+    <cellStyle name="Normal 87" xfId="2" xr:uid="{6C0E9AEC-326D-4694-8F87-4B50B7731C23}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard_Tabelle1" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFF3300"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -656,259 +730,389 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A6:L11"/>
+  <dimension ref="A6:U11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L10" sqref="L10"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24.33203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="37.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="39.5546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="25.44140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="35.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="22.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="25.5546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="24" style="1" customWidth="1"/>
-    <col min="13" max="16384" width="11.44140625" style="1"/>
+    <col min="13" max="13" width="40.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="59.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="19.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="29.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="26.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="29.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="13.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="17" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:12" ht="19.2" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:21" ht="19.2" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:21" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:12" ht="15.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:21" ht="15.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B8" s="2"/>
+      <c r="T8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="U8" s="14"/>
     </row>
-    <row r="9" spans="1:12" ht="56.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:21" ht="56.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>12</v>
       </c>
+      <c r="M9" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="N9" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="O9" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="P9" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q9" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="R9" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="S9" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="T9" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="U9" s="13" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="10" spans="1:12" ht="14.4" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-      <c r="L10" s="16">
+    <row r="10" spans="1:21" ht="14.4" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="19">
+        <v>0</v>
+      </c>
+      <c r="E10" s="19">
+        <v>0</v>
+      </c>
+      <c r="F10" s="19">
+        <v>0</v>
+      </c>
+      <c r="G10" s="19">
+        <v>0</v>
+      </c>
+      <c r="H10" s="19">
+        <v>0</v>
+      </c>
+      <c r="I10" s="19">
+        <v>0</v>
+      </c>
+      <c r="J10" s="19">
+        <v>0</v>
+      </c>
+      <c r="K10" s="19">
+        <v>0</v>
+      </c>
+      <c r="L10" s="19">
+        <v>0</v>
+      </c>
+      <c r="M10" s="19">
+        <v>0</v>
+      </c>
+      <c r="N10" s="19">
+        <v>0</v>
+      </c>
+      <c r="O10" s="19">
+        <v>0</v>
+      </c>
+      <c r="P10" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="19">
+        <v>0</v>
+      </c>
+      <c r="R10" s="19">
+        <v>0</v>
+      </c>
+      <c r="S10" s="19">
+        <v>0</v>
+      </c>
+      <c r="T10" s="19">
+        <v>0</v>
+      </c>
+      <c r="U10" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="13.8" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:21" ht="13.8" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <IsSystemFolder xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b8a8c249-4b81-4c6f-a183-f30fdd1f4833">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3b381ea6-d3fd-4449-b14e-855c039883eb" xsi:nil="true"/>
+    <Department xmlns="b8a8c249-4b81-4c6f-a183-f30fdd1f4833" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="93a226cd-ecb5-41ad-9481-8711f0a6e9de"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005958404CF77FCD49A25CA016F6F42D60" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1fa0b7e7d95370cec555c1cb52dec9a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b8a8c249-4b81-4c6f-a183-f30fdd1f4833" xmlns:ns3="3b381ea6-d3fd-4449-b14e-855c039883eb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5fc16a7c97c30d259430cea4f3d4d08b" ns2:_="" ns3:_="">
+    <xsd:import namespace="b8a8c249-4b81-4c6f-a183-f30fdd1f4833"/>
+    <xsd:import namespace="3b381ea6-d3fd-4449-b14e-855c039883eb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:IsSystemFolder" minOccurs="0"/>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Department" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b8a8c249-4b81-4c6f-a183-f30fdd1f4833" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="IsSystemFolder" ma:index="8" nillable="true" ma:displayName="Is system folder field" ma:description="Is system folder field description" ma:internalName="IsSystemFolder">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Department" ma:index="11" nillable="true" ma:displayName="Department" ma:format="Dropdown" ma:internalName="Department">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Legal &amp; Compliance"/>
+          <xsd:enumeration value="Sales"/>
+          <xsd:enumeration value="Portfolio"/>
+          <xsd:enumeration value="Capital Markets"/>
+          <xsd:enumeration value="HR"/>
+          <xsd:enumeration value="IT"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2f1d64ae-d154-404b-92ca-f04aaae0a674" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="93a226cd-ecb5-41ad-9481-8711f0a6e9de" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3b381ea6-d3fd-4449-b14e-855c039883eb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="9" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d2fb08d9-a3cc-4a2d-968b-fc8546f0fef3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3b381ea6-d3fd-4449-b14e-855c039883eb">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
@@ -970,99 +1174,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6269A14-1437-4684-B2D0-63C93C7EA92B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0DF0687-4AC7-4242-9872-2645961B40ED}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="93a226cd-ecb5-41ad-9481-8711f0a6e9de"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="fa35347a-61f6-4506-a3e0-a88f8b2291cb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="0595d96f-d1a8-4289-89ea-2e68f66b85e2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AE6AAA2-934A-4A2F-965B-994078C7C216}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EE31330-7394-4DB1-A4A3-FAC465432A8D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAC9BD78-8DF1-4598-A35A-125D08EA3323}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F9ADD0D-1846-4A43-BB20-CFAB9745013B}"/>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3129b2cc-4393-4691-814d-95eb8359c06c}" enabled="1" method="Standard" siteId="{deff24bb-2089-4400-8c8e-f71e680378b2}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CRR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WM-Gruppe</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>WM-Gruppe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100EAE357920CC56C4B88135B91A9D698FC</vt:lpwstr>
+    <vt:lpwstr>0x0101005958404CF77FCD49A25CA016F6F42D60</vt:lpwstr>
   </property>
 </Properties>
 </file>