--- v0 (2026-04-05)
+++ v1 (2026-04-10)
@@ -1,4185 +1,4212 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb9b6b551614574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237ca477d5f34a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GFA_asof_20260402" sheetId="1" r:id="R436a114f8f3a4e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GFA_asof_20260408" sheetId="1" r:id="R24995bbbec1744ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2268" uniqueCount="1381">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings 04/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2276" uniqueCount="1390">
+  <x:si>
+    <x:t>All Fund Holdings 04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Petroleos Mexicanos</x:t>
   </x:si>
   <x:si>
     <x:t>US71654QDD16</x:t>
   </x:si>
   <x:si>
     <x:t>7.690%</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2050</x:t>
   </x:si>
   <x:si>
     <x:t>B+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2119</x:t>
+    <x:t>2.2222</x:t>
   </x:si>
   <x:si>
     <x:t>Mexico</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,210,396.00</x:t>
+    <x:t>$1,233,571.00</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>US654744AC50</x:t>
   </x:si>
   <x:si>
     <x:t>4.345%</x:t>
   </x:si>
   <x:si>
     <x:t>17/09/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BB-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5226</x:t>
+    <x:t>1.5104</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
-    <x:t>$833,223.00</x:t>
+    <x:t>$838,427.00</x:t>
   </x:si>
   <x:si>
     <x:t>US654744AD34</x:t>
   </x:si>
   <x:si>
     <x:t>4.810%</x:t>
   </x:si>
   <x:si>
     <x:t>17/09/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4220</x:t>
-[...2 lines deleted...]
-    <x:t>$778,173.00</x:t>
+    <x:t>1.4199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,175.00</x:t>
   </x:si>
   <x:si>
     <x:t>US71654QCC42</x:t>
   </x:si>
   <x:si>
     <x:t>6.750%</x:t>
   </x:si>
   <x:si>
     <x:t>21/09/2047</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3736</x:t>
-[...2 lines deleted...]
-    <x:t>$751,665.00</x:t>
+    <x:t>1.3826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,497.00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopetrol Sa</x:t>
   </x:si>
   <x:si>
     <x:t>US279158AN94</x:t>
   </x:si>
   <x:si>
     <x:t>6.875%</x:t>
   </x:si>
   <x:si>
     <x:t>29/04/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2736</x:t>
+    <x:t>1.2586</x:t>
   </x:si>
   <x:si>
     <x:t>Colombia</x:t>
   </x:si>
   <x:si>
-    <x:t>$696,953.00</x:t>
+    <x:t>$698,668.00</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>US92857WBQ24</x:t>
   </x:si>
   <x:si>
     <x:t>7.000%</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2277</x:t>
+    <x:t>1.2225</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
-    <x:t>$671,820.00</x:t>
+    <x:t>$678,604.00</x:t>
   </x:si>
   <x:si>
     <x:t>US71654QDE98</x:t>
   </x:si>
   <x:si>
     <x:t>5.950%</x:t>
   </x:si>
   <x:si>
     <x:t>28/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1156</x:t>
-[...2 lines deleted...]
-    <x:t>$610,465.00</x:t>
+    <x:t>1.1124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,487.00</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US29365BAA17</x:t>
   </x:si>
   <x:si>
     <x:t>4.750%</x:t>
   </x:si>
   <x:si>
     <x:t>15/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0195</x:t>
+    <x:t>1.0083</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
-    <x:t>$557,875.00</x:t>
+    <x:t>$559,730.00</x:t>
   </x:si>
   <x:si>
     <x:t>US279158AJ82</x:t>
   </x:si>
   <x:si>
     <x:t>5.875%</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2045</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9027</x:t>
-[...2 lines deleted...]
-    <x:t>$493,972.00</x:t>
+    <x:t>0.9013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,343.00</x:t>
   </x:si>
   <x:si>
     <x:t>US71654QDF63</x:t>
   </x:si>
   <x:si>
     <x:t>6.950%</x:t>
   </x:si>
   <x:si>
     <x:t>28/01/2060</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8928</x:t>
-[...2 lines deleted...]
-    <x:t>$488,546.00</x:t>
+    <x:t>0.8969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleos Del Peru Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US716564AB55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,212.00</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Finance Netherlands</x:t>
   </x:si>
   <x:si>
     <x:t>US88167AAF84</x:t>
   </x:si>
   <x:si>
     <x:t>4.100%</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2046</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8842</x:t>
+    <x:t>0.8796</x:t>
   </x:si>
   <x:si>
     <x:t>Israel</x:t>
   </x:si>
   <x:si>
-    <x:t>$483,834.00</x:t>
-[...23 lines deleted...]
-    <x:t>$482,255.00</x:t>
+    <x:t>$488,286.00</x:t>
   </x:si>
   <x:si>
     <x:t>US706451BG56</x:t>
   </x:si>
   <x:si>
     <x:t>6.625%</x:t>
   </x:si>
   <x:si>
     <x:t>15/06/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7917</x:t>
-[...2 lines deleted...]
-    <x:t>$433,225.00</x:t>
+    <x:t>0.7891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,064.00</x:t>
   </x:si>
   <x:si>
     <x:t>Aes Panama Generation Holdings Srl</x:t>
   </x:si>
   <x:si>
     <x:t>US00109AAB35</x:t>
   </x:si>
   <x:si>
     <x:t>4.375%</x:t>
   </x:si>
   <x:si>
     <x:t>31/05/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7428</x:t>
+    <x:t>0.7405</x:t>
   </x:si>
   <x:si>
     <x:t>Panama</x:t>
   </x:si>
   <x:si>
-    <x:t>$406,476.00</x:t>
+    <x:t>$411,033.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US71654QDC33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.840%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,213.00</x:t>
   </x:si>
   <x:si>
     <x:t>Paramount Global</x:t>
   </x:si>
   <x:si>
     <x:t>US92556HAB33</x:t>
   </x:si>
   <x:si>
     <x:t>4.950%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7043</x:t>
-[...17 lines deleted...]
-    <x:t>$384,230.00</x:t>
+    <x:t>0.6981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,506.00</x:t>
   </x:si>
   <x:si>
     <x:t>Bangkok Bank Pcl/Hong Kong</x:t>
   </x:si>
   <x:si>
     <x:t>US059895AT92</x:t>
   </x:si>
   <x:si>
     <x:t>3.733%</x:t>
   </x:si>
   <x:si>
     <x:t>25/09/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6911</x:t>
+    <x:t>0.6835</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
-    <x:t>$378,193.00</x:t>
+    <x:t>$379,415.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US925524AX89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,744.00</x:t>
   </x:si>
   <x:si>
     <x:t>Panama Infrastructure Receivable Purcha</x:t>
   </x:si>
   <x:si>
     <x:t>US69828QAD97</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6816</x:t>
-[...2 lines deleted...]
-    <x:t>$372,972.00</x:t>
+    <x:t>0.6733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,756.00</x:t>
   </x:si>
   <x:si>
     <x:t>Unibail-Rodamco-Westfield Se</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400Y8Z5</x:t>
   </x:si>
   <x:si>
     <x:t>4.875%</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2075</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6539</x:t>
+    <x:t>0.6606</x:t>
   </x:si>
   <x:si>
     <x:t>France</x:t>
   </x:si>
   <x:si>
-    <x:t>$357,846.00</x:t>
+    <x:t>$366,700.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Italia Finance Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0161100515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.750%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,619.00</x:t>
   </x:si>
   <x:si>
     <x:t>Celanese Us Holdings Llc</x:t>
   </x:si>
   <x:si>
     <x:t>US15089QAY08</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6518</x:t>
-[...2 lines deleted...]
-    <x:t>$356,676.00</x:t>
+    <x:t>0.6460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,612.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Immo Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400KWR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,248.00</x:t>
   </x:si>
   <x:si>
     <x:t>Dresdner Funding Trust I</x:t>
   </x:si>
   <x:si>
     <x:t>US26156FAA12</x:t>
   </x:si>
   <x:si>
     <x:t>8.151%</x:t>
   </x:si>
   <x:si>
     <x:t>30/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6506</x:t>
+    <x:t>0.6429</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
   <x:si>
-    <x:t>$356,008.00</x:t>
-[...20 lines deleted...]
-    <x:t>$355,818.00</x:t>
+    <x:t>$356,879.00</x:t>
   </x:si>
   <x:si>
     <x:t>US15089QAX25</x:t>
   </x:si>
   <x:si>
     <x:t>6.800%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6452</x:t>
-[...32 lines deleted...]
-    <x:t>$349,952.00</x:t>
+    <x:t>0.6406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,615.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2077670342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.125%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,955.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngg Finance Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2010045511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.125%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,280.00</x:t>
   </x:si>
   <x:si>
     <x:t>US15089QAP90</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6332</x:t>
-[...38 lines deleted...]
-    <x:t>$344,657.00</x:t>
+    <x:t>0.6289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,119.00</x:t>
   </x:si>
   <x:si>
     <x:t>XS1439749364</x:t>
   </x:si>
   <x:si>
     <x:t>1.625%</x:t>
   </x:si>
   <x:si>
     <x:t>15/10/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6047</x:t>
-[...2 lines deleted...]
-    <x:t>$330,894.00</x:t>
+    <x:t>0.6067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,774.00</x:t>
   </x:si>
   <x:si>
     <x:t>US92553PAP71</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5813</x:t>
-[...2 lines deleted...]
-    <x:t>$318,076.00</x:t>
+    <x:t>0.5833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,788.00</x:t>
   </x:si>
   <x:si>
     <x:t>Resorts World Las Vegas Llc / Rwlv Capi</x:t>
   </x:si>
   <x:si>
     <x:t>USU76198AA52</x:t>
   </x:si>
   <x:si>
     <x:t>4.625%</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5763</x:t>
-[...2 lines deleted...]
-    <x:t>$315,354.00</x:t>
+    <x:t>0.5788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,308.00</x:t>
   </x:si>
   <x:si>
     <x:t>US92553PAU66</x:t>
   </x:si>
   <x:si>
     <x:t>5.850%</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5693</x:t>
-[...2 lines deleted...]
-    <x:t>$311,536.00</x:t>
+    <x:t>0.5787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,252.00</x:t>
   </x:si>
   <x:si>
     <x:t>Petrobras Global Finance Bv</x:t>
   </x:si>
   <x:si>
     <x:t>US71647NAK54</x:t>
   </x:si>
   <x:si>
     <x:t>7.250%</x:t>
   </x:si>
   <x:si>
     <x:t>17/03/2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5632</x:t>
+    <x:t>0.5638</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil</x:t>
   </x:si>
   <x:si>
-    <x:t>$308,182.00</x:t>
+    <x:t>$312,979.00</x:t>
   </x:si>
   <x:si>
     <x:t>Empresas Publicas De Medellin Esp</x:t>
   </x:si>
   <x:si>
     <x:t>US29246BAE83</x:t>
   </x:si>
   <x:si>
     <x:t>4.250%</x:t>
   </x:si>
   <x:si>
     <x:t>18/07/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5603</x:t>
-[...2 lines deleted...]
-    <x:t>$306,593.00</x:t>
+    <x:t>0.5561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,705.00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfamc Iii Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS1711550373</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5539</x:t>
+    <x:t>0.5469</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
-    <x:t>$303,099.00</x:t>
+    <x:t>$303,576.00</x:t>
   </x:si>
   <x:si>
     <x:t>US925524AH30</x:t>
   </x:si>
   <x:si>
     <x:t>7.875%</x:t>
   </x:si>
   <x:si>
     <x:t>30/07/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5418</x:t>
-[...2 lines deleted...]
-    <x:t>$296,470.00</x:t>
+    <x:t>0.5388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,081.00</x:t>
   </x:si>
   <x:si>
     <x:t>US92556HAD98</x:t>
   </x:si>
   <x:si>
     <x:t>4.200%</x:t>
   </x:si>
   <x:si>
     <x:t>19/05/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5329</x:t>
-[...2 lines deleted...]
-    <x:t>$291,600.00</x:t>
+    <x:t>0.5327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,716.00</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Finance Co Llc</x:t>
   </x:si>
   <x:si>
     <x:t>US88163VAD10</x:t>
   </x:si>
   <x:si>
     <x:t>6.150%</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5270</x:t>
-[...2 lines deleted...]
-    <x:t>$288,411.00</x:t>
+    <x:t>0.5209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,172.00</x:t>
   </x:si>
   <x:si>
     <x:t>US716564AA72</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5119</x:t>
-[...2 lines deleted...]
-    <x:t>$280,109.00</x:t>
+    <x:t>0.5181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,585.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electricite De France Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR0011700293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,328.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacificorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US695114DF26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.375%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,088.00</x:t>
   </x:si>
   <x:si>
     <x:t>US15089QAW42</x:t>
   </x:si>
   <x:si>
     <x:t>6.600%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4890</x:t>
-[...20 lines deleted...]
-    <x:t>$265,583.00</x:t>
+    <x:t>0.4831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,163.00</x:t>
   </x:si>
   <x:si>
     <x:t>US15089QAN43</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$265,541.00</x:t>
+    <x:t>0.4801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,485.00</x:t>
   </x:si>
   <x:si>
     <x:t>Oztel Holdings Spc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>US692733AB47</x:t>
   </x:si>
   <x:si>
     <x:t>24/04/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4830</x:t>
+    <x:t>0.4780</x:t>
   </x:si>
   <x:si>
     <x:t>Oman</x:t>
   </x:si>
   <x:si>
-    <x:t>$264,325.00</x:t>
-[...14 lines deleted...]
-    <x:t>$262,906.00</x:t>
+    <x:t>$265,333.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cpi Property Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2290544068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.500%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxembourg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,866.00</x:t>
   </x:si>
   <x:si>
     <x:t>US71645WAQ42</x:t>
   </x:si>
   <x:si>
     <x:t>20/01/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4654</x:t>
-[...2 lines deleted...]
-    <x:t>$254,659.00</x:t>
+    <x:t>0.4587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,619.00</x:t>
   </x:si>
   <x:si>
     <x:t>Sasol Financing Usa Llc</x:t>
   </x:si>
   <x:si>
     <x:t>US80386WAB19</x:t>
   </x:si>
   <x:si>
     <x:t>6.500%</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4638</x:t>
+    <x:t>0.4581</x:t>
   </x:si>
   <x:si>
     <x:t>South Africa</x:t>
   </x:si>
   <x:si>
-    <x:t>$253,800.00</x:t>
+    <x:t>$254,270.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elia Group Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE6342251038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belgium</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,389.00</x:t>
   </x:si>
   <x:si>
     <x:t>US279158AE95</x:t>
   </x:si>
   <x:si>
     <x:t>18/09/2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4583</x:t>
-[...2 lines deleted...]
-    <x:t>$250,789.00</x:t>
+    <x:t>0.4553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,744.00</x:t>
   </x:si>
   <x:si>
     <x:t>Vf Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US918204BC10</x:t>
   </x:si>
   <x:si>
     <x:t>2.950%</x:t>
   </x:si>
   <x:si>
     <x:t>23/04/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4575</x:t>
-[...41 lines deleted...]
-    <x:t>$249,276.00</x:t>
+    <x:t>0.4543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,206.00</x:t>
   </x:si>
   <x:si>
     <x:t>US71645WAS08</x:t>
   </x:si>
   <x:si>
     <x:t>27/01/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4536</x:t>
-[...2 lines deleted...]
-    <x:t>$248,230.00</x:t>
+    <x:t>0.4505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,050.00</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US963320AW61</x:t>
   </x:si>
   <x:si>
     <x:t>26/02/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4439</x:t>
-[...2 lines deleted...]
-    <x:t>$242,930.00</x:t>
+    <x:t>0.4404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,491.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2066744231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.000%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,783.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metro Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3015684361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.000%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,271.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2563353361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denmark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,790.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3100773996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,673.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3100767915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,756.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perrigo Finance Unlimited Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US71429MAC91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,351.00</x:t>
   </x:si>
   <x:si>
     <x:t>Huntsman International Llc</x:t>
   </x:si>
   <x:si>
     <x:t>US44701QBE17</x:t>
   </x:si>
   <x:si>
     <x:t>4.500%</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4386</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>0.4341</x:t>
   </x:si>
   <x:si>
-    <x:t>$237,523.00</x:t>
+    <x:t>$241,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braskem Netherlands Finance Bv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US10554TAD72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,857.00</x:t>
   </x:si>
   <x:si>
     <x:t>XS1888179550</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2078</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4334</x:t>
-[...38 lines deleted...]
-    <x:t>$235,613.00</x:t>
+    <x:t>0.4337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,731.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1824424706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,795.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR0013524865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,687.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400EHH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,882.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2592659671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,765.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US302635AK33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,477.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2489775580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,317.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mundys Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1645722262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.875%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,187.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR0013464922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,114.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zf Europe Finance Bv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2010039977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,436.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordstrom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US655664AR15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,159.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2228683350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.201%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,092.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Motor Acceptance Co Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US65480CAF23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.050%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,019.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esselunga Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1706922256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,265.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1211044075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,136.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verallia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400TRD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,595.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR0013451416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.125%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,904.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Methanex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US59151KAL26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,886.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lanxess Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2459163619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,065.00</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Sa</x:t>
   </x:si>
   <x:si>
-    <x:t>FR0013422623</x:t>
-[...307 lines deleted...]
-  <x:si>
     <x:t>FR00140005C6</x:t>
   </x:si>
   <x:si>
     <x:t>13/10/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4056</x:t>
-[...2 lines deleted...]
-    <x:t>$221,981.00</x:t>
+    <x:t>0.4067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,742.00</x:t>
   </x:si>
   <x:si>
     <x:t>US71654QAZ54</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4036</x:t>
-[...2 lines deleted...]
-    <x:t>$220,834.00</x:t>
+    <x:t>0.4025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,414.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2010039894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,458.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worldline Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400KLT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,782.00</x:t>
   </x:si>
   <x:si>
     <x:t>US302635AP20</x:t>
   </x:si>
   <x:si>
     <x:t>6.125%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3984</x:t>
-[...29 lines deleted...]
-    <x:t>$216,246.00</x:t>
+    <x:t>0.3967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,225.00</x:t>
   </x:si>
   <x:si>
     <x:t>XS2497520887</x:t>
   </x:si>
   <x:si>
     <x:t>5.587%</x:t>
   </x:si>
   <x:si>
     <x:t>19/01/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3927</x:t>
-[...2 lines deleted...]
-    <x:t>$214,910.00</x:t>
+    <x:t>0.3937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,531.00</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Emea Finance Sarl</x:t>
   </x:si>
   <x:si>
     <x:t>XS2115092954</x:t>
   </x:si>
   <x:si>
     <x:t>0.500%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3906</x:t>
-[...2 lines deleted...]
-    <x:t>$213,767.00</x:t>
+    <x:t>0.3926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,957.00</x:t>
   </x:si>
   <x:si>
     <x:t>XS2123970167</x:t>
   </x:si>
   <x:si>
     <x:t>0.250%</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3881</x:t>
-[...2 lines deleted...]
-    <x:t>$212,374.00</x:t>
+    <x:t>0.3886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,728.00</x:t>
   </x:si>
   <x:si>
     <x:t>FR0014010A08</x:t>
   </x:si>
   <x:si>
     <x:t>5.500%</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3855</x:t>
-[...2 lines deleted...]
-    <x:t>$210,981.00</x:t>
+    <x:t>0.3867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,634.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US10554TAB17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,819.00</x:t>
   </x:si>
   <x:si>
     <x:t>US92556HAC16</x:t>
   </x:si>
   <x:si>
     <x:t>19/05/2050</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3814</x:t>
-[...2 lines deleted...]
-    <x:t>$208,722.00</x:t>
+    <x:t>0.3797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,787.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400U2E7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,934.00</x:t>
   </x:si>
   <x:si>
     <x:t>Aroundtown Finance Sarl</x:t>
   </x:si>
   <x:si>
     <x:t>XS2812484728</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2074</x:t>
   </x:si>
   <x:si>
     <x:t>0.3780</x:t>
   </x:si>
   <x:si>
-    <x:t>$206,830.00</x:t>
-[...11 lines deleted...]
-    <x:t>$205,825.00</x:t>
+    <x:t>$209,855.00</x:t>
   </x:si>
   <x:si>
     <x:t>US71654QCP54</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3751</x:t>
-[...2 lines deleted...]
-    <x:t>$205,279.00</x:t>
+    <x:t>0.3736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,416.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2415386726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.625%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,037.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Falabella Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US30607FAA84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,008.00</x:t>
   </x:si>
   <x:si>
     <x:t>Orbia Advance Corp Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>US68560EAC21</x:t>
   </x:si>
   <x:si>
     <x:t>13/05/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3720</x:t>
-[...29 lines deleted...]
-    <x:t>$202,491.00</x:t>
+    <x:t>0.3688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,743.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Italia Capital Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US87927VAV09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.721%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,144.00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfamc Iv Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS2001732283</x:t>
   </x:si>
   <x:si>
     <x:t>29/05/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3697</x:t>
-[...41 lines deleted...]
-    <x:t>$200,452.00</x:t>
+    <x:t>0.3646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,380.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US71654QCL41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.350%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,201.00</x:t>
   </x:si>
   <x:si>
     <x:t>US302635AN71</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3641</x:t>
-[...2 lines deleted...]
-    <x:t>$199,245.00</x:t>
+    <x:t>0.3618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,830.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2293075680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,160.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2432162654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,363.00</x:t>
   </x:si>
   <x:si>
     <x:t>Bombardier Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US097751AL51</x:t>
   </x:si>
   <x:si>
     <x:t>7.450%</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3592</x:t>
-[...29 lines deleted...]
-    <x:t>$195,714.00</x:t>
+    <x:t>0.3584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,961.00</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>US893830AT68</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2038</x:t>
   </x:si>
   <x:si>
     <x:t>C</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3573</x:t>
-[...14 lines deleted...]
-    <x:t>$194,892.00</x:t>
+    <x:t>0.3558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,535.00</x:t>
   </x:si>
   <x:si>
     <x:t>US87927VAR96</x:t>
   </x:si>
   <x:si>
     <x:t>7.200%</x:t>
   </x:si>
   <x:si>
     <x:t>18/07/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3520</x:t>
-[...2 lines deleted...]
-    <x:t>$192,621.00</x:t>
+    <x:t>0.3502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,393.00</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Totalenergies Petrochemical Co L</x:t>
   </x:si>
   <x:si>
     <x:t>XS2740446757</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3509</x:t>
+    <x:t>0.3489</x:t>
   </x:si>
   <x:si>
     <x:t>South Korea</x:t>
   </x:si>
   <x:si>
-    <x:t>$192,025.00</x:t>
+    <x:t>$193,651.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newell Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US651229AY21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,276.00</x:t>
   </x:si>
   <x:si>
     <x:t>XS2122990810</x:t>
   </x:si>
   <x:si>
     <x:t>24/02/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3484</x:t>
-[...2 lines deleted...]
-    <x:t>$190,661.00</x:t>
+    <x:t>0.3436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,759.00</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Pipeline Ltd/Ab</x:t>
   </x:si>
   <x:si>
     <x:t>CA45833VAA76</x:t>
   </x:si>
   <x:si>
     <x:t>26/03/2079</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3449</x:t>
-[...2 lines deleted...]
-    <x:t>$188,736.00</x:t>
+    <x:t>0.3428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,277.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2385114298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,070.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,538.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US654740BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,211.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US020564AD27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,529.00</x:t>
   </x:si>
   <x:si>
     <x:t>XS1711992716</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2047</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3447</x:t>
-[...2 lines deleted...]
-    <x:t>$188,643.00</x:t>
+    <x:t>0.3393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,333.00</x:t>
   </x:si>
   <x:si>
     <x:t>US87927VAF58</x:t>
   </x:si>
   <x:si>
     <x:t>6.375%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3438</x:t>
-[...53 lines deleted...]
-    <x:t>$186,948.00</x:t>
+    <x:t>0.3384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,857.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upl Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2189565992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mauritius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,886.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2123970241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,772.00</x:t>
   </x:si>
   <x:si>
     <x:t>Franshion Brilliant Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS2030348903</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3403</x:t>
-[...20 lines deleted...]
-    <x:t>$185,532.00</x:t>
+    <x:t>0.3331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,887.00</x:t>
   </x:si>
   <x:si>
     <x:t>US29246BAF58</x:t>
   </x:si>
   <x:si>
     <x:t>15/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3348</x:t>
-[...20 lines deleted...]
-    <x:t>$183,028.00</x:t>
+    <x:t>0.3313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,924.00</x:t>
   </x:si>
   <x:si>
     <x:t>Longfor Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS1743535491</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3334</x:t>
-[...2 lines deleted...]
-    <x:t>$182,449.00</x:t>
+    <x:t>0.3308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,648.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US10554TAG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,898.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Swiss Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US03837AAD28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,509.00</x:t>
   </x:si>
   <x:si>
     <x:t>US15089QAM69</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3325</x:t>
-[...29 lines deleted...]
-    <x:t>$181,181.00</x:t>
+    <x:t>0.3282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,160.00</x:t>
   </x:si>
   <x:si>
     <x:t>Rockies Express Pipeline Llc</x:t>
   </x:si>
   <x:si>
     <x:t>US77340RAM97</x:t>
   </x:si>
   <x:si>
     <x:t>15/04/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3301</x:t>
-[...2 lines deleted...]
-    <x:t>$180,652.00</x:t>
+    <x:t>0.3281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,116.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediobanca Banca Di Credito Finanziario</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT0005586893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,841.00</x:t>
   </x:si>
   <x:si>
     <x:t>US87927VAM00</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3290</x:t>
-[...2 lines deleted...]
-    <x:t>$180,028.00</x:t>
+    <x:t>0.3247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,225.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2778370051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,053.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru Lng Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US715604AA27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,566.00</x:t>
   </x:si>
   <x:si>
     <x:t>Mazoon Assets Co Saoc</x:t>
   </x:si>
   <x:si>
     <x:t>US57886LAA08</x:t>
   </x:si>
   <x:si>
     <x:t>5.200%</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3266</x:t>
-[...44 lines deleted...]
-    <x:t>$177,023.00</x:t>
+    <x:t>0.3228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,178.00</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Mtn Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS2189595049</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3203</x:t>
-[...2 lines deleted...]
-    <x:t>$175,259.00</x:t>
+    <x:t>0.3170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,987.00</x:t>
   </x:si>
   <x:si>
     <x:t>US77340RAR84</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3171</x:t>
-[...2 lines deleted...]
-    <x:t>$173,520.00</x:t>
+    <x:t>0.3148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,748.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2799493825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/07/2074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,729.00</x:t>
   </x:si>
   <x:si>
     <x:t>Fluor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US343412AF90</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3163</x:t>
-[...2 lines deleted...]
-    <x:t>$173,063.00</x:t>
+    <x:t>0.3129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,701.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2196317742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,405.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US81721MAM10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,842.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,749.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citycon Treasury Bv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3043331977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,318.00</x:t>
   </x:si>
   <x:si>
     <x:t>US124857AT09</x:t>
   </x:si>
   <x:si>
-    <x:t>15/02/2028</x:t>
-[...44 lines deleted...]
-    <x:t>$169,798.00</x:t>
+    <x:t>0.3083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,114.00</x:t>
   </x:si>
   <x:si>
     <x:t>XS2010036874</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2099</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3062</x:t>
-[...26 lines deleted...]
-    <x:t>$167,058.00</x:t>
+    <x:t>0.3064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,069.00</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Finance Luxembourg Sarl</x:t>
   </x:si>
   <x:si>
     <x:t>XS1716616179</x:t>
   </x:si>
   <x:si>
     <x:t>1.100%</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3033</x:t>
-[...2 lines deleted...]
-    <x:t>$165,958.00</x:t>
+    <x:t>0.3044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,972.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2956850189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,171.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vanke Real Estate Hong Kong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1713193586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.975%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,022.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2383886947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,758.00</x:t>
   </x:si>
   <x:si>
     <x:t>Advance Auto Parts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US00751YAE68</x:t>
   </x:si>
   <x:si>
     <x:t>3.900%</x:t>
   </x:si>
   <x:si>
     <x:t>15/04/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3020</x:t>
-[...2 lines deleted...]
-    <x:t>$165,276.00</x:t>
+    <x:t>0.2988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,866.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navient Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US78442FAZ18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,750.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Holding D'Infrastructures Des Metiers D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2385390724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,691.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US71654QBR20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,341.00</x:t>
   </x:si>
   <x:si>
     <x:t>US655664AT70</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2997</x:t>
-[...38 lines deleted...]
-    <x:t>$163,656.00</x:t>
+    <x:t>0.2973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,049.00</x:t>
   </x:si>
   <x:si>
     <x:t>Anadolu Efes Biracilik Ve Malt Sanayii</x:t>
   </x:si>
   <x:si>
     <x:t>US032523AB81</x:t>
   </x:si>
   <x:si>
     <x:t>29/06/2028</x:t>
   </x:si>
   <x:si>
+    <x:t>0.2969</x:t>
+  </x:si>
+  <x:si>
     <x:t>Turkey</x:t>
   </x:si>
   <x:si>
-    <x:t>$163,649.00</x:t>
-[...23 lines deleted...]
-    <x:t>$163,364.00</x:t>
+    <x:t>$164,796.00</x:t>
   </x:si>
   <x:si>
     <x:t>XS2033262895</x:t>
   </x:si>
   <x:si>
     <x:t>3.950%</x:t>
   </x:si>
   <x:si>
     <x:t>16/09/2029</x:t>
   </x:si>
   <x:si>
+    <x:t>0.2955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,016.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US302491AX31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.650%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,897.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2310411090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.2949</x:t>
   </x:si>
   <x:si>
-    <x:t>$161,364.00</x:t>
-[...59 lines deleted...]
-    <x:t>$159,610.00</x:t>
+    <x:t>$163,725.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US10554TAH86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.500%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,220.00</x:t>
   </x:si>
   <x:si>
     <x:t>US302491AU91</x:t>
   </x:si>
   <x:si>
     <x:t>3.450%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2873</x:t>
-[...2 lines deleted...]
-    <x:t>$157,220.00</x:t>
+    <x:t>0.2887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,284.00</x:t>
   </x:si>
   <x:si>
     <x:t>Turkcell Iletisim Hizmetleri As</x:t>
   </x:si>
   <x:si>
     <x:t>US900111AB12</x:t>
   </x:si>
   <x:si>
     <x:t>5.800%</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2803</x:t>
-[...2 lines deleted...]
-    <x:t>$153,371.00</x:t>
+    <x:t>0.2787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,721.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embarq Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US29078EAA38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.995%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,287.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44409MAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.650%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,544.00</x:t>
   </x:si>
   <x:si>
     <x:t>Omgrid Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>US68217JAA25</x:t>
   </x:si>
   <x:si>
     <x:t>5.196%</x:t>
   </x:si>
   <x:si>
     <x:t>16/05/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2764</x:t>
-[...2 lines deleted...]
-    <x:t>$151,235.00</x:t>
+    <x:t>$151,523.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sealed Air Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US81211KAK60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,761.00</x:t>
   </x:si>
   <x:si>
     <x:t>Banco De Bogota Sa</x:t>
   </x:si>
   <x:si>
     <x:t>US059514AE90</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2758</x:t>
-[...17 lines deleted...]
-    <x:t>$150,457.00</x:t>
+    <x:t>0.2710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,460.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oleoducto Central Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US680617AC18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,278.00</x:t>
   </x:si>
   <x:si>
     <x:t>US65480CAG06</x:t>
   </x:si>
   <x:si>
     <x:t>5.300%</x:t>
   </x:si>
   <x:si>
     <x:t>13/09/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2731</x:t>
-[...50 lines deleted...]
-    <x:t>$147,676.00</x:t>
+    <x:t>0.2702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,987.00</x:t>
   </x:si>
   <x:si>
     <x:t>Dpl Llc/Ohio</x:t>
   </x:si>
   <x:si>
     <x:t>US233293AQ29</x:t>
   </x:si>
   <x:si>
     <x:t>4.350%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2696</x:t>
-[...2 lines deleted...]
-    <x:t>$147,522.00</x:t>
+    <x:t>0.2681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,836.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandywine Operating Partnership Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US105340AQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,668.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2778383898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,222.00</x:t>
   </x:si>
   <x:si>
     <x:t>US124857AX11</x:t>
   </x:si>
   <x:si>
     <x:t>3.700%</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2694</x:t>
-[...2 lines deleted...]
-    <x:t>$147,429.00</x:t>
+    <x:t>0.2663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,801.00</x:t>
   </x:si>
   <x:si>
     <x:t>US68560EAB48</x:t>
   </x:si>
   <x:si>
     <x:t>2.875%</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2691</x:t>
-[...17 lines deleted...]
-    <x:t>$146,929.00</x:t>
+    <x:t>0.2659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,630.00</x:t>
   </x:si>
   <x:si>
     <x:t>US124857AZ68</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2673</x:t>
-[...14 lines deleted...]
-    <x:t>$145,673.00</x:t>
+    <x:t>0.2658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,572.00</x:t>
   </x:si>
   <x:si>
     <x:t>US302635AL16</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2658</x:t>
-[...17 lines deleted...]
-    <x:t>$144,740.00</x:t>
+    <x:t>0.2630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,005.00</x:t>
   </x:si>
   <x:si>
     <x:t>Sainsbury's Bank Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2494015014</x:t>
   </x:si>
   <x:si>
     <x:t>10.500%</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2612</x:t>
-[...2 lines deleted...]
-    <x:t>$142,959.00</x:t>
+    <x:t>0.2621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,481.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US302491AY14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/05/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,497.00</x:t>
   </x:si>
   <x:si>
     <x:t>Empresa De Transmision Electrica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>US29247QAA22</x:t>
   </x:si>
   <x:si>
     <x:t>5.125%</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2049</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2579</x:t>
-[...2 lines deleted...]
-    <x:t>$141,114.00</x:t>
+    <x:t>0.2551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,613.00</x:t>
   </x:si>
   <x:si>
     <x:t>Poinsettia Finance Ltd Sarl</x:t>
   </x:si>
   <x:si>
     <x:t>US73050QAA67</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2547</x:t>
-[...14 lines deleted...]
-    <x:t>$137,777.00</x:t>
+    <x:t>0.2514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,555.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,051.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Americom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US78413KAB89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/03/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,964.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US925524AV24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,944.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US655664AY65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,664.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Properties Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44106MBB72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,763.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tenet Healthcare Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US88033GAV23</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2510</x:t>
-[...53 lines deleted...]
-    <x:t>$135,505.00</x:t>
+    <x:t>0.2481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,738.00</x:t>
   </x:si>
   <x:si>
     <x:t>Telefonica Moviles Chile Sa</x:t>
   </x:si>
   <x:si>
     <x:t>US87938XAB73</x:t>
   </x:si>
   <x:si>
     <x:t>3.537%</x:t>
   </x:si>
   <x:si>
     <x:t>18/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2474</x:t>
-[...11 lines deleted...]
-    <x:t>$134,788.00</x:t>
+    <x:t>0.2455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,299.00</x:t>
   </x:si>
   <x:si>
     <x:t>US893830AF64</x:t>
   </x:si>
   <x:si>
     <x:t>7.500%</x:t>
   </x:si>
   <x:si>
     <x:t>15/04/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2431</x:t>
-[...2 lines deleted...]
-    <x:t>$133,027.00</x:t>
+    <x:t>0.2405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,503.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2106589471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,268.00</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Internacional Del Peru Saa Interb</x:t>
   </x:si>
   <x:si>
     <x:t>US05968DAG51</x:t>
   </x:si>
   <x:si>
     <x:t>6.397%</x:t>
   </x:si>
   <x:si>
     <x:t>30/04/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2384</x:t>
-[...2 lines deleted...]
-    <x:t>$130,447.00</x:t>
+    <x:t>0.2364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,210.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US105340AR47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,664.00</x:t>
   </x:si>
   <x:si>
     <x:t>US302635AM98</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2360</x:t>
-[...29 lines deleted...]
-    <x:t>$128,790.00</x:t>
+    <x:t>0.2344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,140.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canary Wharf Group Investment Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2327414731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,588.00</x:t>
   </x:si>
   <x:si>
     <x:t>US020564AE00</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2332</x:t>
-[...17 lines deleted...]
-    <x:t>$127,227.00</x:t>
+    <x:t>0.2316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,577.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US59284BAD01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,884.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US124857AN39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcobre Sac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US56625AAA25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,151.00</x:t>
   </x:si>
   <x:si>
     <x:t>US71654QCK67</x:t>
   </x:si>
   <x:si>
     <x:t>5.350%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2290</x:t>
-[...2 lines deleted...]
-    <x:t>$125,305.00</x:t>
+    <x:t>0.2271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,083.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US10554TAE55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,987.00</x:t>
   </x:si>
   <x:si>
     <x:t>Buckeye Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>US118230AR27</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2277</x:t>
+    <x:t>0.2247</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,592.00</x:t>
+    <x:t>$124,714.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US77340RAT41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,637.00</x:t>
   </x:si>
   <x:si>
     <x:t>Banistmo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>US06034LAB62</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2268</x:t>
-[...17 lines deleted...]
-    <x:t>$124,052.00</x:t>
+    <x:t>0.2244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,553.00</x:t>
   </x:si>
   <x:si>
     <x:t>Wilton Re Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>US97263CAA99</x:t>
   </x:si>
   <x:si>
     <x:t>31/12/2049</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2262</x:t>
-[...47 lines deleted...]
-    <x:t>$122,116.00</x:t>
+    <x:t>0.2242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,468.00</x:t>
   </x:si>
   <x:si>
     <x:t>Mobico Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2081477817</x:t>
   </x:si>
   <x:si>
     <x:t>2.375%</x:t>
   </x:si>
   <x:si>
     <x:t>20/11/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2215</x:t>
-[...2 lines deleted...]
-    <x:t>$121,202.00</x:t>
+    <x:t>0.2217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,050.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US963320AX45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,350.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US963320AV88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,784.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US302635AQ03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,544.00</x:t>
   </x:si>
   <x:si>
     <x:t>US44106MAX02</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2207</x:t>
-[...14 lines deleted...]
-    <x:t>$120,007.00</x:t>
+    <x:t>0.2186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,338.00</x:t>
   </x:si>
   <x:si>
     <x:t>US44409MAA45</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2191</x:t>
-[...23 lines deleted...]
-    <x:t>$119,574.00</x:t>
+    <x:t>0.2182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,121.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US651229AX48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,594.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kohl's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US500255AX28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.625%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,327.00</x:t>
   </x:si>
   <x:si>
     <x:t>US44701QBG64</x:t>
   </x:si>
   <x:si>
     <x:t>5.700%</x:t>
   </x:si>
   <x:si>
     <x:t>15/10/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2177</x:t>
-[...2 lines deleted...]
-    <x:t>$119,120.00</x:t>
+    <x:t>0.2166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,234.00</x:t>
   </x:si>
   <x:si>
     <x:t>US44409MAD83</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2176</x:t>
-[...2 lines deleted...]
-    <x:t>$119,099.00</x:t>
+    <x:t>0.2163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,060.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2693304813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,795.00</x:t>
   </x:si>
   <x:si>
     <x:t>US00751YAF34</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2175</x:t>
-[...8 lines deleted...]
-    <x:t>01/04/2036</x:t>
+    <x:t>0.2151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,391.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Italia Spa/Milano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0214965963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,345.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1172951508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/04/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.2148</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,565.00</x:t>
-[...29 lines deleted...]
-    <x:t>$117,262.00</x:t>
+    <x:t>$119,250.00</x:t>
   </x:si>
   <x:si>
     <x:t>Lumen Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US156700AM80</x:t>
   </x:si>
   <x:si>
     <x:t>7.600%</x:t>
   </x:si>
   <x:si>
     <x:t>15/09/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2141</x:t>
-[...2 lines deleted...]
-    <x:t>$117,169.00</x:t>
+    <x:t>0.2145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,097.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR00140144U5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,704.00</x:t>
   </x:si>
   <x:si>
     <x:t>National Gas Co Of Trinidad &amp; Tobago Lt</x:t>
   </x:si>
   <x:si>
     <x:t>USP70809AB71</x:t>
   </x:si>
   <x:si>
     <x:t>6.050%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2137</x:t>
+    <x:t>0.2109</x:t>
   </x:si>
   <x:si>
     <x:t>Trinidad And Tobago</x:t>
   </x:si>
   <x:si>
-    <x:t>$116,925.00</x:t>
+    <x:t>$117,071.00</x:t>
   </x:si>
   <x:si>
     <x:t>US118230AM30</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2135</x:t>
-[...29 lines deleted...]
-    <x:t>$116,320.00</x:t>
+    <x:t>$117,056.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR00140144T7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,850.00</x:t>
   </x:si>
   <x:si>
     <x:t>US65480CAD74</x:t>
   </x:si>
   <x:si>
     <x:t>2.450%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2095</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>0.2083</x:t>
   </x:si>
   <x:si>
-    <x:t>$114,004.00</x:t>
+    <x:t>$115,634.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US124857AK99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,268.00</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Lp</x:t>
   </x:si>
   <x:si>
     <x:t>US929043AL12</x:t>
   </x:si>
   <x:si>
     <x:t>3.400%</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2069</x:t>
-[...2 lines deleted...]
-    <x:t>$113,229.00</x:t>
+    <x:t>0.2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,909.00</x:t>
   </x:si>
   <x:si>
     <x:t>Yum! Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US988498AD34</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2050</x:t>
-[...14 lines deleted...]
-    <x:t>$112,165.00</x:t>
+    <x:t>0.2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,608.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2075811781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.875%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,085.00</x:t>
   </x:si>
   <x:si>
     <x:t>US44106MAY84</x:t>
   </x:si>
   <x:si>
     <x:t>15/02/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2036</x:t>
-[...17 lines deleted...]
-    <x:t>$111,359.00</x:t>
+    <x:t>0.2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,719.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US71647NAA72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,692.00</x:t>
   </x:si>
   <x:si>
     <x:t>FR0013521564</x:t>
   </x:si>
   <x:si>
     <x:t>30/06/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2009</x:t>
-[...11 lines deleted...]
-    <x:t>$109,912.00</x:t>
+    <x:t>0.2010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,559.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murphy Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US626717AG73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,551.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macy's Retail Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US55616XAM92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,377.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US59284BAG32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,298.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US00751YAG17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,767.00</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>US03512TAB70</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2002</x:t>
+    <x:t>0.1973</x:t>
   </x:si>
   <x:si>
     <x:t>Tanzania</x:t>
   </x:si>
   <x:si>
-    <x:t>$109,529.00</x:t>
-[...41 lines deleted...]
-    <x:t>$108,109.00</x:t>
+    <x:t>$109,526.00</x:t>
   </x:si>
   <x:si>
     <x:t>Xpo Cnw Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US12612WAB00</x:t>
   </x:si>
   <x:si>
     <x:t>6.700%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1956</x:t>
-[...2 lines deleted...]
-    <x:t>$107,029.00</x:t>
+    <x:t>0.1948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,141.00</x:t>
   </x:si>
   <x:si>
     <x:t>Safeway Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US786514BA67</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1933</x:t>
-[...2 lines deleted...]
-    <x:t>$105,763.00</x:t>
+    <x:t>0.1911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,064.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US912909AD03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.650%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,861.00</x:t>
   </x:si>
   <x:si>
     <x:t>US44701QBF81</x:t>
   </x:si>
   <x:si>
     <x:t>15/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1921</x:t>
-[...20 lines deleted...]
-    <x:t>$104,665.00</x:t>
+    <x:t>0.1905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,747.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2293681685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,221.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USU76198AB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,997.00</x:t>
   </x:si>
   <x:si>
     <x:t>US918204AR97</x:t>
   </x:si>
   <x:si>
     <x:t>15/10/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1897</x:t>
-[...2 lines deleted...]
-    <x:t>$103,798.00</x:t>
+    <x:t>0.1867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,631.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US44409MAC01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,321.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US124857AJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,971.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US655664AH33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,710.00</x:t>
   </x:si>
   <x:si>
     <x:t>US00751YAJ55</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1867</x:t>
-[...32 lines deleted...]
-    <x:t>$101,420.00</x:t>
+    <x:t>0.1848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,564.00</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>US675232AB89</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1851</x:t>
-[...11 lines deleted...]
-    <x:t>$101,252.00</x:t>
+    <x:t>0.1839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,112.00</x:t>
   </x:si>
   <x:si>
     <x:t>Global Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US37954JAC09</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1847</x:t>
-[...17 lines deleted...]
-    <x:t>$100,188.00</x:t>
+    <x:t>0.1828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,464.00</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US09259EAC21</x:t>
   </x:si>
   <x:si>
     <x:t>30/05/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1828</x:t>
-[...2 lines deleted...]
-    <x:t>$100,031.00</x:t>
+    <x:t>0.1815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,739.00</x:t>
   </x:si>
   <x:si>
     <x:t>Transalta Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US89346DAE76</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2040</x:t>
   </x:si>
   <x:si>
     <x:t>0.1813</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,229.00</x:t>
+    <x:t>$100,618.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US918204AT53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.450%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,555.00</x:t>
   </x:si>
   <x:si>
     <x:t>US918204BB37</x:t>
   </x:si>
   <x:si>
     <x:t>2.800%</x:t>
   </x:si>
   <x:si>
     <x:t>23/04/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1805</x:t>
-[...2 lines deleted...]
-    <x:t>$98,751.00</x:t>
+    <x:t>0.1780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,826.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bath &amp; Body Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US532716AK37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,563.00</x:t>
   </x:si>
   <x:si>
     <x:t>US988498AK76</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1794</x:t>
-[...32 lines deleted...]
-    <x:t>$97,803.00</x:t>
+    <x:t>0.1770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,268.00</x:t>
   </x:si>
   <x:si>
     <x:t>US65480CAH88</x:t>
   </x:si>
   <x:si>
     <x:t>5.550%</x:t>
   </x:si>
   <x:si>
     <x:t>13/09/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1772</x:t>
-[...2 lines deleted...]
-    <x:t>$96,955.00</x:t>
+    <x:t>0.1756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,504.00</x:t>
   </x:si>
   <x:si>
     <x:t>US302491AV74</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2049</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1703</x:t>
-[...2 lines deleted...]
-    <x:t>$93,211.00</x:t>
+    <x:t>0.1723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,642.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braskem America Finance Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US10554CAA09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.125%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,213.00</x:t>
   </x:si>
   <x:si>
     <x:t>US59151KAJ79</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1697</x:t>
-[...2 lines deleted...]
-    <x:t>$92,878.00</x:t>
+    <x:t>0.1686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,583.00</x:t>
   </x:si>
   <x:si>
     <x:t>US105340AP80</x:t>
   </x:si>
   <x:si>
     <x:t>4.550%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1674</x:t>
-[...2 lines deleted...]
-    <x:t>$91,581.00</x:t>
+    <x:t>0.1672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,818.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US500255AV61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,526.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US118230AP60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.600%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/10/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,306.00</x:t>
   </x:si>
   <x:si>
     <x:t>US963320BA33</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1669</x:t>
-[...20 lines deleted...]
-    <x:t>$90,882.00</x:t>
+    <x:t>0.1657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,957.00</x:t>
   </x:si>
   <x:si>
     <x:t>US963320BC98</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1660</x:t>
-[...14 lines deleted...]
-    <x:t>$90,825.00</x:t>
+    <x:t>0.1656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,949.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US963320AZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.700%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,561.00</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US74348TAW27</x:t>
   </x:si>
   <x:si>
     <x:t>3.437%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1648</x:t>
-[...29 lines deleted...]
-    <x:t>$87,189.00</x:t>
+    <x:t>0.1618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,790.00</x:t>
   </x:si>
   <x:si>
     <x:t>Adani Renewable Energy Rj Ltd/Kodangal</x:t>
   </x:si>
   <x:si>
     <x:t>US00654CAA09</x:t>
   </x:si>
   <x:si>
     <x:t>15/10/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1571</x:t>
+    <x:t>0.1585</x:t>
   </x:si>
   <x:si>
     <x:t>India</x:t>
   </x:si>
   <x:si>
-    <x:t>$85,951.00</x:t>
+    <x:t>$87,981.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warnermedia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US55903VBC63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.279%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,696.00</x:t>
   </x:si>
   <x:si>
     <x:t>US963320AY28</x:t>
   </x:si>
   <x:si>
     <x:t>2.400%</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1496</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>0.1495</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,823.00</x:t>
+    <x:t>$83,015.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US124857AF05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.900%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/10/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,186.00</x:t>
   </x:si>
   <x:si>
     <x:t>US77340RAD98</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1464</x:t>
-[...2 lines deleted...]
-    <x:t>$80,126.00</x:t>
+    <x:t>0.1453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,653.00</x:t>
   </x:si>
   <x:si>
     <x:t>Crane Nxt Co</x:t>
   </x:si>
   <x:si>
     <x:t>US224399AT28</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2048</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1452</x:t>
-[...17 lines deleted...]
-    <x:t>$78,827.00</x:t>
+    <x:t>0.1435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,672.00</x:t>
   </x:si>
   <x:si>
     <x:t>US78413HAB50</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1424</x:t>
-[...2 lines deleted...]
-    <x:t>$77,945.00</x:t>
+    <x:t>0.1411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,304.00</x:t>
   </x:si>
   <x:si>
     <x:t>US71654QBE17</x:t>
   </x:si>
   <x:si>
     <x:t>27/06/2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1400</x:t>
-[...2 lines deleted...]
-    <x:t>$76,595.00</x:t>
+    <x:t>0.1406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,064.00</x:t>
   </x:si>
   <x:si>
     <x:t>US96332HCG20</x:t>
   </x:si>
   <x:si>
     <x:t>5.150%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1382</x:t>
-[...2 lines deleted...]
-    <x:t>$75,635.00</x:t>
+    <x:t>0.1392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,272.00</x:t>
   </x:si>
   <x:si>
     <x:t>US71654QBX97</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2046</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1380</x:t>
-[...2 lines deleted...]
-    <x:t>$75,519.00</x:t>
+    <x:t>0.1389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,088.00</x:t>
   </x:si>
   <x:si>
     <x:t>US714295AA08</x:t>
   </x:si>
   <x:si>
     <x:t>15/12/2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1286</x:t>
-[...2 lines deleted...]
-    <x:t>$70,393.00</x:t>
+    <x:t>0.1311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily Mail &amp; General Trust P L C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0306155499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,574.00</x:t>
   </x:si>
   <x:si>
     <x:t>US706451BR12</x:t>
   </x:si>
   <x:si>
     <x:t>15/06/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1274</x:t>
-[...17 lines deleted...]
-    <x:t>$69,387.00</x:t>
+    <x:t>0.1270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,478.00</x:t>
   </x:si>
   <x:si>
     <x:t>US92553PAW23</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1198</x:t>
-[...2 lines deleted...]
-    <x:t>$65,543.00</x:t>
+    <x:t>0.1209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,107.00</x:t>
   </x:si>
   <x:si>
     <x:t>US55616XAG25</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1040</x:t>
-[...2 lines deleted...]
-    <x:t>$56,926.00</x:t>
+    <x:t>0.1039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,674.00</x:t>
   </x:si>
   <x:si>
     <x:t>US55616XAJ63</x:t>
   </x:si>
   <x:si>
     <x:t>4.300%</x:t>
   </x:si>
   <x:si>
     <x:t>15/02/2043</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0933</x:t>
-[...2 lines deleted...]
-    <x:t>$51,068.00</x:t>
+    <x:t>0.0937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,991.00</x:t>
   </x:si>
   <x:si>
     <x:t>Travel + Leisure Co</x:t>
   </x:si>
   <x:si>
     <x:t>US98310WAN83</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0920</x:t>
-[...2 lines deleted...]
-    <x:t>$50,328.00</x:t>
+    <x:t>0.0907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,376.00</x:t>
   </x:si>
   <x:si>
     <x:t>CA89347ZAE75</x:t>
   </x:si>
   <x:si>
     <x:t>6.900%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0728</x:t>
-[...2 lines deleted...]
-    <x:t>$39,824.00</x:t>
+    <x:t>0.0724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,203.00</x:t>
   </x:si>
   <x:si>
     <x:t>Xerox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>US984121CB79</x:t>
   </x:si>
   <x:si>
     <x:t>15/12/2039</x:t>
   </x:si>
   <x:si>
     <x:t>CCC </x:t>
   </x:si>
   <x:si>
-    <x:t>0.0637</x:t>
-[...2 lines deleted...]
-    <x:t>$34,884.00</x:t>
+    <x:t>0.0639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,446.00</x:t>
   </x:si>
   <x:si>
     <x:t>US984121CL51</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0466</x:t>
-[...2 lines deleted...]
-    <x:t>$25,493.00</x:t>
+    <x:t>0.0460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,520.00</x:t>
   </x:si>
   <x:si>
     <x:t>CA89347ZAC10</x:t>
   </x:si>
   <x:si>
     <x:t>7.300%</x:t>
   </x:si>
   <x:si>
     <x:t>22/10/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0367</x:t>
-[...2 lines deleted...]
-    <x:t>$20,105.00</x:t>
+    <x:t>0.0365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,256.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4491</x:t>
-[...2 lines deleted...]
-    <x:t>$245,728.00</x:t>
+    <x:t>0.4489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,521.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
   <x:si>
     <x:t>             </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -4210,100 +4237,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reada3b53658f459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb44af27e4f08421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R436a114f8f3a4e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6474427029f47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R278e43bbb8ce47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24995bbbec1744ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I283"/>
+  <x:dimension ref="A1:I284"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="27" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>1379</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4622,80 +4649,80 @@
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
@@ -4726,486 +4753,486 @@
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="H24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
@@ -5219,51 +5246,51 @@
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
@@ -5335,7133 +5362,7162 @@
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="F105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="H131" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
         <x:v>688</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
+      <x:c r="F144" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="F144" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G144" s="1" t="s">
+      <x:c r="H144" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I183" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>937</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I185" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I186" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I188" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I189" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>961</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I190" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I192" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I193" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I194" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I195" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="I196" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>995</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G197" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I197" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I198" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I199" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1011</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I200" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:9" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I201" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1021</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:9" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G202" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I202" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1025</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G203" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I203" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:9" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G204" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="H204" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I204" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:9" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G205" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="H205" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I205" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:9" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G206" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="H206" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I206" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:9" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="G207" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="H207" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I207" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:9" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G208" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="H208" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I208" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:9" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G209" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H209" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I209" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:9" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G210" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="H210" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I210" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:9" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="H211" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I211" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:9" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G212" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="H212" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I212" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:9" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G213" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="H213" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I213" s="1" t="s">
         <x:v>1072</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1073</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:9" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G214" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="H214" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I214" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:9" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G215" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="H215" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I215" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:9" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G216" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="H216" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="I216" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:9" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="H217" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="I217" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:9" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G218" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="H218" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I218" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:9" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="H219" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I219" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1100</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:9" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G220" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="H220" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I220" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:9" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G221" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="H221" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I221" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1111</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:9" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G222" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="H222" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I222" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:9" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G223" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="H223" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I223" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1121</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:9" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G224" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="H224" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I224" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1125</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:9" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G225" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="H225" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I225" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1129</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:9" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G226" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="H226" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I226" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1133</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:9" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="H227" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I227" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1137</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:9" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G228" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="H228" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I228" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1142</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:9" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G229" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="H229" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I229" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:9" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G230" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="H230" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I230" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:9" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G231" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="H231" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="I231" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1155</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:9" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G232" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="H232" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I232" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:9" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G233" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="H233" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I233" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1165</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:9" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G234" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="H234" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I234" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1171</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:9" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="H235" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I235" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1175</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:9" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G236" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="H236" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I236" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1178</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:9" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G237" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="H237" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I237" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1182</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:9" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G238" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="H238" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I238" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:9" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G239" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="H239" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I239" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1189</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:9" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G240" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="H240" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I240" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:9" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G241" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="H241" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I241" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1197</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:9" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G242" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="H242" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I242" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:9" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="H243" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I243" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1205</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:9" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G244" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="H244" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I244" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1209</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:9" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="G245" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="H245" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I245" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:9" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G246" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="H246" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I246" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:9" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G247" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="H247" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I247" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1224</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:9" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G248" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="H248" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I248" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1229</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:9" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G249" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="H249" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I249" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:9" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G250" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="H250" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I250" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1238</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:9" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G251" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="H251" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I251" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1243</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:9" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G252" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="H252" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I252" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:9" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G253" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="H253" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I253" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:9" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G254" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="H254" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I254" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1257</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:9" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="H255" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I255" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:9" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="G256" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="H256" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I256" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:9" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="H257" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="I257" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1270</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:9" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G258" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="H258" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I258" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1273</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:9" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="H259" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I259" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:9" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G260" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="H260" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I260" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1282</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:9" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G261" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="H261" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I261" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1287</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:9" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G262" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="H262" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="I262" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1293</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:9" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="H263" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I263" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:9" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G264" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="H264" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I264" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1303</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:9" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G265" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="H265" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I265" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1308</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:9" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G266" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="H266" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I266" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1312</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:9" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="H267" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I267" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1317</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:9" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G268" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="H268" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I268" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1321</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:9" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G269" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="H269" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I269" s="1" t="s">
-        <x:v>1321</x:v>
+        <x:v>1325</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:9" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G270" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="H270" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I270" s="1" t="s">
-        <x:v>1325</x:v>
+        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:9" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G271" s="1" t="s">
-        <x:v>1328</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="H271" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I271" s="1" t="s">
-        <x:v>1329</x:v>
+        <x:v>1334</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:9" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>1331</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G272" s="1" t="s">
-        <x:v>1332</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="H272" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I272" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>1338</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:9" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1334</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H273" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I273" s="1" t="s">
-        <x:v>1338</x:v>
+        <x:v>1343</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:9" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G274" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="H274" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I274" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1347</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:9" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1343</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1344</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G275" s="1" t="s">
-        <x:v>1345</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="H275" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I275" s="1" t="s">
-        <x:v>1346</x:v>
+        <x:v>1351</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:9" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1347</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1348</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1349</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G276" s="1" t="s">
-        <x:v>1350</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="H276" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I276" s="1" t="s">
-        <x:v>1351</x:v>
+        <x:v>1355</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:9" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1352</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1353</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1354</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G277" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="H277" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I277" s="1" t="s">
-        <x:v>1356</x:v>
+        <x:v>1360</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:9" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1358</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G278" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="H278" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I278" s="1" t="s">
-        <x:v>1360</x:v>
+        <x:v>1365</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:9" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1361</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1362</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G279" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="H279" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I279" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1369</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:9" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1361</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1367</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1368</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="G280" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="H280" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I280" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>1375</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:9" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1371</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1372</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="F281" s="1" t="s">
         <x:v>1373</x:v>
       </x:c>
-      <x:c r="F281" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G281" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="H281" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I281" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:9" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G282" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="H282" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I282" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A283" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B283" s="2" t="s">
+      <x:c r="A283" s="1">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="B283" s="1" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="C283" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D283" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E283" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F283" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G283" s="1" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="H283" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I283" s="1" t="s">
+        <x:v>1387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="284" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A284" s="2" t="s">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="B284" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C283" s="2" t="s">
+      <x:c r="C284" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D283" s="2" t="s">
+      <x:c r="D284" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E283" s="2" t="s">
+      <x:c r="E284" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F283" s="2" t="s">
+      <x:c r="F284" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G283" s="2" t="s">
+      <x:c r="G284" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H283" s="2" t="s">
+      <x:c r="H284" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I283" s="2" t="s">
+      <x:c r="I284" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A283:I283"/>
+    <x:mergeCell ref="A284:I284"/>
   </x:mergeCells>
 </x:worksheet>
 </file>