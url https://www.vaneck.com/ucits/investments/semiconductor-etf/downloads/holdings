--- v4 (2026-02-19)
+++ v5 (2026-04-01)
@@ -1,537 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1f4b27174a47f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef2f2647d524199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260218" sheetId="1" r:id="R7e7ffe8f52594d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260331" sheetId="1" r:id="R17fe8f8550cb47c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
-[...1 lines deleted...]
-    <x:t>All Holdings  02/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="162">
+  <x:si>
+    <x:t>All Holdings  03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8740391003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,354,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 457,653,242.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML US</x:t>
   </x:si>
   <x:si>
     <x:t>USN070592100</x:t>
   </x:si>
   <x:si>
-    <x:t>374,727</x:t>
-[...23 lines deleted...]
-    <x:t>10.34%</x:t>
+    <x:t>346,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 457,345,312.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US67066G1040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,581,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 450,129,365.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US11135F1012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,405,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 435,079,755.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
     <x:t>US5951121038</x:t>
   </x:si>
   <x:si>
-    <x:t>1,072,253</x:t>
-[...23 lines deleted...]
-    <x:t>9.06%</x:t>
+    <x:t>1,112,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 376,007,136.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>US0079031078</x:t>
   </x:si>
   <x:si>
-    <x:t>1,766,675</x:t>
-[...23 lines deleted...]
-    <x:t>7.15%</x:t>
+    <x:t>1,786,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 363,437,867.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0382221051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>859,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 293,599,661.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,329,742</x:t>
-[...23 lines deleted...]
-    <x:t>6.66%</x:t>
+    <x:t>1,334,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 285,233,322.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>4,860,561</x:t>
-[...5 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>5,273,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 232,702,344.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>973,971</x:t>
-[...5 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>985,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 191,322,834.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
-    <x:t>126,932</x:t>
-[...5 lines deleted...]
-    <x:t>3.97%</x:t>
+    <x:t>127,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 188,269,705.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADI US</x:t>
   </x:si>
   <x:si>
     <x:t>US0326541051</x:t>
   </x:si>
   <x:si>
-    <x:t>524,870</x:t>
-[...5 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>528,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 168,115,993.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
     <x:t>US7475251036</x:t>
   </x:si>
   <x:si>
-    <x:t>1,133,853</x:t>
-[...5 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>1,069,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 137,714,113.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>208,940</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>212,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 84,238,916.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>284,573</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>294,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 81,949,976.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL US</x:t>
   </x:si>
   <x:si>
     <x:t>US5738741041</x:t>
   </x:si>
   <x:si>
-    <x:t>808,084</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>803,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 79,564,488.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8807701029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 47,756,445.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
     <x:t>NL0009538784</x:t>
   </x:si>
   <x:si>
-    <x:t>226,478</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>212,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 41,878,815.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
     <x:t>US6098391054</x:t>
   </x:si>
   <x:si>
-    <x:t>39,941</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>38,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 41,622,741.00</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>507,795</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>520,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 33,638,938.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8610121027</x:t>
   </x:si>
   <x:si>
-    <x:t>868,286</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>876,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 30,292,680.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>335,469</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>326,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 20,213,660.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>134,416</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>136,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 15,955,074.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US04626A1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 14,957,660.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
     <x:t>US83088M1027</x:t>
   </x:si>
   <x:si>
-    <x:t>131,827</x:t>
-[...23 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>132,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,101,962.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 752,755.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$ 3,751,784.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -556,51 +553,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5262f69f5e4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R96b69d063b554483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e7ffe8f52594d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2322b62a57a04729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra16ec8d58b944324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17fe8f8550cb47c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1075,212 +1072,212 @@
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>