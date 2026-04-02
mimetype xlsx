--- v5 (2026-04-01)
+++ v6 (2026-04-02)
@@ -1,534 +1,537 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef2f2647d524199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf200261f5d42b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260331" sheetId="1" r:id="R17fe8f8550cb47c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260401" sheetId="1" r:id="Rb58a9174b94c488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="162">
-[...1 lines deleted...]
-    <x:t>All Holdings  03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
+  <x:si>
+    <x:t>All Holdings  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USN070592100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 471,538,933.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>TSM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8740391003</x:t>
   </x:si>
   <x:si>
-    <x:t>1,354,204</x:t>
-[...23 lines deleted...]
-    <x:t>10.07%</x:t>
+    <x:t>1,356,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 463,147,520.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
     <x:t>US67066G1040</x:t>
   </x:si>
   <x:si>
-    <x:t>2,581,017</x:t>
-[...5 lines deleted...]
-    <x:t>9.92%</x:t>
+    <x:t>2,584,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 454,300,745.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>US11135F1012</x:t>
   </x:si>
   <x:si>
-    <x:t>1,405,705</x:t>
-[...5 lines deleted...]
-    <x:t>9.58%</x:t>
+    <x:t>1,407,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 441,341,881.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
     <x:t>US5951121038</x:t>
   </x:si>
   <x:si>
-    <x:t>1,112,974</x:t>
-[...5 lines deleted...]
-    <x:t>8.28%</x:t>
+    <x:t>1,114,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 410,027,313.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>US0079031078</x:t>
   </x:si>
   <x:si>
-    <x:t>1,786,550</x:t>
-[...5 lines deleted...]
-    <x:t>8.01%</x:t>
+    <x:t>1,789,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 376,119,294.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>US0382221051</x:t>
   </x:si>
   <x:si>
-    <x:t>859,006</x:t>
-[...5 lines deleted...]
-    <x:t>6.47%</x:t>
+    <x:t>860,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 304,376,617.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,334,987</x:t>
-[...5 lines deleted...]
-    <x:t>6.28%</x:t>
+    <x:t>1,337,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 296,829,368.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>5,273,110</x:t>
-[...5 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>5,281,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 253,651,041.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4824801009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 194,629,191.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>985,489</x:t>
-[...23 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>986,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 193,744,370.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADI US</x:t>
   </x:si>
   <x:si>
     <x:t>US0326541051</x:t>
   </x:si>
   <x:si>
-    <x:t>528,434</x:t>
-[...5 lines deleted...]
-    <x:t>3.70%</x:t>
+    <x:t>529,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 169,661,836.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
     <x:t>US7475251036</x:t>
   </x:si>
   <x:si>
-    <x:t>1,069,375</x:t>
-[...5 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>1,070,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 136,316,116.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5738741041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>804,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 85,847,341.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>212,467</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>212,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 84,421,908.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>294,922</x:t>
-[...23 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>295,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 82,759,440.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
     <x:t>US8807701029</x:t>
   </x:si>
   <x:si>
-    <x:t>161,089</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>161,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 50,368,163.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US6098391054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 42,683,558.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
     <x:t>NL0009538784</x:t>
   </x:si>
   <x:si>
-    <x:t>212,734</x:t>
-[...20 lines deleted...]
-    <x:t>$ 41,622,741.00</x:t>
+    <x:t>213,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 41,669,688.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>520,646</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>521,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 34,091,420.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8610121027</x:t>
   </x:si>
   <x:si>
-    <x:t>876,778</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>878,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 30,312,219.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>326,448</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>326,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 20,335,855.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>136,089</x:t>
-[...2 lines deleted...]
-    <x:t>$ 15,955,074.00</x:t>
+    <x:t>136,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 16,179,579.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB US</x:t>
   </x:si>
   <x:si>
     <x:t>US04626A1034</x:t>
   </x:si>
   <x:si>
-    <x:t>136,475</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>136,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 14,533,291.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
     <x:t>US83088M1027</x:t>
   </x:si>
   <x:si>
-    <x:t>132,623</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>132,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,068,893.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 3,751,784.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$ 3,508,267.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -553,51 +556,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2322b62a57a04729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra16ec8d58b944324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17fe8f8550cb47c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae14d5376e134773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b9e5f22edfe4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb58a9174b94c488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1072,212 +1075,212 @@
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>