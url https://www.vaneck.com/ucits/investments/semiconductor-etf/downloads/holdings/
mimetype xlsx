--- v0 (2026-04-24)
+++ v1 (2026-04-26)
@@ -1,534 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d6b9b9fd6d4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8dea5e1b2494b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260423" sheetId="1" r:id="Raee03a77c9bc4776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260424" sheetId="1" r:id="R97cdc5196dc34d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
   <x:si>
-    <x:t>All Holdings  04/23/2026</x:t>
+    <x:t>All Holdings  04/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0079031078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,829,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 636,362,219.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>US11135F1012</x:t>
   </x:si>
   <x:si>
-    <x:t>1,441,682</x:t>
-[...23 lines deleted...]
-    <x:t>9.43%</x:t>
+    <x:t>1,439,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 608,604,450.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
     <x:t>US5951121038</x:t>
   </x:si>
   <x:si>
-    <x:t>1,141,459</x:t>
-[...5 lines deleted...]
-    <x:t>9.27%</x:t>
+    <x:t>1,139,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 566,165,926.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>TSM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8740391003</x:t>
   </x:si>
   <x:si>
-    <x:t>1,388,863</x:t>
-[...5 lines deleted...]
-    <x:t>8.96%</x:t>
+    <x:t>1,386,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 558,154,066.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
     <x:t>US67066G1040</x:t>
   </x:si>
   <x:si>
-    <x:t>2,647,074</x:t>
-[...5 lines deleted...]
-    <x:t>8.91%</x:t>
+    <x:t>2,643,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 550,509,261.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML US</x:t>
   </x:si>
   <x:si>
     <x:t>USN070592100</x:t>
   </x:si>
   <x:si>
-    <x:t>355,118</x:t>
-[...5 lines deleted...]
-    <x:t>8.49%</x:t>
+    <x:t>354,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 516,907,709.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>5,408,067</x:t>
-[...5 lines deleted...]
-    <x:t>6.09%</x:t>
+    <x:t>5,400,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 445,736,718.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>US0382221051</x:t>
   </x:si>
   <x:si>
-    <x:t>880,991</x:t>
-[...5 lines deleted...]
-    <x:t>6.00%</x:t>
+    <x:t>879,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 366,877,595.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,369,154</x:t>
-[...5 lines deleted...]
-    <x:t>5.97%</x:t>
+    <x:t>1,367,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 366,102,122.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>1,010,711</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>1,009,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 279,703,545.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
-    <x:t>131,138</x:t>
-[...5 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>130,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 253,384,380.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADI US</x:t>
   </x:si>
   <x:si>
     <x:t>US0326541051</x:t>
   </x:si>
   <x:si>
-    <x:t>541,958</x:t>
-[...5 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>541,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 216,237,295.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
     <x:t>US7475251036</x:t>
   </x:si>
   <x:si>
-    <x:t>1,096,744</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>1,095,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 163,014,417.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL US</x:t>
   </x:si>
   <x:si>
     <x:t>US5738741041</x:t>
   </x:si>
   <x:si>
-    <x:t>823,834</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>822,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 135,168,636.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>217,905</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>217,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 108,973,424.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>302,470</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>302,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 100,543,765.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
     <x:t>US8807701029</x:t>
   </x:si>
   <x:si>
-    <x:t>165,211</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>164,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 68,971,912.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
     <x:t>US6098391054</x:t>
   </x:si>
   <x:si>
-    <x:t>39,043</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>38,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 63,629,123.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
     <x:t>NL0009538784</x:t>
   </x:si>
   <x:si>
-    <x:t>218,179</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>217,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 53,167,531.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>533,972</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>533,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 47,689,408.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8610121027</x:t>
   </x:si>
   <x:si>
-    <x:t>899,218</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>897,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 45,317,921.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>334,803</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>334,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 32,897,088.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB US</x:t>
   </x:si>
   <x:si>
     <x:t>US04626A1034</x:t>
   </x:si>
   <x:si>
-    <x:t>139,967</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>139,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 29,747,583.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>139,572</x:t>
-[...2 lines deleted...]
-    <x:t>$ 20,842,287.00</x:t>
+    <x:t>139,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 21,738,933.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
     <x:t>US83088M1027</x:t>
   </x:si>
   <x:si>
-    <x:t>136,017</x:t>
-[...2 lines deleted...]
-    <x:t>$ 8,371,846.00</x:t>
+    <x:t>135,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,645,007.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ -388,036.00</x:t>
+    <x:t>$ -376,371.00</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -556,51 +556,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae7ac52fd344d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8f1df66f56d5479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raee03a77c9bc4776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efba6ca9179404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4291105caa9a450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97cdc5196dc34d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>