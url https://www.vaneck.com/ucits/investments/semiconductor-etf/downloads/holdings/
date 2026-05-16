--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1,537 +1,537 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8dea5e1b2494b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d76f05a01ed4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260424" sheetId="1" r:id="R97cdc5196dc34d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260515" sheetId="1" r:id="Rf030e1029982448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
   <x:si>
-    <x:t>All Holdings  04/24/2026</x:t>
+    <x:t>All Holdings  05/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5951121038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,192,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 864,498,365.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.81%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>US0079031078</x:t>
   </x:si>
   <x:si>
-    <x:t>1,829,626</x:t>
-[...5 lines deleted...]
-    <x:t>10.19%</x:t>
+    <x:t>1,914,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 812,134,960.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>US11135F1012</x:t>
   </x:si>
   <x:si>
-    <x:t>1,439,598</x:t>
-[...23 lines deleted...]
-    <x:t>9.07%</x:t>
+    <x:t>1,506,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 640,651,631.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US67066G1040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,766,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 623,354,990.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4581401001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,652,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 614,781,527.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>TSM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8740391003</x:t>
   </x:si>
   <x:si>
-    <x:t>1,386,856</x:t>
-[...23 lines deleted...]
-    <x:t>8.82%</x:t>
+    <x:t>1,451,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 586,930,199.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML US</x:t>
   </x:si>
   <x:si>
     <x:t>USN070592100</x:t>
   </x:si>
   <x:si>
-    <x:t>354,605</x:t>
-[...23 lines deleted...]
-    <x:t>7.14%</x:t>
+    <x:t>371,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 557,387,771.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5128073062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,430,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 407,417,522.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>US0382221051</x:t>
   </x:si>
   <x:si>
-    <x:t>879,718</x:t>
-[...23 lines deleted...]
-    <x:t>5.86%</x:t>
+    <x:t>920,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 402,017,428.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>1,009,250</x:t>
-[...5 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>1,056,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 319,780,662.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
-    <x:t>130,948</x:t>
-[...5 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>137,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 247,292,882.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADI US</x:t>
   </x:si>
   <x:si>
     <x:t>US0326541051</x:t>
   </x:si>
   <x:si>
-    <x:t>541,175</x:t>
-[...5 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>566,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 236,473,016.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
     <x:t>US7475251036</x:t>
   </x:si>
   <x:si>
-    <x:t>1,095,159</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>1,146,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 230,955,495.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL US</x:t>
   </x:si>
   <x:si>
     <x:t>US5738741041</x:t>
   </x:si>
   <x:si>
-    <x:t>822,644</x:t>
-[...5 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>861,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 152,304,590.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>217,590</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>227,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 114,420,628.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>302,033</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>316,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 109,769,509.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NL0009538784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 66,469,288.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US6098391054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 63,248,566.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
     <x:t>US8807701029</x:t>
   </x:si>
   <x:si>
-    <x:t>164,973</x:t>
-[...41 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>172,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 58,340,726.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8610121027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 57,712,995.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>533,200</x:t>
-[...23 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>558,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 52,374,776.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>334,320</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>349,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 39,578,659.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB US</x:t>
   </x:si>
   <x:si>
     <x:t>US04626A1034</x:t>
   </x:si>
   <x:si>
-    <x:t>139,765</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>146,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 34,037,361.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>139,370</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>145,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 19,411,054.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
     <x:t>US83088M1027</x:t>
   </x:si>
   <x:si>
-    <x:t>135,821</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>142,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,741,882.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ -376,371.00</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$ 592,875.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -556,51 +556,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efba6ca9179404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4291105caa9a450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97cdc5196dc34d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4404689ae49c473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd6be812904f649d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf030e1029982448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>