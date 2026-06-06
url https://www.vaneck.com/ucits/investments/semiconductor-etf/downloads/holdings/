--- v2 (2026-05-16)
+++ v3 (2026-06-06)
@@ -1,537 +1,531 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d76f05a01ed4614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra555af350c02493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260515" sheetId="1" r:id="Rf030e1029982448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260604" sheetId="1" r:id="Raaf7205a35934d30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
-[...1 lines deleted...]
-    <x:t>All Holdings  05/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="161">
+  <x:si>
+    <x:t>All Holdings  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
     <x:t>US5951121038</x:t>
   </x:si>
   <x:si>
-    <x:t>1,192,971</x:t>
-[...5 lines deleted...]
-    <x:t>11.81%</x:t>
+    <x:t>1,255,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,250,114,460.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>US0079031078</x:t>
   </x:si>
   <x:si>
-    <x:t>1,914,961</x:t>
-[...5 lines deleted...]
-    <x:t>11.09%</x:t>
+    <x:t>2,014,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,054,115,630.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USN070592100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 686,263,915.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8740391003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,527,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 679,471,591.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4581401001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,946,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 664,716,090.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>US11135F1012</x:t>
   </x:si>
   <x:si>
-    <x:t>1,506,742</x:t>
-[...5 lines deleted...]
-    <x:t>8.75%</x:t>
+    <x:t>1,585,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 664,079,591.00</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
     <x:t>US67066G1040</x:t>
   </x:si>
   <x:si>
-    <x:t>2,766,532</x:t>
-[...59 lines deleted...]
-    <x:t>7.61%</x:t>
+    <x:t>2,910,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 636,451,694.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,430,941</x:t>
-[...5 lines deleted...]
-    <x:t>5.56%</x:t>
+    <x:t>1,505,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 506,466,937.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>US0382221051</x:t>
   </x:si>
   <x:si>
-    <x:t>920,749</x:t>
-[...2 lines deleted...]
-    <x:t>$ 402,017,428.00</x:t>
+    <x:t>968,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 486,010,336.00</x:t>
   </x:si>
   <x:si>
     <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>1,056,323</x:t>
-[...5 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>1,111,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 339,377,835.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
-    <x:t>137,056</x:t>
-[...5 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>144,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 307,298,227.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US7475251036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,205,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 292,531,415.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5738741041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 286,647,292.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADI US</x:t>
   </x:si>
   <x:si>
     <x:t>US0326541051</x:t>
   </x:si>
   <x:si>
-    <x:t>566,416</x:t>
-[...41 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>595,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 255,511,376.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US1273871087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 136,921,886.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>227,739</x:t>
-[...23 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>239,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 118,480,375.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8610121027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>988,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 77,479,939.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
     <x:t>NL0009538784</x:t>
   </x:si>
   <x:si>
-    <x:t>228,025</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>239,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 77,302,834.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8807701029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 73,911,815.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
     <x:t>US6098391054</x:t>
   </x:si>
   <x:si>
-    <x:t>40,805</x:t>
-[...20 lines deleted...]
-    <x:t>$ 58,340,726.00</x:t>
+    <x:t>42,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 70,949,423.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
-    <x:t>Stmicroelectronics Nv</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>558,069</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>587,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 56,542,449.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US04626A1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 55,106,043.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>349,913</x:t>
-[...23 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>368,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 48,529,006.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>145,871</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>153,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 21,467,663.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
     <x:t>US83088M1027</x:t>
   </x:si>
   <x:si>
-    <x:t>142,155</x:t>
-[...2 lines deleted...]
-    <x:t>$ 9,741,882.00</x:t>
+    <x:t>149,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 11,954,571.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 592,875.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$ 2,380,532.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -556,63 +550,63 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4404689ae49c473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd6be812904f649d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf030e1029982448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6eb308d9d324a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra3fd6cd1a5404d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raaf7205a35934d30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
-    <x:col min="6" max="6" width="24" customWidth="1"/>
+    <x:col min="6" max="6" width="26" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -776,511 +770,511 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
+      <x:c r="G11" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
+      <x:c r="G19" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="G25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>