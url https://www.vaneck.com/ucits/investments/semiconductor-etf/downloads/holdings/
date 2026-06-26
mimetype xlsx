--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,531 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra555af350c02493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f79ec4907449a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260604" sheetId="1" r:id="Raaf7205a35934d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260625" sheetId="1" r:id="R364338b77f324cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="161">
-[...1 lines deleted...]
-    <x:t>All Holdings  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="162">
+  <x:si>
+    <x:t>All Holdings  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
     <x:t>US5951121038</x:t>
   </x:si>
   <x:si>
-    <x:t>1,255,135</x:t>
-[...5 lines deleted...]
-    <x:t>14.11%</x:t>
+    <x:t>941,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,142,461,160.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>US0079031078</x:t>
   </x:si>
   <x:si>
-    <x:t>2,014,747</x:t>
-[...5 lines deleted...]
-    <x:t>11.90%</x:t>
+    <x:t>1,855,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 988,417,966.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8740391003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,054,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 893,527,749.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML US</x:t>
   </x:si>
   <x:si>
     <x:t>USN070592100</x:t>
   </x:si>
   <x:si>
-    <x:t>390,484</x:t>
-[...23 lines deleted...]
-    <x:t>7.67%</x:t>
+    <x:t>481,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 886,447,158.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US11135F1012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,256,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 854,993,743.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US67066G1040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,189,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 820,021,020.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>5,946,646</x:t>
-[...38 lines deleted...]
-    <x:t>7.18%</x:t>
+    <x:t>5,525,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 734,211,850.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0382221051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>906,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 605,531,980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,505,505</x:t>
-[...23 lines deleted...]
-    <x:t>5.49%</x:t>
+    <x:t>1,392,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 559,557,254.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4824801009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,344,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 347,855,668.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>1,111,366</x:t>
-[...23 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>1,039,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 323,994,911.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5738741041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 242,768,444.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0326541051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 232,419,650.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
     <x:t>US7475251036</x:t>
   </x:si>
   <x:si>
-    <x:t>1,205,967</x:t>
-[...41 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>1,114,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 228,307,981.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>332,593</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>314,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 115,958,205.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>239,606</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>221,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 100,703,206.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8807701029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 80,186,948.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US6098391054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 69,721,593.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8610121027</x:t>
   </x:si>
   <x:si>
-    <x:t>988,769</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>924,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 69,251,420.00</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
     <x:t>NL0009538784</x:t>
   </x:si>
   <x:si>
-    <x:t>239,907</x:t>
-[...38 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>224,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 66,954,192.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US04626A1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 57,695,672.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>587,149</x:t>
-[...23 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>542,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 51,059,912.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>368,146</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>336,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 40,011,343.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>153,472</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>144,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 25,387,846.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
     <x:t>US83088M1027</x:t>
   </x:si>
   <x:si>
-    <x:t>149,563</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>129,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 9,044,781.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 2,380,532.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$ 3,369,417.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -550,51 +553,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6eb308d9d324a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra3fd6cd1a5404d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raaf7205a35934d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448576967cf84354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R448f340186514a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R364338b77f324cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="26" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -770,511 +773,511 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>