--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f79ec4907449a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d595e2514034fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260625" sheetId="1" r:id="R364338b77f324cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260625" sheetId="1" r:id="Rfe836afafcda40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="162">
   <x:si>
     <x:t>All Holdings  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
@@ -553,51 +553,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448576967cf84354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R448f340186514a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R364338b77f324cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cefbf25ad76455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd6149c57825a4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe836afafcda40ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="26" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>