--- v5 (2026-06-26)
+++ v6 (2026-07-16)
@@ -1,534 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d595e2514034fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c857e70b5024bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260625" sheetId="1" r:id="Rfe836afafcda40ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260715" sheetId="1" r:id="Rb561b26d2f1a47c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="162">
   <x:si>
-    <x:t>All Holdings  06/25/2026</x:t>
+    <x:t>All Holdings  07/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0079031078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,878,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 994,049,283.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US67066G1040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,240,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 901,109,863.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US11135F1012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,284,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 900,544,194.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USN070592100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 884,650,051.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8740391003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,079,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 872,194,561.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.86%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
     <x:t>US5951121038</x:t>
   </x:si>
   <x:si>
-    <x:t>941,413</x:t>
-[...95 lines deleted...]
-    <x:t>8.59%</x:t>
+    <x:t>952,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 861,700,168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>5,525,791</x:t>
-[...5 lines deleted...]
-    <x:t>7.69%</x:t>
+    <x:t>5,593,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 576,053,658.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>US0382221051</x:t>
   </x:si>
   <x:si>
-    <x:t>906,485</x:t>
-[...5 lines deleted...]
-    <x:t>6.34%</x:t>
+    <x:t>917,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 531,661,211.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,392,557</x:t>
-[...5 lines deleted...]
-    <x:t>5.86%</x:t>
+    <x:t>1,409,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 472,811,730.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8825081040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,051,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 316,783,209.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
-    <x:t>1,344,110</x:t>
-[...23 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>1,360,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 305,438,985.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0326541051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 220,076,857.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US7475251036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,127,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 200,735,277.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL US</x:t>
   </x:si>
   <x:si>
     <x:t>US5738741041</x:t>
   </x:si>
   <x:si>
-    <x:t>863,146</x:t>
-[...41 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>873,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 180,207,506.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>314,907</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>318,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 118,417,111.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>221,316</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>224,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 95,270,106.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US6098391054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 66,372,321.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8610121027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>936,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 63,422,808.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NL0009538784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 63,317,413.00</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
     <x:t>US8807701029</x:t>
   </x:si>
   <x:si>
-    <x:t>169,902</x:t>
-[...56 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>171,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 58,837,113.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB US</x:t>
   </x:si>
   <x:si>
     <x:t>US04626A1034</x:t>
   </x:si>
   <x:si>
-    <x:t>144,964</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>146,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 51,448,226.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>542,498</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>549,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 47,367,609.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>336,966</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>341,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 31,563,821.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>144,020</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>145,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 20,218,090.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
     <x:t>US83088M1027</x:t>
   </x:si>
   <x:si>
-    <x:t>129,322</x:t>
-[...2 lines deleted...]
-    <x:t>$ 9,044,781.00</x:t>
+    <x:t>130,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 7,528,174.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 3,369,417.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$ 506,531.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -553,63 +553,63 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cefbf25ad76455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd6149c57825a4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe836afafcda40ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5859c8882a24983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3b0921908b1443f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb561b26d2f1a47c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
-    <x:col min="6" max="6" width="26" customWidth="1"/>
+    <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>