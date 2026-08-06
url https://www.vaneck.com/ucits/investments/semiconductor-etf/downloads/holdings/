--- v6 (2026-07-16)
+++ v7 (2026-08-06)
@@ -1,534 +1,537 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c857e70b5024bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcb22733a6842d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260715" sheetId="1" r:id="Rb561b26d2f1a47c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260805" sheetId="1" r:id="Rc3f3888bb7e14481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="162">
-[...1 lines deleted...]
-    <x:t>All Holdings  07/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
+  <x:si>
+    <x:t>All Holdings  08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US11135F1012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,295,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 960,065,117.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US67066G1040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,261,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 934,183,889.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.91%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>US0079031078</x:t>
   </x:si>
   <x:si>
-    <x:t>1,878,613</x:t>
-[...41 lines deleted...]
-    <x:t>10.18%</x:t>
+    <x:t>1,887,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 910,044,841.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8740391003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,089,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 865,039,338.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5951121038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>957,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 855,324,103.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML US</x:t>
   </x:si>
   <x:si>
     <x:t>USN070592100</x:t>
   </x:si>
   <x:si>
-    <x:t>487,338</x:t>
-[...41 lines deleted...]
-    <x:t>9.75%</x:t>
+    <x:t>489,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 821,888,106.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>5,593,297</x:t>
-[...5 lines deleted...]
-    <x:t>6.51%</x:t>
+    <x:t>5,620,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 568,042,090.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>US0382221051</x:t>
   </x:si>
   <x:si>
-    <x:t>917,559</x:t>
-[...5 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>922,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 492,610,951.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,409,569</x:t>
-[...5 lines deleted...]
-    <x:t>5.35%</x:t>
+    <x:t>1,416,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 435,463,504.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>1,051,772</x:t>
-[...5 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>1,056,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 293,536,432.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
-    <x:t>1,360,530</x:t>
-[...5 lines deleted...]
-    <x:t>3.45%</x:t>
+    <x:t>1,367,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 263,601,944.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADI US</x:t>
   </x:si>
   <x:si>
     <x:t>US0326541051</x:t>
   </x:si>
   <x:si>
-    <x:t>562,914</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>565,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 213,653,945.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5738741041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 185,274,083.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
     <x:t>US7475251036</x:t>
   </x:si>
   <x:si>
-    <x:t>1,127,853</x:t>
-[...23 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>1,133,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 178,545,605.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>318,754</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>320,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 107,971,274.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>224,020</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>225,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 90,233,801.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8807701029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 67,296,327.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
     <x:t>US6098391054</x:t>
   </x:si>
   <x:si>
-    <x:t>49,068</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>49,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 66,343,041.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NL0009538784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 52,714,451.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8610121027</x:t>
   </x:si>
   <x:si>
-    <x:t>936,130</x:t>
-[...38 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>940,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 49,642,850.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB US</x:t>
   </x:si>
   <x:si>
     <x:t>US04626A1034</x:t>
   </x:si>
   <x:si>
-    <x:t>146,735</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>147,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 46,954,733.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>549,126</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>551,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 42,926,856.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>341,083</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>342,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 26,361,825.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>145,779</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>146,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 21,322,638.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
     <x:t>US83088M1027</x:t>
   </x:si>
   <x:si>
-    <x:t>130,902</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>131,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,812,334.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 506,531.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$ 1,856,890.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -553,51 +556,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5859c8882a24983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3b0921908b1443f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb561b26d2f1a47c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6765deb117374509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ba01ec7393e4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3f3888bb7e14481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1072,212 +1075,212 @@
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>