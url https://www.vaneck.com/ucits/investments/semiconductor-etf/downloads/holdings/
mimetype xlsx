--- v7 (2026-08-06)
+++ v8 (2026-08-27)
@@ -1,537 +1,537 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcb22733a6842d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11d7f4c286842cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260805" sheetId="1" r:id="Rc3f3888bb7e14481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260826" sheetId="1" r:id="R0414464a327f4dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
   <x:si>
-    <x:t>All Holdings  08/05/2026</x:t>
+    <x:t>All Holdings  08/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0079031078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,933,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 930,084,955.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5951121038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 920,545,063.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US67066G1040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,365,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 915,246,200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8740391003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,140,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 894,045,814.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USN070592100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 875,766,640.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.27%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>US11135F1012</x:t>
   </x:si>
   <x:si>
-    <x:t>2,295,269</x:t>
-[...95 lines deleted...]
-    <x:t>9.60%</x:t>
+    <x:t>2,351,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 836,090,588.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>5,620,840</x:t>
-[...5 lines deleted...]
-    <x:t>6.64%</x:t>
+    <x:t>5,757,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 508,085,567.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5128073062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,451,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 454,012,346.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>US0382221051</x:t>
   </x:si>
   <x:si>
-    <x:t>922,078</x:t>
-[...23 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>944,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 453,170,741.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>1,056,951</x:t>
-[...5 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>1,082,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 283,429,373.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
-    <x:t>1,367,230</x:t>
-[...5 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>1,400,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 257,470,827.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5738741041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>899,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 220,456,101.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADI US</x:t>
   </x:si>
   <x:si>
     <x:t>US0326541051</x:t>
   </x:si>
   <x:si>
-    <x:t>565,686</x:t>
-[...23 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>579,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 215,454,382.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
     <x:t>US7475251036</x:t>
   </x:si>
   <x:si>
-    <x:t>1,133,407</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>1,161,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 190,089,398.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>320,323</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>328,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 109,821,895.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>225,123</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>230,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 94,552,560.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US6098391054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 65,862,890.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
     <x:t>US8807701029</x:t>
   </x:si>
   <x:si>
-    <x:t>172,825</x:t>
-[...23 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>177,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 64,283,950.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
     <x:t>NL0009538784</x:t>
   </x:si>
   <x:si>
-    <x:t>228,053</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>233,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 52,131,857.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8610121027</x:t>
   </x:si>
   <x:si>
-    <x:t>940,740</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>963,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 47,857,094.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB US</x:t>
   </x:si>
   <x:si>
     <x:t>US04626A1034</x:t>
   </x:si>
   <x:si>
-    <x:t>147,457</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>151,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 43,851,267.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>551,830</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>565,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 41,860,095.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>342,762</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>351,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 25,709,446.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>146,497</x:t>
-[...2 lines deleted...]
-    <x:t>$ 21,322,638.00</x:t>
+    <x:t>150,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 21,379,257.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
     <x:t>US83088M1027</x:t>
   </x:si>
   <x:si>
-    <x:t>131,547</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>134,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 8,977,511.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 1,856,890.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$ 693,365.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -556,51 +556,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6765deb117374509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ba01ec7393e4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3f3888bb7e14481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35cfaed03603469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7f6268bb2f2d42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0414464a327f4dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>