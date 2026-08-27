--- v8 (2026-08-27)
+++ v9 (2026-08-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11d7f4c286842cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec50648e6e41497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260826" sheetId="1" r:id="R0414464a327f4dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260826" sheetId="1" r:id="Ree8ca9ab634e46e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
   <x:si>
     <x:t>All Holdings  08/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
@@ -556,51 +556,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35cfaed03603469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7f6268bb2f2d42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0414464a327f4dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1404b39c177429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfe4a9eae02f24aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree8ca9ab634e46e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>