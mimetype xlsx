--- v9 (2026-08-27)
+++ v10 (2026-09-16)
@@ -1,537 +1,537 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec50648e6e41497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43b6b6522f54554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260826" sheetId="1" r:id="Ree8ca9ab634e46e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260915" sheetId="1" r:id="Redf56aacbb5f4e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
   <x:si>
-    <x:t>All Holdings  08/26/2026</x:t>
+    <x:t>All Holdings  09/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>US0079031078</x:t>
   </x:si>
   <x:si>
-    <x:t>1,933,930</x:t>
-[...5 lines deleted...]
-    <x:t>10.90%</x:t>
+    <x:t>1,964,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 990,503,925.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US67066G1040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,434,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 940,846,436.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
     <x:t>US5951121038</x:t>
   </x:si>
   <x:si>
-    <x:t>980,973</x:t>
-[...23 lines deleted...]
-    <x:t>10.73%</x:t>
+    <x:t>996,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 924,336,703.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>TSM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8740391003</x:t>
   </x:si>
   <x:si>
-    <x:t>2,140,453</x:t>
-[...5 lines deleted...]
-    <x:t>10.48%</x:t>
+    <x:t>2,174,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 899,613,729.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML US</x:t>
   </x:si>
   <x:si>
     <x:t>USN070592100</x:t>
   </x:si>
   <x:si>
-    <x:t>501,688</x:t>
-[...5 lines deleted...]
-    <x:t>10.27%</x:t>
+    <x:t>509,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 811,050,038.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>US11135F1012</x:t>
   </x:si>
   <x:si>
-    <x:t>2,351,277</x:t>
-[...5 lines deleted...]
-    <x:t>9.80%</x:t>
+    <x:t>2,388,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 810,329,432.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>5,757,996</x:t>
-[...5 lines deleted...]
-    <x:t>5.96%</x:t>
+    <x:t>5,849,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 568,174,774.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0382221051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>959,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 404,117,248.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,451,075</x:t>
-[...23 lines deleted...]
-    <x:t>5.31%</x:t>
+    <x:t>1,474,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 399,266,714.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>1,082,742</x:t>
-[...5 lines deleted...]
-    <x:t>3.32%</x:t>
+    <x:t>1,099,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 289,736,120.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
-    <x:t>1,400,592</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>1,422,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 239,048,103.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US7475251036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,179,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 221,495,076.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0326541051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>588,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 212,709,400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL US</x:t>
   </x:si>
   <x:si>
     <x:t>US5738741041</x:t>
   </x:si>
   <x:si>
-    <x:t>899,417</x:t>
-[...41 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>913,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 202,553,323.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>328,140</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>333,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 91,318,539.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>230,616</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>234,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 86,138,137.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8807701029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 59,860,077.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
     <x:t>US6098391054</x:t>
   </x:si>
   <x:si>
-    <x:t>50,513</x:t>
-[...23 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>51,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 58,620,765.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
     <x:t>NL0009538784</x:t>
   </x:si>
   <x:si>
-    <x:t>233,618</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>237,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 53,715,345.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8610121027</x:t>
   </x:si>
   <x:si>
-    <x:t>963,695</x:t>
-[...2 lines deleted...]
-    <x:t>$ 47,857,094.00</x:t>
+    <x:t>978,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 46,910,374.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5950171042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>574,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 41,051,917.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB US</x:t>
   </x:si>
   <x:si>
     <x:t>US04626A1034</x:t>
   </x:si>
   <x:si>
-    <x:t>151,055</x:t>
-[...23 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>153,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 38,750,748.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>351,126</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>356,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 26,108,756.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>150,072</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>152,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 19,762,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
     <x:t>US83088M1027</x:t>
   </x:si>
   <x:si>
-    <x:t>134,757</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>136,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 12,319,830.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 693,365.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$ 1,840,739.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -556,51 +556,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1404b39c177429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfe4a9eae02f24aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree8ca9ab634e46e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a846837ce24a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1b7b15af38a4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Redf56aacbb5f4e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>