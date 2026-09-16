--- v10 (2026-09-16)
+++ v11 (2026-09-16)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43b6b6522f54554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20dc640a491451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260915" sheetId="1" r:id="Redf56aacbb5f4e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260915" sheetId="1" r:id="R4a3f2ebe56a6455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
   <x:si>
     <x:t>All Holdings  09/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
@@ -556,51 +556,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a846837ce24a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1b7b15af38a4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Redf56aacbb5f4e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b16edc07074d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra2a6a7af4ae04700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a3f2ebe56a6455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>