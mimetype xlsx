--- v11 (2026-09-16)
+++ v12 (2026-10-07)
@@ -1,537 +1,537 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20dc640a491451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68df9c6eb7174ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260915" sheetId="1" r:id="R4a3f2ebe56a6455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261006" sheetId="1" r:id="Rd2b0b8e596a54cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
   <x:si>
-    <x:t>All Holdings  09/15/2026</x:t>
+    <x:t>All Holdings  10/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>US0079031078</x:t>
   </x:si>
   <x:si>
-    <x:t>1,964,506</x:t>
-[...5 lines deleted...]
-    <x:t>11.72%</x:t>
+    <x:t>1,731,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,124,499,304.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8740391003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,109,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 1,017,228,094.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
     <x:t>US67066G1040</x:t>
   </x:si>
   <x:si>
-    <x:t>4,434,399</x:t>
-[...5 lines deleted...]
-    <x:t>11.13%</x:t>
+    <x:t>4,105,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 982,144,795.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US11135F1012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,519,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 947,029,174.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
     <x:t>US5951121038</x:t>
   </x:si>
   <x:si>
-    <x:t>996,482</x:t>
-[...23 lines deleted...]
-    <x:t>10.65%</x:t>
+    <x:t>893,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 934,120,033.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US78392B2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,622,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 843,937,455.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML US</x:t>
   </x:si>
   <x:si>
     <x:t>USN070592100</x:t>
   </x:si>
   <x:si>
-    <x:t>509,620</x:t>
-[...23 lines deleted...]
-    <x:t>9.59%</x:t>
+    <x:t>447,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 820,359,916.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>5,849,030</x:t>
-[...5 lines deleted...]
-    <x:t>6.72%</x:t>
+    <x:t>5,398,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 607,295,250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>US0382221051</x:t>
   </x:si>
   <x:si>
-    <x:t>959,511</x:t>
-[...5 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>831,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 440,848,449.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,474,016</x:t>
-[...5 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>1,294,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 432,216,598.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>1,099,860</x:t>
-[...5 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>956,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 284,363,211.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
-    <x:t>1,422,736</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>1,266,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 249,998,775.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5738741041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>849,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 243,882,729.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0326541051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 216,150,925.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
     <x:t>US7475251036</x:t>
   </x:si>
   <x:si>
-    <x:t>1,179,420</x:t>
-[...41 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>1,017,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 184,193,137.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>333,328</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>292,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 105,027,431.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>234,262</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>205,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 103,951,862.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
     <x:t>US8807701029</x:t>
   </x:si>
   <x:si>
-    <x:t>179,841</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>157,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 67,835,214.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
     <x:t>US6098391054</x:t>
   </x:si>
   <x:si>
-    <x:t>51,311</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>44,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 65,436,257.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US04626A1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 61,987,555.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
     <x:t>NL0009538784</x:t>
   </x:si>
   <x:si>
-    <x:t>237,311</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>214,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 52,516,040.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8610121027</x:t>
   </x:si>
   <x:si>
-    <x:t>978,931</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>859,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 50,451,461.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>574,233</x:t>
-[...23 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>504,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 41,024,517.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>356,677</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>310,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 26,840,511.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>152,444</x:t>
-[...23 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>122,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 20,369,759.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 1,840,739.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$ 3,418,038.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -556,63 +556,63 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b16edc07074d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra2a6a7af4ae04700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a3f2ebe56a6455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe1a5f21f5b4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3192e57bc9b482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2b0b8e596a54cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
-    <x:col min="6" max="6" width="24" customWidth="1"/>
+    <x:col min="6" max="6" width="26" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>