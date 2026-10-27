--- v12 (2026-10-07)
+++ v13 (2026-10-27)
@@ -1,537 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68df9c6eb7174ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8262240c3944ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261006" sheetId="1" r:id="Rd2b0b8e596a54cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261026" sheetId="1" r:id="R8c057e9ce5ba4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
-[...1 lines deleted...]
-    <x:t>All Holdings  10/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="162">
+  <x:si>
+    <x:t>All Holdings  10/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>US0079031078</x:t>
   </x:si>
   <x:si>
-    <x:t>1,731,544</x:t>
-[...5 lines deleted...]
-    <x:t>11.33%</x:t>
+    <x:t>1,761,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 935,891,160.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>TSM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8740391003</x:t>
   </x:si>
   <x:si>
-    <x:t>2,109,119</x:t>
-[...5 lines deleted...]
-    <x:t>10.25%</x:t>
+    <x:t>2,145,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 910,571,133.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
     <x:t>US67066G1040</x:t>
   </x:si>
   <x:si>
-    <x:t>4,105,270</x:t>
-[...5 lines deleted...]
-    <x:t>9.89%</x:t>
+    <x:t>4,176,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 902,118,816.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>US11135F1012</x:t>
   </x:si>
   <x:si>
-    <x:t>2,519,968</x:t>
-[...5 lines deleted...]
-    <x:t>9.54%</x:t>
+    <x:t>2,563,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 843,885,558.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
     <x:t>US5951121038</x:t>
   </x:si>
   <x:si>
-    <x:t>893,416</x:t>
-[...5 lines deleted...]
-    <x:t>9.41%</x:t>
+    <x:t>908,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 821,383,774.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USN070592100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>455,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 723,923,136.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SKHY US</x:t>
   </x:si>
   <x:si>
     <x:t>US78392B2060</x:t>
   </x:si>
   <x:si>
-    <x:t>4,622,795</x:t>
-[...23 lines deleted...]
-    <x:t>8.26%</x:t>
+    <x:t>4,702,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 670,738,722.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
-    <x:t>5,398,180</x:t>
-[...5 lines deleted...]
-    <x:t>6.12%</x:t>
+    <x:t>5,491,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 496,844,232.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>US0382221051</x:t>
   </x:si>
   <x:si>
-    <x:t>831,366</x:t>
-[...5 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>845,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 327,818,196.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,294,488</x:t>
-[...5 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>1,316,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 312,773,488.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
-    <x:t>956,711</x:t>
-[...5 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>973,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 290,161,687.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0326541051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>522,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 213,301,294.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5738741041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>864,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 202,096,732.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
-    <x:t>1,266,073</x:t>
-[...38 lines deleted...]
-    <x:t>$ 216,150,925.00</x:t>
+    <x:t>1,288,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 192,187,404.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US7475251036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,035,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 185,907,732.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>Qualcomm Inc</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
-    <x:t>292,108</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>297,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 95,740,870.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
-    <x:t>205,776</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>209,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 95,111,714.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NL0009538784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 53,744,092.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US6098391054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 52,729,088.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
     <x:t>US8807701029</x:t>
   </x:si>
   <x:si>
-    <x:t>157,639</x:t>
-[...23 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>160,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 49,555,566.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB US</x:t>
   </x:si>
   <x:si>
     <x:t>US04626A1034</x:t>
   </x:si>
   <x:si>
-    <x:t>159,024</x:t>
-[...23 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>161,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 41,984,047.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8610121027</x:t>
   </x:si>
   <x:si>
-    <x:t>859,187</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>874,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 39,500,082.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
-    <x:t>504,855</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>513,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 38,983,151.00</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
-    <x:t>310,978</x:t>
-[...2 lines deleted...]
-    <x:t>$ 26,840,511.00</x:t>
+    <x:t>316,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 23,430,510.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
-    <x:t>122,055</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>124,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 17,411,398.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 3,418,038.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$ 648,615.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -556,63 +553,63 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe1a5f21f5b4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3192e57bc9b482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2b0b8e596a54cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5bb1bcbfe34051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R197005c85d54496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c057e9ce5ba4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
-    <x:col min="6" max="6" width="26" customWidth="1"/>
+    <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1167,120 +1164,120 @@
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>