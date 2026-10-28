--- v13 (2026-10-27)
+++ v14 (2026-10-28)
@@ -1,534 +1,537 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8262240c3944ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f64136ea5b459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261026" sheetId="1" r:id="R8c057e9ce5ba4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261027" sheetId="1" r:id="R1ff9f2e0026447af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="162">
-[...1 lines deleted...]
-    <x:t>All Holdings  10/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="163">
+  <x:si>
+    <x:t>All Holdings  10/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>US0079031078</x:t>
   </x:si>
   <x:si>
     <x:t>1,761,578</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 935,891,160.00</x:t>
-[...2 lines deleted...]
-    <x:t>10.96%</x:t>
+    <x:t>$ 986,941,690.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>TSM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8740391003</x:t>
   </x:si>
   <x:si>
     <x:t>2,145,701</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 910,571,133.00</x:t>
-[...2 lines deleted...]
-    <x:t>10.66%</x:t>
+    <x:t>$ 937,392,396.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
     <x:t>US67066G1040</x:t>
   </x:si>
   <x:si>
     <x:t>4,176,476</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 902,118,816.00</x:t>
-[...2 lines deleted...]
-    <x:t>10.57%</x:t>
+    <x:t>$ 910,221,179.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>US11135F1012</x:t>
   </x:si>
   <x:si>
     <x:t>2,563,677</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 843,885,558.00</x:t>
-[...2 lines deleted...]
-    <x:t>9.88%</x:t>
+    <x:t>$ 877,623,547.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
     <x:t>US5951121038</x:t>
   </x:si>
   <x:si>
     <x:t>908,912</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 821,383,774.00</x:t>
-[...2 lines deleted...]
-    <x:t>9.62%</x:t>
+    <x:t>$ 844,161,109.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML US</x:t>
   </x:si>
   <x:si>
     <x:t>USN070592100</x:t>
   </x:si>
   <x:si>
     <x:t>455,040</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 723,923,136.00</x:t>
-[...2 lines deleted...]
-    <x:t>8.48%</x:t>
+    <x:t>$ 744,249,773.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SKHY US</x:t>
   </x:si>
   <x:si>
     <x:t>US78392B2060</x:t>
   </x:si>
   <x:si>
     <x:t>4,702,978</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 670,738,722.00</x:t>
-[...2 lines deleted...]
-    <x:t>7.86%</x:t>
+    <x:t>$ 683,624,882.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4581401001</x:t>
   </x:si>
   <x:si>
     <x:t>5,491,812</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 496,844,232.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>$ 514,802,457.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>US0382221051</x:t>
   </x:si>
   <x:si>
     <x:t>845,786</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 327,818,196.00</x:t>
-[...2 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>$ 334,872,051.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
     <x:t>US5128073062</x:t>
   </x:si>
   <x:si>
     <x:t>1,316,941</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 312,773,488.00</x:t>
-[...2 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>$ 317,185,240.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
     <x:t>US8825081040</x:t>
   </x:si>
   <x:si>
     <x:t>973,305</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 290,161,687.00</x:t>
-[...2 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>$ 300,663,648.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADI US</x:t>
   </x:si>
   <x:si>
     <x:t>US0326541051</x:t>
   </x:si>
   <x:si>
     <x:t>522,887</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 213,301,294.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>$ 222,409,985.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL US</x:t>
   </x:si>
   <x:si>
     <x:t>US5738741041</x:t>
   </x:si>
   <x:si>
     <x:t>864,474</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 202,096,732.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>$ 210,559,932.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>US4824801009</x:t>
   </x:si>
   <x:si>
     <x:t>1,288,033</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 192,187,404.00</x:t>
+    <x:t>$ 197,919,151.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
     <x:t>US7475251036</x:t>
   </x:si>
   <x:si>
     <x:t>1,035,121</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 185,907,732.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>$ 190,638,235.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
     <x:t>US1273871087</x:t>
   </x:si>
   <x:si>
     <x:t>297,175</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 95,740,870.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$ 101,954,799.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
     <x:t>US8716071076</x:t>
   </x:si>
   <x:si>
     <x:t>209,345</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 95,111,714.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$ 99,317,455.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
     <x:t>NL0009538784</x:t>
   </x:si>
   <x:si>
     <x:t>218,623</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 53,744,092.00</x:t>
+    <x:t>$ 55,420,931.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
     <x:t>US6098391054</x:t>
   </x:si>
   <x:si>
     <x:t>45,173</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 52,729,088.00</x:t>
+    <x:t>$ 54,744,707.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
     <x:t>US8807701029</x:t>
   </x:si>
   <x:si>
     <x:t>160,374</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 49,555,566.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$ 51,909,856.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB US</x:t>
   </x:si>
   <x:si>
     <x:t>US04626A1034</x:t>
   </x:si>
   <x:si>
     <x:t>161,782</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 41,984,047.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$ 46,381,282.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
     <x:t>US8610121027</x:t>
   </x:si>
   <x:si>
     <x:t>874,089</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 39,500,082.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$ 42,550,653.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
     <x:t>US5950171042</x:t>
   </x:si>
   <x:si>
     <x:t>513,612</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 38,983,151.00</x:t>
+    <x:t>$ 41,176,274.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ON US</x:t>
   </x:si>
   <x:si>
     <x:t>US6821891057</x:t>
   </x:si>
   <x:si>
     <x:t>316,372</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 23,430,510.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$ 24,888,985.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
     <x:t>US29362U1043</x:t>
   </x:si>
   <x:si>
     <x:t>124,172</x:t>
   </x:si>
   <x:si>
-    <x:t>$ 17,411,398.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$ 18,638,217.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 648,615.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$ 1,381,928.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -553,51 +556,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5bb1bcbfe34051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R197005c85d54496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c057e9ce5ba4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54282778e7904fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd948b8a5eced4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ff9f2e0026447af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1164,120 +1167,120 @@
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>