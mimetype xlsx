--- v0 (2026-04-09)
+++ v1 (2026-05-13)
@@ -1,807 +1,798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc6ee323f9e44c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0c70c474254a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFNS_asof_20260408" sheetId="1" r:id="R7efd4eaa64e54e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFNS_asof_20260512" sheetId="1" r:id="R7d15861f7d624998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="253">
-[...1 lines deleted...]
-    <x:t>All Holdings  04/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="250">
+  <x:si>
+    <x:t>All Holdings  05/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US69608A1088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,887,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 664,679,600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RTX US</x:t>
   </x:si>
   <x:si>
     <x:t>US75513E1010</x:t>
   </x:si>
   <x:si>
-    <x:t>3,580,701</x:t>
-[...23 lines deleted...]
-    <x:t>7.50%</x:t>
+    <x:t>3,574,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 639,504,022.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
     <x:t>FR0000121329</x:t>
   </x:si>
   <x:si>
-    <x:t>2,143,896</x:t>
-[...5 lines deleted...]
-    <x:t>7.38%</x:t>
+    <x:t>2,140,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 567,679,409.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Aerospace Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012450 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7012450003</x:t>
   </x:si>
   <x:si>
-    <x:t>650,995</x:t>
-[...5 lines deleted...]
-    <x:t>7.15%</x:t>
+    <x:t>649,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 560,431,228.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Spa</x:t>
   </x:si>
   <x:si>
     <x:t>LDO IM</x:t>
   </x:si>
   <x:si>
     <x:t>IT0003856405</x:t>
   </x:si>
   <x:si>
-    <x:t>8,963,962</x:t>
-[...5 lines deleted...]
-    <x:t>6.58%</x:t>
+    <x:t>8,949,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 525,070,388.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Elbit Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ESLT US</x:t>
   </x:si>
   <x:si>
     <x:t>IL0010811243</x:t>
   </x:si>
   <x:si>
-    <x:t>596,892</x:t>
-[...5 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>595,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 478,048,972.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curtiss-Wright Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US2315611010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 473,623,670.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Saab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAABB SS</x:t>
   </x:si>
   <x:si>
     <x:t>SE0021921269</x:t>
   </x:si>
   <x:si>
-    <x:t>7,331,120</x:t>
-[...23 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>7,319,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 401,413,657.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Leidos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS US</x:t>
   </x:si>
   <x:si>
     <x:t>US5253271028</x:t>
   </x:si>
   <x:si>
-    <x:t>2,239,614</x:t>
-[...5 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>2,235,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 287,073,749.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Technologies Engineering Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STE SP</x:t>
   </x:si>
   <x:si>
     <x:t>SG1F60858221</x:t>
   </x:si>
   <x:si>
-    <x:t>33,774,600</x:t>
-[...5 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>33,719,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 282,010,181.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planet Labs Pbc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US72703X1063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,337,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 217,130,232.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Rotem Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064350 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR7064350002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,399,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 202,116,027.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Karman Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KRMN US</x:t>
   </x:si>
   <x:si>
     <x:t>US4859241048</x:t>
   </x:si>
   <x:si>
-    <x:t>2,930,857</x:t>
-[...5 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>2,926,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 182,820,479.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
     <x:t>US4464131063</x:t>
   </x:si>
   <x:si>
-    <x:t>547,596</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>546,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 182,357,586.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caci International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CACI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US1271903049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 180,406,148.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KTOS US</x:t>
   </x:si>
   <x:si>
     <x:t>US50077B2079</x:t>
   </x:si>
   <x:si>
-    <x:t>2,978,327</x:t>
-[...59 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>2,973,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 170,468,232.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Babcock International Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BAB LN</x:t>
   </x:si>
   <x:si>
     <x:t>GB0009697037</x:t>
   </x:si>
   <x:si>
-    <x:t>10,395,622</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>10,378,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 141,327,347.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IL0011765935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,312,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 139,638,885.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Aerospace Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>047810 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7047810007</x:t>
   </x:si>
   <x:si>
-    <x:t>1,252,227</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>1,250,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 139,286,590.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0995021062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,840,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 138,793,991.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Aviation Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AM FP</x:t>
   </x:si>
   <x:si>
     <x:t>FR0014004L86</x:t>
   </x:si>
   <x:si>
-    <x:t>395,896</x:t>
-[...23 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>395,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 131,917,424.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US6153942023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 127,756,170.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>272210 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7272210006</x:t>
   </x:si>
   <x:si>
-    <x:t>1,673,777</x:t>
-[...41 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>1,671,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 125,351,847.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aerovironment Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVAV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0080731088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>673,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 113,718,936.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Hensoldt Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HAG GR</x:t>
   </x:si>
   <x:si>
     <x:t>DE000HAG0005</x:t>
   </x:si>
   <x:si>
-    <x:t>1,330,290</x:t>
-[...20 lines deleted...]
-    <x:t>$ 126,101,125.00</x:t>
+    <x:t>1,328,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 111,409,446.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>Ondas Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US68236H2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,955,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 89,994,565.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Renk Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>R3NK GR</x:t>
   </x:si>
   <x:si>
     <x:t>DE000RENK730</x:t>
   </x:si>
   <x:si>
-    <x:t>1,661,202</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>1,658,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 85,842,264.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nlight Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LASR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US65487K1007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,023,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 85,820,434.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5893781089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 77,186,998.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Drs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US52661A1088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,704,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 73,085,719.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science Applications International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8086251076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>728,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 68,476,462.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parsons Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US70202L1026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,216,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 64,132,422.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
     <x:t>NL0015073TS8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,322,403</x:t>
-[...77 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>3,316,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 61,885,043.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Kbr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KBR US</x:t>
   </x:si>
   <x:si>
     <x:t>US48242W1062</x:t>
   </x:si>
   <x:si>
-    <x:t>1,820,745</x:t>
-[...41 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>1,817,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 58,313,965.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Amentum Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMTM US</x:t>
   </x:si>
   <x:si>
     <x:t>US0239391016</x:t>
   </x:si>
   <x:si>
-    <x:t>2,161,203</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>2,157,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 52,452,909.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Qinetiq Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>QQ/ LN</x:t>
   </x:si>
   <x:si>
     <x:t>GB00B0WMWD03</x:t>
   </x:si>
   <x:si>
-    <x:t>8,745,292</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>8,730,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 47,934,323.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Exosens Sas</x:t>
   </x:si>
   <x:si>
     <x:t>EXENS FP</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400Q9V2</x:t>
   </x:si>
   <x:si>
-    <x:t>688,212</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>687,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 45,638,352.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Osi Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OSIS US</x:t>
   </x:si>
   <x:si>
     <x:t>US6710441055</x:t>
   </x:si>
   <x:si>
-    <x:t>182,428</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>182,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 41,418,183.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bigbear.Ai Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US08975B1098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,263,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 38,815,519.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000DRO2</x:t>
   </x:si>
   <x:si>
-    <x:t>15,523,835</x:t>
-[...23 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>15,498,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 35,633,091.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 5,430,294.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$ 1,660,298.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -826,51 +817,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4964012cfb4423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ca1308b105e44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7efd4eaa64e54e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132ac7f6315f46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R577dc25fc0a6441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d15861f7d624998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1230,672 +1221,672 @@
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
+      <x:c r="G19" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="G25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="G37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="G41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7" ht="15" customHeight="1">
       <x:c r="A45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>