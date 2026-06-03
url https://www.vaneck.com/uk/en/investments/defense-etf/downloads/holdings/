--- v1 (2026-05-13)
+++ v2 (2026-06-03)
@@ -1,798 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0c70c474254a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5b7ba81c1b4db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFNS_asof_20260512" sheetId="1" r:id="R7d15861f7d624998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFNS_asof_20260601" sheetId="1" r:id="R04c2480389594995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="250">
-[...1 lines deleted...]
-    <x:t>All Holdings  05/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="252">
+  <x:si>
+    <x:t>All Holdings  06/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>ISIN</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
     <x:t>US69608A1088</x:t>
   </x:si>
   <x:si>
-    <x:t>4,887,350</x:t>
-[...5 lines deleted...]
-    <x:t>8.19%</x:t>
+    <x:t>4,820,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 774,439,672.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RTX US</x:t>
   </x:si>
   <x:si>
     <x:t>US75513E1010</x:t>
   </x:si>
   <x:si>
-    <x:t>3,574,845</x:t>
-[...5 lines deleted...]
-    <x:t>7.88%</x:t>
+    <x:t>3,526,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 614,981,345.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
     <x:t>FR0000121329</x:t>
   </x:si>
   <x:si>
-    <x:t>2,140,390</x:t>
-[...5 lines deleted...]
-    <x:t>7.00%</x:t>
+    <x:t>2,111,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 564,089,918.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDO IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT0003856405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,827,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 538,056,396.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elbit Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IL0010811243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>587,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 504,353,939.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Aerospace Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012450 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7012450003</x:t>
   </x:si>
   <x:si>
-    <x:t>649,930</x:t>
-[...41 lines deleted...]
-    <x:t>5.89%</x:t>
+    <x:t>641,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 484,978,266.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
     <x:t>US2315611010</x:t>
   </x:si>
   <x:si>
-    <x:t>644,088</x:t>
-[...5 lines deleted...]
-    <x:t>5.84%</x:t>
+    <x:t>635,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 457,408,927.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Saab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAABB SS</x:t>
   </x:si>
   <x:si>
     <x:t>SE0021921269</x:t>
   </x:si>
   <x:si>
-    <x:t>7,319,130</x:t>
-[...5 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>7,219,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 415,077,181.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Technologies Engineering Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG1F60858221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,259,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 295,776,841.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Leidos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS US</x:t>
   </x:si>
   <x:si>
     <x:t>US5253271028</x:t>
   </x:si>
   <x:si>
-    <x:t>2,235,951</x:t>
-[...23 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>2,205,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 281,679,052.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Planet Labs Pbc</x:t>
   </x:si>
   <x:si>
     <x:t>PL US</x:t>
   </x:si>
   <x:si>
     <x:t>US72703X1063</x:t>
   </x:si>
   <x:si>
-    <x:t>5,337,518</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>5,264,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 244,597,404.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Rotem Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>064350 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7064350002</x:t>
   </x:si>
   <x:si>
-    <x:t>1,399,818</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>1,380,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 195,507,875.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caci International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CACI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US1271903049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 187,120,332.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US50077B2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,932,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 186,208,805.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US4464131063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 159,836,425.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Karman Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KRMN US</x:t>
   </x:si>
   <x:si>
     <x:t>US4859241048</x:t>
   </x:si>
   <x:si>
-    <x:t>2,926,064</x:t>
-[...56 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>2,886,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 154,841,357.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0995021062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,814,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 152,544,867.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US6153942023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 151,034,451.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Babcock International Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BAB LN</x:t>
   </x:si>
   <x:si>
     <x:t>GB0009697037</x:t>
   </x:si>
   <x:si>
-    <x:t>10,378,620</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>10,237,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 143,887,526.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aerovironment Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVAV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US0080731088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 135,569,232.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Next Vision Stabilized Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXSN IT</x:t>
   </x:si>
   <x:si>
     <x:t>IL0011765935</x:t>
   </x:si>
   <x:si>
-    <x:t>1,312,583</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>1,294,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 135,358,851.00</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Aerospace Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>047810 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7047810007</x:t>
   </x:si>
   <x:si>
-    <x:t>1,250,179</x:t>
-[...20 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>1,233,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 133,620,449.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ondas Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US68236H2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,819,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 132,167,980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Aviation Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AM FP</x:t>
   </x:si>
   <x:si>
     <x:t>FR0014004L86</x:t>
   </x:si>
   <x:si>
-    <x:t>395,249</x:t>
-[...23 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>389,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 131,883,299.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000HAG0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,309,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 126,737,140.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>272210 KS</x:t>
   </x:si>
   <x:si>
     <x:t>KR7272210006</x:t>
   </x:si>
   <x:si>
-    <x:t>1,671,040</x:t>
-[...59 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>1,648,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 111,763,589.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Renk Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>R3NK GR</x:t>
   </x:si>
   <x:si>
     <x:t>DE000RENK730</x:t>
   </x:si>
   <x:si>
-    <x:t>1,658,485</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>1,635,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 99,560,579.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US5893781089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>824,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 91,769,611.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science Applications International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US8086251076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 82,688,778.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Drs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US52661A1088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,681,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 80,647,618.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parsons Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US70202L1026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 72,811,957.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Nlight Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LASR US</x:t>
   </x:si>
   <x:si>
     <x:t>US65487K1007</x:t>
   </x:si>
   <x:si>
-    <x:t>1,023,988</x:t>
-[...74 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>1,010,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 71,286,929.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US48242W1062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,792,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 63,919,167.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
     <x:t>NL0015073TS8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,316,969</x:t>
-[...2 lines deleted...]
-    <x:t>$ 61,885,043.00</x:t>
+    <x:t>3,271,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 63,350,839.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>Kbr Inc</x:t>
-[...14 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>Qinetiq Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QQ/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GB00B0WMWD03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,611,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 55,824,214.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exosens Sas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXENS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400Q9V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 52,394,711.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Amentum Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMTM US</x:t>
   </x:si>
   <x:si>
     <x:t>US0239391016</x:t>
   </x:si>
   <x:si>
-    <x:t>2,157,668</x:t>
-[...20 lines deleted...]
-    <x:t>$ 47,934,323.00</x:t>
+    <x:t>2,128,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 51,226,424.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bigbear.Ai Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US08975B1098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,137,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 48,793,951.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>Exosens Sas</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Osi Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OSIS US</x:t>
   </x:si>
   <x:si>
     <x:t>US6710441055</x:t>
   </x:si>
   <x:si>
-    <x:t>182,130</x:t>
-[...23 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>179,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 38,330,854.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
     <x:t>AU000000DRO2</x:t>
   </x:si>
   <x:si>
-    <x:t>15,498,445</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>15,286,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$ 33,845,662.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$ 1,660,298.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$ 5,157,190.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -817,51 +823,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132ac7f6315f46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R577dc25fc0a6441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d15861f7d624998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc55ac10a5da24518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R75a7db891c9d49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04c2480389594995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1221,672 +1227,672 @@
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7" ht="15" customHeight="1">
       <x:c r="A45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>