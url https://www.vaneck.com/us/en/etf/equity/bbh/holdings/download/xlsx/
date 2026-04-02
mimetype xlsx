--- v0 (2026-04-02)
+++ v1 (2026-04-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd8cd22a184432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bbe8e1bdbf415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260331" sheetId="1" r:id="R8a54353949434830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260331" sheetId="1" r:id="Rd041abfd5c904c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
   <x:si>
     <x:t>Daily Holdings (%)  03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -571,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49652c727d9341b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra451be372e5e40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a54353949434830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94bdc7590be4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb235383572584a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd041abfd5c904c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">