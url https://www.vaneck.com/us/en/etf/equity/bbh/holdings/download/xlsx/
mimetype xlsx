--- v1 (2026-04-02)
+++ v2 (2026-04-25)
@@ -1,549 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bbe8e1bdbf415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561db9e9de8b4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260331" sheetId="1" r:id="Rd041abfd5c904c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260423" sheetId="1" r:id="Rb576b6c7277c4719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
   <x:si>
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+    <x:t>Daily Holdings (%)  04/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>AMGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBS2Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,270,530.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.41%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>390,092</x:t>
-[...29 lines deleted...]
-    <x:t>14.54%</x:t>
+    <x:t>388,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,867,955.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.03%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>67,053</x:t>
-[...5 lines deleted...]
-    <x:t>8.06%</x:t>
+    <x:t>66,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,027,261.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.85%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>36,132</x:t>
-[...5 lines deleted...]
-    <x:t>7.51%</x:t>
+    <x:t>35,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,537,652.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.45%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>26,852</x:t>
-[...5 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>26,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,050,872.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,971,680.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>104,290</x:t>
-[...23 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>103,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,924,088.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BQ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,795,254.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RVMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Revolution Medicines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00829F4P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,632,903.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>46,120</x:t>
-[...23 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>45,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,398,881.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,102,460.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>23,856</x:t>
-[...23 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>23,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,596,594.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
-    <x:t>40,622</x:t>
-[...5 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>40,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,117,120.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>226,910</x:t>
-[...23 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>225,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,931,468.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biontech Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q70B3V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,460,392.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSMS70</x:t>
   </x:si>
   <x:si>
-    <x:t>75,133</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>74,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,377,016.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>88,766</x:t>
-[...23 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>88,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,431,623.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
-    <x:t>54,628</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>54,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,075,956.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,975,599.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>91,597</x:t>
-[...23 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>91,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,919,359.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
-    <x:t>27,539</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>27,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,596,076.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>42,718</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>42,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,519,662.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
-    <x:t>106,309</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>105,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,016,124.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>76,175</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>75,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,898,586.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>443,003</x:t>
+    <x:t>334,869</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$443,002.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$334,869.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-174,113.38</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$-146,407.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94bdc7590be4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb235383572584a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd041abfd5c904c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3093cf9a9001429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3aa3f1d74a249e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb576b6c7277c4719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1380,51 +1380,51 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">