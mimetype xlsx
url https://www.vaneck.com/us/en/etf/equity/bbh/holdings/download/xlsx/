--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -1,549 +1,546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561db9e9de8b4132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262feb9cafca48c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260423" sheetId="1" r:id="Rb576b6c7277c4719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260514" sheetId="1" r:id="R2c1497f8a9f34215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>GILD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKGBP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,762,807.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.02%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>152,804</x:t>
-[...29 lines deleted...]
-    <x:t>14.03%</x:t>
+    <x:t>151,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,502,670.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>66,714</x:t>
-[...5 lines deleted...]
-    <x:t>7.85%</x:t>
+    <x:t>66,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,759,939.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.22%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,949</x:t>
-[...5 lines deleted...]
-    <x:t>7.45%</x:t>
+    <x:t>35,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,381,023.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>26,716</x:t>
-[...5 lines deleted...]
-    <x:t>5.69%</x:t>
+    <x:t>26,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,753,559.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RVMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Revolution Medicines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00829F4P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,107,933.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
-    <x:t>93,177</x:t>
-[...5 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>92,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,750,862.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BQ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,344,893.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,226,637.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,535,095.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGNJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,336,128.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,193,633.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>103,762</x:t>
-[...110 lines deleted...]
-    <x:t>$12,117,120.96</x:t>
+    <x:t>102,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,881,804.92</x:t>
   </x:si>
   <x:si>
     <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>225,761</x:t>
-[...5 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>223,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,186,407.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,604,773.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GJS7C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,561,661.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,539,598.47</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>89,621</x:t>
-[...59 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>88,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,165,124.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTSZQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,928,669.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,805,389.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,318,039.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>95,318</x:t>
-[...59 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>94,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,223,590.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
-    <x:t>105,771</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>104,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,487,327.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>75,789</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>75,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,413,819.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>334,869</x:t>
+    <x:t>20,056</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$334,869.21</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$20,055.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-146,407.36</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$268,505.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,51 +568,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3093cf9a9001429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3aa3f1d74a249e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb576b6c7277c4719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69705f08627f46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8493f0d93b14d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c1497f8a9f34215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1166,317 +1163,317 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>