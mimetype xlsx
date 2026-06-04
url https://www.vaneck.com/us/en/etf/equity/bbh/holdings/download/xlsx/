--- v3 (2026-05-15)
+++ v4 (2026-06-04)
@@ -1,546 +1,546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262feb9cafca48c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5e5146e46d4be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260514" sheetId="1" r:id="R2c1497f8a9f34215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260603" sheetId="1" r:id="Rf97e48cfc56d4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
   <x:si>
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+    <x:t>Daily Holdings (%)  06/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>AMGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBS2Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,185,200.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>384,392</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>13.95%</x:t>
+    <x:t>$49,582,724.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
     <x:t>66,073</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,759,939.93</x:t>
-[...2 lines deleted...]
-    <x:t>8.22%</x:t>
+    <x:t>$28,301,708.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.83%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
     <x:t>35,604</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,381,023.48</x:t>
-[...2 lines deleted...]
-    <x:t>7.01%</x:t>
+    <x:t>$22,037,095.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
     <x:t>26,460</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,753,559.80</x:t>
-[...2 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>$21,515,684.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
     <x:t>107,767</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,107,933.49</x:t>
-[...2 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>$16,810,574.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
     <x:t>92,283</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,750,862.44</x:t>
-[...2 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>$16,800,120.15</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
     <x:t>72,850</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,344,893.50</x:t>
-[...2 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>$15,433,272.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
     <x:t>74,341</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,226,637.17</x:t>
-[...2 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>$14,567,862.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGNJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,296,590.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
     <x:t>23,507</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,535,095.53</x:t>
-[...20 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>$12,916,391.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,654,802.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
     <x:t>40,029</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,193,633.98</x:t>
-[...2 lines deleted...]
-    <x:t>3.37%</x:t>
+    <x:t>$11,168,091.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,969,521.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
     <x:t>102,766</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,881,804.92</x:t>
-[...38 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>$10,673,276.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
     <x:t>53,830</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,561,661.50</x:t>
-[...2 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>$8,887,871.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
     <x:t>87,469</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,539,598.47</x:t>
+    <x:t>$8,570,212.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
     <x:t>88,761</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,165,124.39</x:t>
-[...2 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>$7,850,910.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
     <x:t>42,093</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,928,669.37</x:t>
+    <x:t>$6,057,182.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,933,556.94</x:t>
   </x:si>
   <x:si>
     <x:t>1.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>BMRN</x:t>
-[...11 lines deleted...]
-    <x:t>$4,805,389.16</x:t>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,881,132.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,800,392.55</x:t>
   </x:si>
   <x:si>
     <x:t>1.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>CRL</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
     <x:t>104,756</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,487,327.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$3,818,356.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
     <x:t>75,062</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,413,819.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$3,566,195.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>20,056</x:t>
+    <x:t>-45,843</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,055.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-45,843.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$268,505.23</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$307,799.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -568,51 +568,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69705f08627f46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8493f0d93b14d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c1497f8a9f34215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc692122fe3934f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ab409f5f28f47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf97e48cfc56d4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -873,341 +873,341 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">