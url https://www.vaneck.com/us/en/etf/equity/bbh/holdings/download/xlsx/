--- v4 (2026-06-04)
+++ v5 (2026-06-26)
@@ -1,546 +1,546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5e5146e46d4be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440063ebd3794504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260603" sheetId="1" r:id="Rf97e48cfc56d4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260624" sheetId="1" r:id="Re6df8036d8a34496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
   <x:si>
-    <x:t>Daily Holdings (%)  06/03/2026</x:t>
+    <x:t>Daily Holdings (%)  06/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>151,337</x:t>
+    <x:t>166,568</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,185,200.14</x:t>
+    <x:t>$58,536,992.24</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.16%</x:t>
+    <x:t>15.43%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>384,392</x:t>
-[...5 lines deleted...]
-    <x:t>13.71%</x:t>
+    <x:t>400,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,106,304.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.21%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>66,073</x:t>
-[...5 lines deleted...]
-    <x:t>7.83%</x:t>
+    <x:t>72,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,444,872.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.08%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,604</x:t>
-[...5 lines deleted...]
-    <x:t>6.10%</x:t>
+    <x:t>39,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,555,660.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RVMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Revolution Medicines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00829F4P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,909,152.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BQ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,633,869.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>26,460</x:t>
-[...23 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>21,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,071,295.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
-    <x:t>92,283</x:t>
-[...20 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>88,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,364,259.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGNJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,808,273.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
-    <x:t>74,341</x:t>
-[...23 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>66,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,251,578.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,489,870.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,476,839.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>23,507</x:t>
-[...23 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>20,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,343,337.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
-    <x:t>40,029</x:t>
-[...23 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>38,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,806,571.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>102,766</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>99,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,247,506.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,430,163.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
-    <x:t>53,830</x:t>
-[...23 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>48,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,114,521.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>88,761</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>82,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,446,113.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>42,093</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>43,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,851,766.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>90,259</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>92,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,304,744.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
-    <x:t>27,137</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>26,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,295,626.30</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>94,403</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>86,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,081,501.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
-    <x:t>104,756</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>107,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,171,724.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>75,062</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>67,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,484,706.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-45,843</x:t>
+    <x:t>1,408</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-45,843.24</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$1,408.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$307,799.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$167,320.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -568,51 +568,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc692122fe3934f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ab409f5f28f47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf97e48cfc56d4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce650aa3bb54dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ef094e8fc844e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6df8036d8a34496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -873,457 +873,457 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">