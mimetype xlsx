--- v5 (2026-06-26)
+++ v6 (2026-07-16)
@@ -1,546 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440063ebd3794504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0134561bb80c4dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260624" sheetId="1" r:id="Re6df8036d8a34496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260714" sheetId="1" r:id="Rda29350eabba4274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>166,568</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,536,992.24</x:t>
+    <x:t>$59,173,282.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.43%</x:t>
+    <x:t>14.99%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>400,338</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,106,304.08</x:t>
-[...2 lines deleted...]
-    <x:t>13.21%</x:t>
+    <x:t>$52,059,953.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.19%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
     <x:t>72,485</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,444,872.00</x:t>
-[...2 lines deleted...]
-    <x:t>9.08%</x:t>
+    <x:t>$34,525,330.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
     <x:t>39,388</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,555,660.84</x:t>
-[...2 lines deleted...]
-    <x:t>6.47%</x:t>
+    <x:t>$25,843,254.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
     <x:t>111,381</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,909,152.37</x:t>
-[...2 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>$20,602,143.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
     <x:t>71,677</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,633,869.69</x:t>
-[...2 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>$19,543,450.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,322,292.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
     <x:t>21,198</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,071,295.00</x:t>
-[...20 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>$18,218,197.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
     <x:t>50,358</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,808,273.48</x:t>
-[...2 lines deleted...]
-    <x:t>3.90%</x:t>
+    <x:t>$14,163,691.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,639,060.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,810,295.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
     <x:t>66,394</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,251,578.46</x:t>
-[...35 lines deleted...]
-    <x:t>$11,476,839.42</x:t>
+    <x:t>$12,744,328.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,954,613.76</x:t>
   </x:si>
   <x:si>
     <x:t>3.03%</x:t>
   </x:si>
   <x:si>
+    <x:t>INSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWM5P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,906,175.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
     <x:t>20,628</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,343,337.20</x:t>
-[...38 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>$10,863,942.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
     <x:t>86,946</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,430,163.16</x:t>
-[...2 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>$9,988,356.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
     <x:t>48,865</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,114,521.90</x:t>
-[...2 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>$8,406,734.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
     <x:t>82,542</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,446,113.82</x:t>
-[...2 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>$7,461,796.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
     <x:t>43,319</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,851,766.23</x:t>
-[...2 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>$7,276,292.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,147,861.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,058,395.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
     <x:t>92,530</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,304,744.90</x:t>
-[...35 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>$5,425,959.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
     <x:t>107,713</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,171,724.49</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$4,476,552.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
     <x:t>67,091</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,484,706.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$3,936,228.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,408</x:t>
+    <x:t>211,559</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,408.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$211,558.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,320.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-85,495.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -568,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce650aa3bb54dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ef094e8fc844e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6df8036d8a34496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b31956a6ac94e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R78ee41d4c1c24a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda29350eabba4274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1279,201 +1282,201 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>