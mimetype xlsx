--- v6 (2026-07-16)
+++ v7 (2026-08-07)
@@ -1,546 +1,543 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0134561bb80c4dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e66403b8414a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260714" sheetId="1" r:id="Rda29350eabba4274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260805" sheetId="1" r:id="Re85634887d864372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>166,568</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,173,282.00</x:t>
+    <x:t>$67,931,427.44</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.99%</x:t>
+    <x:t>16.58%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>400,338</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,059,953.52</x:t>
-[...2 lines deleted...]
-    <x:t>13.19%</x:t>
+    <x:t>$52,748,534.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.87%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
     <x:t>72,485</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,525,330.35</x:t>
-[...2 lines deleted...]
-    <x:t>8.75%</x:t>
+    <x:t>$35,142,902.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.58%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
     <x:t>39,388</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,843,254.56</x:t>
-[...2 lines deleted...]
-    <x:t>6.55%</x:t>
+    <x:t>$30,272,829.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
     <x:t>111,381</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,602,143.57</x:t>
-[...2 lines deleted...]
-    <x:t>5.22%</x:t>
+    <x:t>$21,975,471.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,810,168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
     <x:t>71,677</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,543,450.82</x:t>
-[...20 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>$19,683,937.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
     <x:t>21,198</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,218,197.14</x:t>
-[...2 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>$18,398,592.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,257,526.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,718,992.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,772,359.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
     <x:t>50,358</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,163,691.08</x:t>
-[...20 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>$11,517,881.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,706,138.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
     <x:t>189,951</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,810,295.44</x:t>
-[...38 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>$10,685,693.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,416,130.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
     <x:t>99,048</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,906,175.28</x:t>
-[...38 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>$9,807,732.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
     <x:t>48,865</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,406,734.60</x:t>
-[...2 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>$7,891,697.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
     <x:t>82,542</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,461,796.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>$7,608,721.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
     <x:t>43,319</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,276,292.43</x:t>
-[...2 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>$7,083,089.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,831,646.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
     <x:t>86,310</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,147,861.30</x:t>
-[...20 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$6,214,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
     <x:t>92,530</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,425,959.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$5,543,472.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
     <x:t>107,713</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,476,552.28</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$4,518,560.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
     <x:t>67,091</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,936,228.97</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$3,133,149.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>211,559</x:t>
+    <x:t>124,666</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$211,558.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$124,665.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-85,495.67</x:t>
+    <x:t>$-81,247.82</x:t>
   </x:si>
   <x:si>
     <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -571,51 +568,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b31956a6ac94e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R78ee41d4c1c24a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda29350eabba4274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab6f8af8c9b447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ed7ca16b76844ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re85634887d864372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1079,404 +1076,404 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>