--- v7 (2026-08-07)
+++ v8 (2026-08-27)
@@ -1,546 +1,546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e66403b8414a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6751a72cf09642ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260805" sheetId="1" r:id="Re85634887d864372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260826" sheetId="1" r:id="Rf4c63518a97a470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
   <x:si>
-    <x:t>Daily Holdings (%)  08/05/2026</x:t>
+    <x:t>Daily Holdings (%)  08/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>166,568</x:t>
+    <x:t>169,993</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$67,931,427.44</x:t>
+    <x:t>$74,854,717.62</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>16.58%</x:t>
+    <x:t>15.54%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>400,338</x:t>
-[...5 lines deleted...]
-    <x:t>12.87%</x:t>
+    <x:t>408,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,504,835.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.56%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>72,485</x:t>
-[...5 lines deleted...]
-    <x:t>8.58%</x:t>
+    <x:t>73,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,485,230.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.41%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>39,388</x:t>
-[...5 lines deleted...]
-    <x:t>7.39%</x:t>
+    <x:t>40,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,752,113.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,012,488.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BQ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,757,617.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
-    <x:t>111,381</x:t>
-[...5 lines deleted...]
-    <x:t>5.36%</x:t>
+    <x:t>113,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,489,064.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
-    <x:t>88,160</x:t>
-[...23 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>89,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,528,577.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>21,198</x:t>
-[...5 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>21,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,652,961.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSMS70</x:t>
   </x:si>
   <x:si>
-    <x:t>71,334</x:t>
-[...5 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>72,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,368,127.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
-    <x:t>66,394</x:t>
-[...5 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>67,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,979,261.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
-    <x:t>38,996</x:t>
-[...5 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>39,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,955,712.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWM5P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,573,838.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>50,358</x:t>
-[...5 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>51,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,283,166.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,368,600.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>20,628</x:t>
-[...56 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>21,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,877,147.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biontech Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q70B3V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,481,829.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,891,859.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
-    <x:t>48,865</x:t>
-[...23 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>49,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,808,986.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>43,319</x:t>
-[...23 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>44,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,468,564.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>86,310</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>88,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,375,447.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>92,530</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>94,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,195,617.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
-    <x:t>107,713</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>109,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,766,391.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>67,091</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>68,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,688,894.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>124,666</x:t>
+    <x:t>127,990</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,665.99</x:t>
+    <x:t>$127,989.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-81,247.82</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$298,635.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -568,51 +568,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab6f8af8c9b447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ed7ca16b76844ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re85634887d864372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa829c28ef341ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb49f8ef22a574795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4c63518a97a470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1018,109 +1018,109 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">