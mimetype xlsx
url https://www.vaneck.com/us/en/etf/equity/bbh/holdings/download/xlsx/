--- v8 (2026-08-27)
+++ v9 (2026-09-18)
@@ -1,546 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6751a72cf09642ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d4d8b11490446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260826" sheetId="1" r:id="Rf4c63518a97a470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260916" sheetId="1" r:id="Rbf4a5b94395b421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>169,993</x:t>
+    <x:t>180,275</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$74,854,717.62</x:t>
+    <x:t>$67,846,496.25</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.54%</x:t>
+    <x:t>13.93%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>408,568</x:t>
-[...5 lines deleted...]
-    <x:t>12.56%</x:t>
+    <x:t>433,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,987,381.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.14%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>73,974</x:t>
-[...5 lines deleted...]
-    <x:t>8.41%</x:t>
+    <x:t>78,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,265,247.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.27%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>40,197</x:t>
-[...5 lines deleted...]
-    <x:t>6.80%</x:t>
+    <x:t>42,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,023,948.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>193,856</x:t>
-[...5 lines deleted...]
-    <x:t>6.02%</x:t>
+    <x:t>205,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,936,559.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
-    <x:t>73,150</x:t>
-[...5 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>77,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,790,786.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,650,266.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
-    <x:t>113,670</x:t>
-[...23 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>120,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,617,372.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>21,634</x:t>
-[...5 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>22,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,590,757.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSMS70</x:t>
   </x:si>
   <x:si>
-    <x:t>72,799</x:t>
-[...5 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>77,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,674,082.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
-    <x:t>67,758</x:t>
-[...5 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>71,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,522,478.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
-    <x:t>39,797</x:t>
-[...2 lines deleted...]
-    <x:t>$14,955,712.60</x:t>
+    <x:t>42,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,692,108.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>101,084</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>107,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,140,821.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>51,394</x:t>
-[...5 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>54,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,045,598.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>88,734</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>94,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,738,725.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>21,052</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>22,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,128,067.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>84,238</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>89,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,561,068.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTSZQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,155,524.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GJS7C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,905,709.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
-    <x:t>26,743</x:t>
-[...41 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>28,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,754,727.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>88,083</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>93,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,756,417.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>94,431</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>100,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,482,256.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,080,591.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
-    <x:t>109,926</x:t>
-[...23 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>116,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,001,024.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>127,990</x:t>
+    <x:t>468,760</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$127,989.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$468,759.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$298,635.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$195,991.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -568,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa829c28ef341ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb49f8ef22a574795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4c63518a97a470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51938e917c84fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re63d569f17f14e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf4a5b94395b421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1018,462 +1021,462 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>