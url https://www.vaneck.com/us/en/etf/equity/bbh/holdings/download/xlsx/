--- v9 (2026-09-18)
+++ v10 (2026-10-08)
@@ -1,549 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d4d8b11490446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca54d915ad504d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260916" sheetId="1" r:id="Rbf4a5b94395b421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20261007" sheetId="1" r:id="Rf490751d0d19407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>180,275</x:t>
+    <x:t>184,506</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$67,846,496.25</x:t>
+    <x:t>$76,215,738.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.93%</x:t>
+    <x:t>15.89%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>433,284</x:t>
-[...5 lines deleted...]
-    <x:t>13.14%</x:t>
+    <x:t>435,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,997,376.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.34%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>78,450</x:t>
-[...5 lines deleted...]
-    <x:t>8.27%</x:t>
+    <x:t>77,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,168,391.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.17%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>42,633</x:t>
-[...5 lines deleted...]
-    <x:t>6.78%</x:t>
+    <x:t>42,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,350,117.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.54%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>205,580</x:t>
-[...5 lines deleted...]
-    <x:t>6.15%</x:t>
+    <x:t>155,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,485,247.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.36%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
-    <x:t>77,578</x:t>
-[...5 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>63,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,197,567.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GHB88X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,894,472.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
-    <x:t>95,418</x:t>
-[...5 lines deleted...]
-    <x:t>5.27%</x:t>
+    <x:t>81,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,133,530.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
-    <x:t>120,546</x:t>
-[...23 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>101,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,350,943.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSMS70</x:t>
   </x:si>
   <x:si>
-    <x:t>77,203</x:t>
-[...5 lines deleted...]
-    <x:t>3.63%</x:t>
+    <x:t>72,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,499,086.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guardant Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006D97VY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,983,509.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,520,430.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
-    <x:t>71,860</x:t>
-[...23 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>59,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,231,031.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGNJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,104,226.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,104,920.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,261,782.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>107,202</x:t>
-[...59 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>91,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,275,839.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>89,336</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>79,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,578,090.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,533,025.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GJS7C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,928,309.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>46,887</x:t>
-[...41 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>36,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,923,123.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>93,411</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>79,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,731,030.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>100,143</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>91,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,076,302.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>72,611</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>66,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,707,259.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
-    <x:t>116,574</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>104,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,667,118.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>468,760</x:t>
+    <x:t>-3,182</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$468,759.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$-3,181.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$195,991.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-1,304,549.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,56 +589,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51938e917c84fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re63d569f17f14e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf4a5b94395b421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159e216334964f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2a021d686034445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf490751d0d19407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I30"/>
+  <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1380,112 +1398,141 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A30" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I30" s="2" t="s">
+      <x:c r="A30" s="1">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A31" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A30:I30"/>
+    <x:mergeCell ref="A31:I31"/>
   </x:mergeCells>
 </x:worksheet>
 </file>