--- v10 (2026-10-08)
+++ v11 (2026-10-30)
@@ -1,567 +1,555 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca54d915ad504d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a1b7f0f2f7462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20261007" sheetId="1" r:id="Rf490751d0d19407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20261029" sheetId="1" r:id="R4c823f623a254001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="170">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>184,506</x:t>
+    <x:t>186,331</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,215,738.48</x:t>
+    <x:t>$85,848,281.63</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.89%</x:t>
+    <x:t>16.42%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>435,801</x:t>
-[...5 lines deleted...]
-    <x:t>13.34%</x:t>
+    <x:t>440,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,886,782.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.94%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>77,463</x:t>
-[...5 lines deleted...]
-    <x:t>8.17%</x:t>
+    <x:t>78,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,243,660.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.08%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>42,244</x:t>
-[...5 lines deleted...]
-    <x:t>6.54%</x:t>
+    <x:t>42,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,930,365.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>155,157</x:t>
-[...5 lines deleted...]
-    <x:t>6.36%</x:t>
+    <x:t>156,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,904,487.16</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
-    <x:t>63,701</x:t>
-[...5 lines deleted...]
-    <x:t>5.25%</x:t>
+    <x:t>59,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,853,928.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,744,161.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>23,582</x:t>
-[...23 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>23,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,383,195.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,331,882.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
-    <x:t>101,314</x:t>
-[...23 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>102,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,467,665.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
   </x:si>
   <x:si>
     <x:t>GH</x:t>
   </x:si>
   <x:si>
     <x:t>Guardant Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006D97VY9</x:t>
   </x:si>
   <x:si>
-    <x:t>83,072</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>83,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,563,075.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,032,175.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
-    <x:t>37,142</x:t>
-[...23 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>37,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,937,215.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,213,866.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,670,147.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWM5P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,274,537.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,527,741.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>53,938</x:t>
-[...59 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>54,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,488,220.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTSZQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,864,158.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>79,560</x:t>
-[...23 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>80,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,168,993.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
-    <x:t>48,291</x:t>
-[...23 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>48,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,138,806.22</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>79,016</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>79,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,802,112.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>91,962</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>92,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,344,902.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QGEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qiagen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GTYWL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,302,966.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>66,912</x:t>
-[...23 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>67,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,265,564.64</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-3,182</x:t>
+    <x:t>751,787</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,181.93</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$751,786.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,304,549.33</x:t>
-[...2 lines deleted...]
-    <x:t>-0.27%</x:t>
+    <x:t>$-203,431.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +577,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159e216334964f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2a021d686034445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf490751d0d19407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f04c7901284384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re2911097e3f6484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c823f623a254001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -836,694 +824,694 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>