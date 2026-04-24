--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -1,1752 +1,1737 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe0befb1b8e2495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc62bf30df1547c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260331" sheetId="1" r:id="Rc51d779163b34e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260422" sheetId="1" r:id="R9fb07c2c66e94c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="569">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="804" uniqueCount="564">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
     <x:t>142,793</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$969,807.57</x:t>
+    <x:t>$1,010,085.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.95%</x:t>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CYRE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPKD3</x:t>
   </x:si>
   <x:si>
     <x:t>165,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$872,630.29</x:t>
-[...2 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>$901,220.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,835.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>SAPR11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Saneamento Do Parana</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JBB34P2</x:t>
   </x:si>
   <x:si>
     <x:t>93,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$800,359.66</x:t>
-[...2 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>$794,662.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>3r Petroleum Oleo E Gas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RJKF0</x:t>
   </x:si>
   <x:si>
     <x:t>191,359</x:t>
   </x:si>
   <x:si>
-    <x:t>$759,916.72</x:t>
-[...2 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>$784,936.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>CURY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cury Construtora E Incorporadora Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C0463Z3</x:t>
   </x:si>
   <x:si>
     <x:t>105,350</x:t>
   </x:si>
   <x:si>
-    <x:t>$719,573.54</x:t>
-[...2 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>$722,979.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POMO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcopolo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CX36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,262.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>COGN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cogna Educacao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN7YR3</x:t>
   </x:si>
   <x:si>
     <x:t>1,085,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$662,283.19</x:t>
-[...20 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>$670,143.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>FLRY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Fleury Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRQZM2</x:t>
   </x:si>
   <x:si>
     <x:t>190,737</x:t>
   </x:si>
   <x:si>
-    <x:t>$586,588.49</x:t>
-[...2 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>$632,811.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHSF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jhsf Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PGKZ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,330.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auren Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P348290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,548.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIRR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direcional Engenharia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P8N9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,205.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORVR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orizon Valorizacao De Residuos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YLW5FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,084.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>SLVM</x:t>
   </x:si>
   <x:si>
     <x:t>Sylvamo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122M8031</x:t>
   </x:si>
   <x:si>
     <x:t>13,017</x:t>
   </x:si>
   <x:si>
-    <x:t>$549,838.08</x:t>
-[...35 lines deleted...]
-    <x:t>$496,487.56</x:t>
+    <x:t>$551,009.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcos Dorados Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LR99L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,402.50</x:t>
   </x:si>
   <x:si>
     <x:t>2.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>AURE3 BZ</x:t>
-[...11 lines deleted...]
-    <x:t>$475,539.25</x:t>
+    <x:t>ITRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ituran Location And Control Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HBTSH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,170.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.94%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARCO</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>BRAP4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Bradespar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C25R24</x:t>
   </x:si>
   <x:si>
     <x:t>103,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$460,322.98</x:t>
-[...20 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$511,043.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODPV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Odontoprev Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBXR73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,627.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USIM5 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K59S31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,411.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,926.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAPV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hapvida Participacoes E Investimentos S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K6RD2X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,635.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivara Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q29WNZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,612.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N80D34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,747.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>SLCE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Slc Agricola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7T985</x:t>
   </x:si>
   <x:si>
     <x:t>120,062</x:t>
   </x:si>
   <x:si>
-    <x:t>$433,672.79</x:t>
-[...2 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>$426,818.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>BRSR6 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QJ32T0</x:t>
   </x:si>
   <x:si>
     <x:t>128,350</x:t>
   </x:si>
   <x:si>
-    <x:t>$427,432.74</x:t>
-[...86 lines deleted...]
-    <x:t>$404,167.69</x:t>
+    <x:t>$417,828.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZTC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RCQF01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,805.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIP6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipar Carbocloro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BCY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,293.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,241.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,307.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M Dias Branco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS37N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,819.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGLU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magazine Luiza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWYLV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,857.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>AZZA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Arezzo Industria E Comercio Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BGWLL4</x:t>
   </x:si>
   <x:si>
     <x:t>78,475</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,356.35</x:t>
-[...38 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$338,149.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C&amp;A Modas Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883N02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,106.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construtora Tenda Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H4NQT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,048.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBBR3V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,131.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrv Engenharia E Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWT9X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,277.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,077.00</x:t>
   </x:si>
   <x:si>
     <x:t>SMTO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Sao Martinho S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QVK054</x:t>
   </x:si>
   <x:si>
     <x:t>90,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$370,806.10</x:t>
-[...179 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$296,941.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDNE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moura Dubeux Engenharia S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2F582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,142.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,240.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOVI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Movida Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP5CGT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,188.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>YDUQ3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Yduqs Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RPWPQ5</x:t>
   </x:si>
   <x:si>
     <x:t>114,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$267,923.97</x:t>
-[...35 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$256,930.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMH3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BRFV5W1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,599.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,334.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,644.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>BEEF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Minerva Sa/Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6CG80</x:t>
   </x:si>
   <x:si>
     <x:t>298,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$244,505.15</x:t>
-[...53 lines deleted...]
-    <x:t>$226,293.23</x:t>
+    <x:t>$242,076.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,622.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>TTEN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Tres Tentos Agroindustrial Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XGV714</x:t>
   </x:si>
   <x:si>
     <x:t>72,650</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,408.04</x:t>
-[...35 lines deleted...]
-    <x:t>$217,856.12</x:t>
+    <x:t>$230,952.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>RECV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Petroreconcavo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1DZ5</x:t>
   </x:si>
   <x:si>
     <x:t>80,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$216,685.81</x:t>
-[...20 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$218,768.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinci Partners Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJVVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,278.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
     <x:t>54,136</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,106.21</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$179,934.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1JK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,740.47</x:t>
   </x:si>
   <x:si>
     <x:t>PGMN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Empreendimentos Pague Menos S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ3FF0</x:t>
   </x:si>
   <x:si>
     <x:t>151,389</x:t>
   </x:si>
   <x:si>
-    <x:t>$181,496.70</x:t>
-[...38 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$174,118.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>FESA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1ZW2</x:t>
   </x:si>
   <x:si>
     <x:t>101,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$160,717.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$167,392.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIAA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guararapes Confeccoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,510.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>GRND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grendene Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVXD17</x:t>
   </x:si>
   <x:si>
     <x:t>160,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$146,505.01</x:t>
-[...20 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$152,911.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>AFYA</x:t>
   </x:si>
   <x:si>
     <x:t>Afya Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PK9C4C7</x:t>
   </x:si>
   <x:si>
     <x:t>9,446</x:t>
   </x:si>
   <x:si>
-    <x:t>$140,462.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$147,829.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,244.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>PNVL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C09194</x:t>
   </x:si>
   <x:si>
     <x:t>49,550</x:t>
   </x:si>
   <x:si>
-    <x:t>$137,749.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$139,484.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,935.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepler Weber Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYJY43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,201.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,284.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBFG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Sbf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003MC9592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,161.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,663.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>HBSA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hidrovias Do Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D7HFJ3</x:t>
   </x:si>
   <x:si>
     <x:t>172,415</x:t>
   </x:si>
   <x:si>
-    <x:t>$135,805.71</x:t>
-[...38 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$118,565.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,216.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>RANI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Irani Papel E Embalagem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0KBW3</x:t>
   </x:si>
   <x:si>
     <x:t>65,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,920.38</x:t>
-[...50 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$115,988.58</x:t>
   </x:si>
   <x:si>
     <x:t>AGRO</x:t>
   </x:si>
   <x:si>
     <x:t>Adecoagro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCNPK3</x:t>
   </x:si>
   <x:si>
     <x:t>8,067</x:t>
   </x:si>
   <x:si>
-    <x:t>$121,166.34</x:t>
-[...35 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$109,711.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,017.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uniao Pet Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118WVSD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,923.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
     <x:t>30,609</x:t>
   </x:si>
   <x:si>
-    <x:t>$112,028.94</x:t>
-[...17 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$105,907.14</x:t>
   </x:si>
   <x:si>
     <x:t>VLID3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NXBD73</x:t>
   </x:si>
   <x:si>
     <x:t>25,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,543.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$102,349.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMH9 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020TZ2H26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,850.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PFZTW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,987.57</x:t>
   </x:si>
   <x:si>
     <x:t>PLPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W8ZZHK5</x:t>
   </x:si>
   <x:si>
     <x:t>36,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,158.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$95,062.03</x:t>
   </x:si>
   <x:si>
     <x:t>LOGG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Log Commercial Properties E Participaco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XFGVX5</x:t>
   </x:si>
   <x:si>
     <x:t>17,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$92,280.47</x:t>
-[...17 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$94,025.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camil Alimentos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSWS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,852.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,703.68</x:t>
   </x:si>
   <x:si>
     <x:t>TFCO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Track &amp; Field Co Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S5067J0</x:t>
   </x:si>
   <x:si>
     <x:t>26,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$84,064.60</x:t>
-[...17 lines deleted...]
-    <x:t>$79,259.05</x:t>
+    <x:t>$85,523.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>CAML3 BZ</x:t>
-[...29 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,431.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>FRAS3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Fras-Le Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1CYG8</x:t>
   </x:si>
   <x:si>
     <x:t>16,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,025.19</x:t>
-[...20 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$70,777.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIZ4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Raizen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0020BM0M1</x:t>
   </x:si>
   <x:si>
     <x:t>637,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,732.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$67,900.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>TGMA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Tegma Gestao Logistica</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLPQD1</x:t>
   </x:si>
   <x:si>
     <x:t>9,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,972.34</x:t>
+    <x:t>$65,340.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>BLAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Blau Farmaceutica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQBZ94</x:t>
   </x:si>
   <x:si>
     <x:t>26,565</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,618.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$60,145.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YDGW1Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,457.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CSED3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002F3XB56</x:t>
   </x:si>
   <x:si>
     <x:t>39,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,539.30</x:t>
+    <x:t>$47,116.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOVI9 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020TZH8M8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,084.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARML3 BZ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
     <x:t>59,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,859.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$32,560.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ABCB10 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Z9WZWP5</x:t>
   </x:si>
   <x:si>
     <x:t>3,770</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,457.52</x:t>
-[...32 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$19,057.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>2324825D AU</x:t>
   </x:si>
   <x:si>
     <x:t>Esg Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K8HVYQ1</x:t>
   </x:si>
   <x:si>
     <x:t>26,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$726.05</x:t>
+    <x:t>$753.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>VAMO1 BZ</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>OIBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJXHR7</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.02</x:t>
   </x:si>
   <x:si>
     <x:t>ZAMP3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Zamp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007LNZ7H8</x:t>
   </x:si>
   <x:si>
     <x:t>41,615</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>433,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,227.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.58</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...35 lines deleted...]
-    <x:t>$1.55</x:t>
+    <x:t>-62,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-62,309.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$121,736.32</x:t>
+    <x:t>$23,100.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1774,56 +1759,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e2208d1b804727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R911ba3ac97e74818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc51d779163b34e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e9702471644db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R64cdad5050ed4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fb07c2c66e94c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I102"/>
+  <x:dimension ref="A1:I100"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2282,1820 +2267,1820 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
@@ -4109,80 +4094,80 @@
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
@@ -4370,120 +4355,120 @@
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
@@ -4497,286 +4482,228 @@
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="G97" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>554</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A100" s="1">
-[...11 lines deleted...]
-      <x:c r="E100" s="1" t="s">
+      <x:c r="A100" s="2" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...45 lines deleted...]
-      <x:c r="B102" s="2" t="s">
+      <x:c r="B100" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C102" s="2" t="s">
+      <x:c r="C100" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D102" s="2" t="s">
+      <x:c r="D100" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E102" s="2" t="s">
+      <x:c r="E100" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F102" s="2" t="s">
+      <x:c r="F100" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G102" s="2" t="s">
+      <x:c r="G100" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H102" s="2" t="s">
+      <x:c r="H100" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I102" s="2" t="s">
+      <x:c r="I100" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A102:I102"/>
+    <x:mergeCell ref="A100:I100"/>
   </x:mergeCells>
 </x:worksheet>
 </file>