--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1,1737 +1,1686 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc62bf30df1547c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd72fff6b244118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260422" sheetId="1" r:id="R9fb07c2c66e94c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260513" sheetId="1" r:id="Rc47216169ee34099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="804" uniqueCount="564">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="547">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
     <x:t>142,793</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,010,085.40</x:t>
+    <x:t>$938,194.67</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.78%</x:t>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,606.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAPR11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Saneamento Do Parana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JBB34P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,277.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>CYRE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPKD3</x:t>
   </x:si>
   <x:si>
     <x:t>165,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$901,220.62</x:t>
-[...38 lines deleted...]
-    <x:t>2.97%</x:t>
+    <x:t>$720,518.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>3r Petroleum Oleo E Gas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RJKF0</x:t>
   </x:si>
   <x:si>
     <x:t>191,359</x:t>
   </x:si>
   <x:si>
-    <x:t>$784,936.28</x:t>
-[...2 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>$685,029.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>CURY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cury Construtora E Incorporadora Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C0463Z3</x:t>
   </x:si>
   <x:si>
     <x:t>105,350</x:t>
   </x:si>
   <x:si>
-    <x:t>$722,979.81</x:t>
-[...2 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>$643,357.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLRY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fleury Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRQZM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,834.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>POMO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Marcopolo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CX36</x:t>
   </x:si>
   <x:si>
     <x:t>506,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$700,262.34</x:t>
-[...2 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>$598,633.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USIM5 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K59S31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,647.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>COGN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cogna Educacao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN7YR3</x:t>
   </x:si>
   <x:si>
     <x:t>1,085,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$670,143.10</x:t>
-[...20 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>$550,845.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ituran Location And Control Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HBTSH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,258.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORVR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orizon Valorizacao De Residuos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YLW5FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,094.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auren Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P348290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,741.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIRR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direcional Engenharia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P8N9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,496.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvamo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122M8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,030.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcos Dorados Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LR99L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,133.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAP4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradespar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C25R24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,248.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>JHSF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jhsf Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PGKZ06</x:t>
   </x:si>
   <x:si>
     <x:t>207,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$593,330.48</x:t>
-[...134 lines deleted...]
-    <x:t>Odontoprev Sa</x:t>
+    <x:t>$448,647.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAPV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hapvida Participacoes E Investimentos S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K6RD2X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,887.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N80D34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,882.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUD3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradsaude Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBXR73</x:t>
   </x:si>
   <x:si>
     <x:t>159,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$492,627.83</x:t>
+    <x:t>$441,753.35</x:t>
   </x:si>
   <x:si>
     <x:t>1.84%</x:t>
   </x:si>
   <x:si>
-    <x:t>USIM5 BZ</x:t>
-[...14 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>SLCE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slc Agricola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7T985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,604.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIP6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipar Carbocloro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BCY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,567.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>IGTI11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Iguatemi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0131XR464</x:t>
   </x:si>
   <x:si>
     <x:t>75,050</x:t>
   </x:si>
   <x:si>
-    <x:t>$445,926.75</x:t>
-[...17 lines deleted...]
-    <x:t>$445,635.69</x:t>
+    <x:t>$389,354.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,805.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>VIVA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vivara Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q29WNZ6</x:t>
   </x:si>
   <x:si>
     <x:t>80,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$440,612.07</x:t>
-[...56 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$364,789.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,633.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>EZTC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RCQF01</x:t>
   </x:si>
   <x:si>
     <x:t>126,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$400,805.90</x:t>
-[...20 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$326,425.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sao Martinho S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QVK054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,453.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M Dias Branco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS37N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,516.68</x:t>
   </x:si>
   <x:si>
     <x:t>ECOR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QSPZ95</x:t>
   </x:si>
   <x:si>
     <x:t>207,390</x:t>
   </x:si>
   <x:si>
-    <x:t>$398,241.51</x:t>
-[...35 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$314,864.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,428.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZZA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arezzo Industria E Comercio Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BGWLL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,018.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construtora Tenda Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H4NQT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,167.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C&amp;A Modas Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883N02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,066.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>MGLU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Magazine Luiza Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWYLV3</x:t>
   </x:si>
   <x:si>
     <x:t>196,630</x:t>
   </x:si>
   <x:si>
-    <x:t>$353,857.30</x:t>
-[...56 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$273,389.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,725.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMH3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BRFV5W1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,225.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerva Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6CG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,097.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrv Engenharia E Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWT9X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,137.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tres Tentos Agroindustrial Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XGV714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,609.96</x:t>
   </x:si>
   <x:si>
     <x:t>VAMO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBBR3V6</x:t>
   </x:si>
   <x:si>
     <x:t>345,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$318,131.02</x:t>
-[...53 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$238,772.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>MDNE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Moura Dubeux Engenharia S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F2F582</x:t>
   </x:si>
   <x:si>
     <x:t>42,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$284,142.52</x:t>
-[...20 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$234,817.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,956.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,786.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,471.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,586.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>MOVI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Movida Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP5CGT4</x:t>
   </x:si>
   <x:si>
-    <x:t>91,150</x:t>
-[...128 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>108,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,604.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>RECV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Petroreconcavo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1DZ5</x:t>
   </x:si>
   <x:si>
     <x:t>80,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$218,768.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$191,136.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>VINP</x:t>
   </x:si>
   <x:si>
     <x:t>Vinci Partners Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJVVX5</x:t>
   </x:si>
   <x:si>
     <x:t>16,466</x:t>
   </x:si>
   <x:si>
-    <x:t>$182,278.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$173,057.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1JK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,614.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
     <x:t>54,136</x:t>
   </x:si>
   <x:si>
-    <x:t>$179,934.47</x:t>
-[...17 lines deleted...]
-    <x:t>$178,740.47</x:t>
+    <x:t>$159,514.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braskem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJYK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,126.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>PGMN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Empreendimentos Pague Menos S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ3FF0</x:t>
   </x:si>
   <x:si>
     <x:t>151,389</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,118.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$142,744.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afya Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PK9C4C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,188.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIAA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guararapes Confeccoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,198.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,334.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grendene Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVXD17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,331.19</x:t>
   </x:si>
   <x:si>
     <x:t>FESA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1ZW2</x:t>
   </x:si>
   <x:si>
     <x:t>101,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,392.68</x:t>
-[...74 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$125,589.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,165.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,819.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepler Weber Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYJY43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,000.10</x:t>
   </x:si>
   <x:si>
     <x:t>PNVL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C09194</x:t>
   </x:si>
   <x:si>
     <x:t>49,550</x:t>
   </x:si>
   <x:si>
-    <x:t>$139,484.85</x:t>
-[...53 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$119,473.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hidrovias Do Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D7HFJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,627.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adecoagro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCNPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,114.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,617.75</x:t>
   </x:si>
   <x:si>
     <x:t>SBFG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Sbf Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MC9592</x:t>
   </x:si>
   <x:si>
     <x:t>49,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$126,161.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$102,849.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,928.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,398.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>VTEX</x:t>
   </x:si>
   <x:si>
     <x:t>Vtex</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011M1L5H6</x:t>
   </x:si>
   <x:si>
     <x:t>28,156</x:t>
   </x:si>
   <x:si>
-    <x:t>$119,663.00</x:t>
-[...86 lines deleted...]
-    <x:t>$109,017.75</x:t>
+    <x:t>$96,293.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>AUAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Uniao Pet Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0118WVSD7</x:t>
   </x:si>
   <x:si>
     <x:t>136,350</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,923.97</x:t>
-[...17 lines deleted...]
-    <x:t>$105,907.14</x:t>
+    <x:t>$92,337.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>VLID3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NXBD73</x:t>
   </x:si>
   <x:si>
     <x:t>25,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$102,349.75</x:t>
-[...17 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$87,933.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Log Commercial Properties E Participaco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XFGVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,697.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFCO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Track &amp; Field Co Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S5067J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,378.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camil Alimentos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSWS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,107.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W8ZZHK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,365.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,706.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRAS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fras-Le Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1CYG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,381.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,788.35</x:t>
   </x:si>
   <x:si>
     <x:t>ONCO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PFZTW5</x:t>
   </x:si>
   <x:si>
     <x:t>251,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$95,987.57</x:t>
-[...119 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$60,229.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIZ4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Raizen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0020BM0M1</x:t>
   </x:si>
   <x:si>
     <x:t>637,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$67,900.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$58,549.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>TGMA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Tegma Gestao Logistica</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLPQD1</x:t>
   </x:si>
   <x:si>
     <x:t>9,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,340.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$57,245.02</x:t>
   </x:si>
   <x:si>
     <x:t>BLAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Blau Farmaceutica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQBZ94</x:t>
   </x:si>
   <x:si>
     <x:t>26,565</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,145.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$53,651.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSED3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002F3XB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,264.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ARML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YDGW1Z9</x:t>
   </x:si>
   <x:si>
     <x:t>41,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,457.82</x:t>
-[...32 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$30,322.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
     <x:t>59,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,560.67</x:t>
-[...26 lines deleted...]
-    <x:t>BBG01K8HVYQ1</x:t>
+    <x:t>$24,084.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>26,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$753.36</x:t>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>ZAMP3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zamp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007LNZ7H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
     <x:t>OIBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJXHR7</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.02</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>433,809</x:t>
+    <x:t>20,889</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,227.65</x:t>
+    <x:t>$4,172.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>$1.58</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-62,309</x:t>
-[...5 lines deleted...]
-    <x:t>-0.23%</x:t>
+    <x:t>-29,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-29,213.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,100.21</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$131,591.55</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1759,59 +1708,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e9702471644db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R64cdad5050ed4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fb07c2c66e94c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54acfb054a8a4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R540e4b6aecce4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc47216169ee34099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I100"/>
+  <x:dimension ref="A1:I97"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="18" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2470,631 +2419,631 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
@@ -3369,225 +3318,225 @@
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
@@ -3659,631 +3608,631 @@
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
@@ -4355,355 +4304,268 @@
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="G93" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A97" s="2" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="B97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C97" s="1" t="s">
+      <x:c r="C97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B100" s="2" t="s">
+      <x:c r="E97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C100" s="2" t="s">
+      <x:c r="F97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D100" s="2" t="s">
+      <x:c r="G97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E100" s="2" t="s">
+      <x:c r="H97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F100" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="I100" s="2" t="s">
+      <x:c r="I97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A100:I100"/>
+    <x:mergeCell ref="A97:I97"/>
   </x:mergeCells>
 </x:worksheet>
 </file>