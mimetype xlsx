--- v2 (2026-05-14)
+++ v3 (2026-06-04)
@@ -1,1686 +1,1680 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd72fff6b244118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7dcf129dfe467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260513" sheetId="1" r:id="Rc47216169ee34099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260602" sheetId="1" r:id="R29e1161e423343be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="547">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="772" uniqueCount="545">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
-    <x:t>142,793</x:t>
+    <x:t>143,493</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$938,194.67</x:t>
+    <x:t>$941,688.92</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.91%</x:t>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Petroleum Oleo E Gas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4RJKF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,753.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USIM5 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K59S31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,572.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYRE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPKD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,070.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAPR11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Saneamento Do Parana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JBB34P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,713.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>40,234</x:t>
-[...59 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>40,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,500.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CURY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cury Construtora E Incorporadora Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C0463Z3</x:t>
   </x:si>
   <x:si>
-    <x:t>105,350</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>105,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,531.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ituran Location And Control Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HBTSH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,285.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POMO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcopolo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CX36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,350.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>FLRY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Fleury Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRQZM2</x:t>
   </x:si>
   <x:si>
-    <x:t>190,737</x:t>
-[...41 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>191,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,362.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>COGN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cogna Educacao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN7YR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,085,610</x:t>
-[...23 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>1,091,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,316.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>ORVR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Orizon Valorizacao De Residuos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YLW5FR3</x:t>
   </x:si>
   <x:si>
-    <x:t>34,150</x:t>
-[...2 lines deleted...]
-    <x:t>$531,094.12</x:t>
+    <x:t>34,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,075.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIRR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direcional Engenharia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P8N9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,981.84</x:t>
   </x:si>
   <x:si>
     <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>AURE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Auren Energia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P348290</x:t>
   </x:si>
   <x:si>
-    <x:t>206,300</x:t>
-[...23 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>207,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,923.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>SLVM</x:t>
   </x:si>
   <x:si>
     <x:t>Sylvamo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122M8031</x:t>
   </x:si>
   <x:si>
-    <x:t>13,017</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>13,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,043.75</x:t>
   </x:si>
   <x:si>
     <x:t>ARCO</x:t>
   </x:si>
   <x:si>
     <x:t>Arcos Dorados Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LR99L2</x:t>
   </x:si>
   <x:si>
-    <x:t>57,125</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>57,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,016.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAP4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Bradespar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C25R24</x:t>
   </x:si>
   <x:si>
-    <x:t>103,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,088.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>JHSF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jhsf Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PGKZ06</x:t>
   </x:si>
   <x:si>
-    <x:t>207,950</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>209,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,815.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>HAPV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hapvida Participacoes E Investimentos S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K6RD2X4</x:t>
   </x:si>
   <x:si>
-    <x:t>175,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>176,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,863.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>KAR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Karoon Gas Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N80D34</x:t>
   </x:si>
   <x:si>
     <x:t>295,869</x:t>
   </x:si>
   <x:si>
-    <x:t>$444,882.23</x:t>
-[...2 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>$419,873.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIP6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipar Carbocloro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BCY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,963.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>SAUD3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Bradsaude Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBXR73</x:t>
   </x:si>
   <x:si>
-    <x:t>159,090</x:t>
-[...5 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>149,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,176.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,174.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,855.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>SLCE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Slc Agricola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7T985</x:t>
   </x:si>
   <x:si>
-    <x:t>120,062</x:t>
-[...59 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>120,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,233.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,020.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>VIVA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vivara Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q29WNZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>80,800</x:t>
-[...23 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>81,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,828.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>EZTC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RCQF01</x:t>
   </x:si>
   <x:si>
-    <x:t>126,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>127,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,831.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construtora Tenda Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H4NQT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,888.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>SMTO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Sao Martinho S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QVK054</x:t>
   </x:si>
   <x:si>
-    <x:t>90,600</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>91,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,851.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,601.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>MDIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>M Dias Branco Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS37N1</x:t>
   </x:si>
   <x:si>
-    <x:t>79,500</x:t>
-[...20 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>79,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,669.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C&amp;A Modas Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883N02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,244.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>ABCB4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Abc Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QJ56H2</x:t>
   </x:si>
   <x:si>
-    <x:t>61,668</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>61,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,025.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>AZZA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Arezzo Industria E Comercio Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BGWLL4</x:t>
   </x:si>
   <x:si>
-    <x:t>78,475</x:t>
-[...38 lines deleted...]
-    <x:t>$277,066.63</x:t>
+    <x:t>78,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,957.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,828.25</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
+    <x:t>SIMH3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BRFV5W1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,300.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDNE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moura Dubeux Engenharia S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2F582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,266.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,532.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrv Engenharia E Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWT9X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,403.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MGLU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Magazine Luiza Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWYLV3</x:t>
   </x:si>
   <x:si>
-    <x:t>196,630</x:t>
-[...41 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>197,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,163.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,976.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tres Tentos Agroindustrial Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XGV714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,714.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,905.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOVI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Movida Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP5CGT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,784.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BEEF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Minerva Sa/Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6CG80</x:t>
   </x:si>
   <x:si>
-    <x:t>298,000</x:t>
-[...35 lines deleted...]
-    <x:t>$239,609.96</x:t>
+    <x:t>299,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,223.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>VAMO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBBR3V6</x:t>
   </x:si>
   <x:si>
-    <x:t>345,450</x:t>
-[...59 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>347,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,846.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>DXCO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Dexco Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBDM58</x:t>
   </x:si>
   <x:si>
-    <x:t>215,408</x:t>
-[...38 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>216,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,791.00</x:t>
   </x:si>
   <x:si>
     <x:t>RECV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Petroreconcavo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1DZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>80,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>80,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,124.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>VINP</x:t>
   </x:si>
   <x:si>
     <x:t>Vinci Partners Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJVVX5</x:t>
   </x:si>
   <x:si>
-    <x:t>16,466</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>16,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,340.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>INTB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1JK8</x:t>
   </x:si>
   <x:si>
-    <x:t>58,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>58,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,021.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
-    <x:t>54,136</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>54,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,780.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,398.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIAA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guararapes Confeccoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,887.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afya Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PK9C4C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,728.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FESA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW1ZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,922.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,046.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGMN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empreendimentos Pague Menos S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ3FF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,793.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grendene Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVXD17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,246.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,695.62</x:t>
   </x:si>
   <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
-    <x:t>30,609</x:t>
-[...143 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>30,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,302.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNVL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C09194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,023.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBFG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Sbf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003MC9592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,716.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,270.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,528.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hidrovias Do Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D7HFJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,312.08</x:t>
   </x:si>
   <x:si>
     <x:t>KEPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Kepler Weber Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYJY43</x:t>
   </x:si>
   <x:si>
-    <x:t>84,250</x:t>
-[...35 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>84,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,766.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Log Commercial Properties E Participaco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XFGVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,624.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,697.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,186.34</x:t>
   </x:si>
   <x:si>
     <x:t>AGRO</x:t>
   </x:si>
   <x:si>
     <x:t>Adecoagro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCNPK3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,067</x:t>
-[...53 lines deleted...]
-    <x:t>$100,928.51</x:t>
+    <x:t>8,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,362.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>RAPT4 BZ</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>AUAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Uniao Pet Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0118WVSD7</x:t>
   </x:si>
   <x:si>
-    <x:t>136,350</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>137,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,627.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>VLID3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NXBD73</x:t>
   </x:si>
   <x:si>
-    <x:t>25,400</x:t>
-[...20 lines deleted...]
-    <x:t>$87,697.78</x:t>
+    <x:t>25,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,897.69</x:t>
   </x:si>
   <x:si>
     <x:t>TFCO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Track &amp; Field Co Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S5067J0</x:t>
   </x:si>
   <x:si>
-    <x:t>26,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>26,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,736.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CAML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Camil Alimentos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRSWS1</x:t>
   </x:si>
   <x:si>
-    <x:t>66,550</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>66,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,517.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRAS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fras-Le Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1CYG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,085.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,003.19</x:t>
   </x:si>
   <x:si>
     <x:t>PLPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W8ZZHK5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,200</x:t>
-[...38 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>36,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,638.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PFZTW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,017.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,456.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blau Farmaceutica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQBZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,305.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIZ4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raizen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0020BM0M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,575.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>LIGT3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Light S?A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND430</x:t>
   </x:si>
   <x:si>
-    <x:t>85,000</x:t>
-[...68 lines deleted...]
-    <x:t>$53,651.66</x:t>
+    <x:t>85,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,874.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSED3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002F3XB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,180.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YDGW1Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,270.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Casas Bahia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXYF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,531.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2324825D AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esg Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K8HVYQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OIBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJXHR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAMP3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zamp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-754.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,452.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
-  </x:si>
-[...142 lines deleted...]
-    <x:t>$131,591.55</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1708,59 +1702,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54acfb054a8a4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R540e4b6aecce4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc47216169ee34099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc517d237a52443ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04a055609c414d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29e1161e423343be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I97"/>
+  <x:dimension ref="A1:I96"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2245,486 +2239,486 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
@@ -2941,428 +2935,428 @@
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
@@ -3463,80 +3457,80 @@
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
@@ -3579,196 +3573,196 @@
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
@@ -3840,312 +3834,312 @@
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
@@ -4188,80 +4182,80 @@
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
@@ -4312,260 +4306,231 @@
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A96" s="2" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="B96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B97" s="2" t="s">
+      <x:c r="C96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C97" s="2" t="s">
+      <x:c r="D96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D97" s="2" t="s">
+      <x:c r="E96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E97" s="2" t="s">
+      <x:c r="F96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F97" s="2" t="s">
+      <x:c r="G96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G97" s="2" t="s">
+      <x:c r="H96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H97" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I97" s="2" t="s">
+      <x:c r="I96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A97:I97"/>
+    <x:mergeCell ref="A96:I96"/>
   </x:mergeCells>
 </x:worksheet>
 </file>