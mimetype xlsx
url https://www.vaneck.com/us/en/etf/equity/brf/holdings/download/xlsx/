--- v3 (2026-06-04)
+++ v4 (2026-06-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7dcf129dfe467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d932d930ea4898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260602" sheetId="1" r:id="R29e1161e423343be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260602" sheetId="1" r:id="Rc151f6762a12413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="772" uniqueCount="545">
   <x:si>
     <x:t>Daily Holdings (%)  06/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1702,51 +1702,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc517d237a52443ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04a055609c414d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29e1161e423343be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2701ee3cabed454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf5a357c3f8ca4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc151f6762a12413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I96"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">