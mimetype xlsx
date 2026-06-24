--- v4 (2026-06-04)
+++ v5 (2026-06-24)
@@ -1,1680 +1,1683 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d932d930ea4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53de0424e51c456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260602" sheetId="1" r:id="Rc151f6762a12413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260623" sheetId="1" r:id="Rd56f38bcf9b7438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="772" uniqueCount="545">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="546">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
-    <x:t>143,493</x:t>
+    <x:t>138,693</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$941,688.92</x:t>
+    <x:t>$862,736.19</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.93%</x:t>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAPR11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Saneamento Do Parana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JBB34P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,878.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cury Construtora E Incorporadora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0463Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,010.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYRE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPKD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,260.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>3r Petroleum Oleo E Gas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RJKF0</x:t>
   </x:si>
   <x:si>
-    <x:t>192,359</x:t>
-[...5 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>183,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,797.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLRY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fleury Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRQZM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,739.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>USIM5 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K59S31</x:t>
   </x:si>
   <x:si>
-    <x:t>314,000</x:t>
-[...41 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>331,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,055.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ituran Location And Control Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HBTSH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,473.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIRR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direcional Engenharia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P8N9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,578.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAP4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradespar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C25R24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,143.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvamo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122M8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,575.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POMO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcopolo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CX36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,651.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORVR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orizon Valorizacao De Residuos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YLW5FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,403.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cogna Educacao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN7YR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,092,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,369.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>40,443</x:t>
-[...131 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>36,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,809.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>AURE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Auren Energia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P348290</x:t>
   </x:si>
   <x:si>
-    <x:t>207,400</x:t>
-[...20 lines deleted...]
-    <x:t>$507,043.75</x:t>
+    <x:t>207,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,741.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHSF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jhsf Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PGKZ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,743.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCO</x:t>
   </x:si>
   <x:si>
     <x:t>Arcos Dorados Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LR99L2</x:t>
   </x:si>
   <x:si>
-    <x:t>57,422</x:t>
-[...41 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>51,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,905.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUD3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradsaude Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBXR73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,276.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIP6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipar Carbocloro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BCY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,005.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,317.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>HAPV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hapvida Participacoes E Investimentos S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K6RD2X4</x:t>
   </x:si>
   <x:si>
-    <x:t>176,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>176,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,465.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,660.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construtora Tenda Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H4NQT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,440.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,437.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLCE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slc Agricola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7T985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,036.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZTC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RCQF01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,795.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>KAR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Karoon Gas Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N80D34</x:t>
   </x:si>
   <x:si>
-    <x:t>295,869</x:t>
-[...113 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>308,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,157.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>VIVA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vivara Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q29WNZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>81,200</x:t>
-[...41 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>70,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,703.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,877.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C&amp;A Modas Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883N02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,132.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M Dias Branco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS37N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,101.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,336.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,274.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>SMTO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Sao Martinho S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QVK054</x:t>
   </x:si>
   <x:si>
-    <x:t>91,000</x:t>
-[...77 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>91,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,452.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,002.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>AZZA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Arezzo Industria E Comercio Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BGWLL4</x:t>
   </x:si>
   <x:si>
-    <x:t>78,875</x:t>
-[...23 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>63,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,850.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,636.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,557.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tres Tentos Agroindustrial Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XGV714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,707.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDNE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moura Dubeux Engenharia S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2F582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,073.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerva Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6CG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,375.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMH3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Simpar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BRFV5W1</x:t>
   </x:si>
   <x:si>
-    <x:t>137,864</x:t>
-[...38 lines deleted...]
-    <x:t>$239,532.45</x:t>
+    <x:t>130,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,166.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOVI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Movida Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP5CGT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,054.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,643.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinci Partners Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJVVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,091.80</x:t>
   </x:si>
   <x:si>
     <x:t>MRVE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mrv Engenharia E Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWT9X3</x:t>
   </x:si>
   <x:si>
-    <x:t>197,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>197,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,510.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBBR3V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>334,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,486.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>MGLU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Magazine Luiza Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWYLV3</x:t>
   </x:si>
   <x:si>
-    <x:t>197,730</x:t>
-[...128 lines deleted...]
-    <x:t>$205,791.00</x:t>
+    <x:t>197,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,691.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afya Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PK9C4C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,578.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VULC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcabras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2H6T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,689.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1JK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,169.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,056.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hidrovias Do Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D7HFJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,133.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIAA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guararapes Confeccoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,941.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>RECV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Petroreconcavo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1DZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>80,400</x:t>
-[...71 lines deleted...]
-    <x:t>$150,398.19</x:t>
+    <x:t>71,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,605.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>RIAA3 BZ</x:t>
-[...11 lines deleted...]
-    <x:t>$140,887.39</x:t>
+    <x:t>PGMN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empreendimentos Pague Menos S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ3FF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,982.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>AFYA</x:t>
-[...14 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,042.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,932.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adecoagro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCNPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,704.34</x:t>
   </x:si>
   <x:si>
     <x:t>FESA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1ZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>102,000</x:t>
-[...35 lines deleted...]
-    <x:t>$128,793.53</x:t>
+    <x:t>102,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,107.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>GRND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grendene Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVXD17</x:t>
   </x:si>
   <x:si>
-    <x:t>160,900</x:t>
-[...20 lines deleted...]
-    <x:t>$124,695.62</x:t>
+    <x:t>155,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,589.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNVL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C09194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,682.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepler Weber Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYJY43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,855.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uniao Pet Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118WVSD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,316.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Log Commercial Properties E Participaco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XFGVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,873.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,215.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
-    <x:t>30,768</x:t>
-[...20 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>33,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,015.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,248.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,531.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>SBFG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Sbf Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MC9592</x:t>
   </x:si>
   <x:si>
-    <x:t>49,800</x:t>
-[...107 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>47,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,636.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,751.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PFZTW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,670.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLID3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NXBD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,545.59</x:t>
   </x:si>
   <x:si>
     <x:t>RAPT4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Randon Sa Implementos E Participacoes</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0L9J2</x:t>
   </x:si>
   <x:si>
-    <x:t>99,800</x:t>
-[...53 lines deleted...]
-    <x:t>$87,897.69</x:t>
+    <x:t>99,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,949.96</x:t>
   </x:si>
   <x:si>
     <x:t>TFCO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Track &amp; Field Co Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S5067J0</x:t>
   </x:si>
   <x:si>
     <x:t>26,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,736.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$77,483.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CAML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Camil Alimentos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRSWS1</x:t>
   </x:si>
   <x:si>
-    <x:t>66,850</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>66,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,902.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIZ4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raizen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0020BM0M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>779,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,156.71</x:t>
   </x:si>
   <x:si>
     <x:t>FRAS3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Fras-Le Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1CYG8</x:t>
   </x:si>
   <x:si>
     <x:t>16,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,085.23</x:t>
-[...17 lines deleted...]
-    <x:t>$70,003.19</x:t>
+    <x:t>$63,020.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,219.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,766.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blau Farmaceutica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQBZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,351.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>PLPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W8ZZHK5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,400</x:t>
-[...92 lines deleted...]
-    <x:t>$46,874.38</x:t>
+    <x:t>29,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,564.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>CSED3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002F3XB56</x:t>
   </x:si>
   <x:si>
-    <x:t>39,450</x:t>
-[...2 lines deleted...]
-    <x:t>$31,180.79</x:t>
+    <x:t>39,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,682.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ARML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YDGW1Z9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>42,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,323.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
-    <x:t>59,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>74,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,276.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>2324825D AU</x:t>
   </x:si>
   <x:si>
     <x:t>Esg Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K8HVYQ1</x:t>
   </x:si>
   <x:si>
     <x:t>26,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$755.78</x:t>
+    <x:t>$727.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>OIBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJXHR7</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.02</x:t>
+    <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>ZAMP3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Zamp Sa</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>41,615</x:t>
   </x:si>
   <x:si>
-    <x:t>$.01</x:t>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134.94</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2</x:t>
-[...17 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-192,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-192,304.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,452.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$98,940.10</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1702,56 +1705,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2701ee3cabed454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf5a357c3f8ca4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc151f6762a12413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a21fcb356ce41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R92eda4747c6044f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd56f38bcf9b7438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I96"/>
+  <x:dimension ref="A1:I97"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1891,2139 +1894,2139 @@
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
@@ -4037,225 +4040,225 @@
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
@@ -4379,158 +4382,187 @@
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
+      <x:c r="G93" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>535</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="G95" s="1" t="s">
+    </x:row>
+    <x:row r="96" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A96" s="1">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="H95" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I95" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A96" s="2" t="s">
+      <x:c r="G96" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="B96" s="2" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A97" s="2" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="B97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C96" s="2" t="s">
+      <x:c r="C97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D96" s="2" t="s">
+      <x:c r="D97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E96" s="2" t="s">
+      <x:c r="E97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F96" s="2" t="s">
+      <x:c r="F97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G96" s="2" t="s">
+      <x:c r="G97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H96" s="2" t="s">
+      <x:c r="H97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I96" s="2" t="s">
+      <x:c r="I97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A96:I96"/>
+    <x:mergeCell ref="A97:I97"/>
   </x:mergeCells>
 </x:worksheet>
 </file>