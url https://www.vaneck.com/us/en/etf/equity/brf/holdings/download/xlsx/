--- v5 (2026-06-24)
+++ v6 (2026-06-24)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53de0424e51c456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bdd550ea6124ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260623" sheetId="1" r:id="Rd56f38bcf9b7438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260623" sheetId="1" r:id="Re09652b55d76407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="546">
   <x:si>
     <x:t>Daily Holdings (%)  06/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1705,51 +1705,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a21fcb356ce41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R92eda4747c6044f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd56f38bcf9b7438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f4d26227344379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R045f611d79434025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re09652b55d76407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I97"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">