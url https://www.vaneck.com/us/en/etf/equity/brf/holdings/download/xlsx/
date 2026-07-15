--- v6 (2026-06-24)
+++ v7 (2026-07-15)
@@ -1,1683 +1,1689 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bdd550ea6124ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426467669ba94e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260623" sheetId="1" r:id="Re09652b55d76407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260713" sheetId="1" r:id="R681a671fde7e4450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="546">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="548">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
     <x:t>138,693</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$862,736.19</x:t>
+    <x:t>$911,088.36</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.92%</x:t>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYRE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPKD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,870.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cury Construtora E Incorporadora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0463Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,460.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>SAPR11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Saneamento Do Parana</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JBB34P2</x:t>
   </x:si>
   <x:si>
     <x:t>93,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$702,878.46</x:t>
-[...35 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>$677,040.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>3r Petroleum Oleo E Gas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RJKF0</x:t>
   </x:si>
   <x:si>
     <x:t>183,659</x:t>
   </x:si>
   <x:si>
-    <x:t>$671,797.93</x:t>
-[...2 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>$672,848.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>FLRY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Fleury Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRQZM2</x:t>
   </x:si>
   <x:si>
     <x:t>191,937</x:t>
   </x:si>
   <x:si>
-    <x:t>$557,739.07</x:t>
-[...2 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>$604,057.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>USIM5 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K59S31</x:t>
   </x:si>
   <x:si>
     <x:t>331,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$554,055.65</x:t>
-[...2 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>$541,835.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvamo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122M8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,451.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORVR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orizon Valorizacao De Residuos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YLW5FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,525.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIRR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direcional Engenharia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P8N9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,039.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POMO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcopolo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CX36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,918.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAP4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradespar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C25R24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,515.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auren Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P348290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,408.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cogna Educacao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN7YR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,092,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,136.92</x:t>
   </x:si>
   <x:si>
     <x:t>ITRN</x:t>
   </x:si>
   <x:si>
     <x:t>Ituran Location And Control Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HBTSH5</x:t>
   </x:si>
   <x:si>
     <x:t>8,588</x:t>
   </x:si>
   <x:si>
-    <x:t>$541,473.40</x:t>
-[...110 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>$479,038.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUD3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradsaude Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBXR73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,360.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHSF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jhsf Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PGKZ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,534.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcos Dorados Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LR99L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,203.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
     <x:t>36,226</x:t>
   </x:si>
   <x:si>
-    <x:t>$456,809.86</x:t>
-[...71 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>$420,946.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>UNIP6 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Unipar Carbocloro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2BCY5</x:t>
   </x:si>
   <x:si>
     <x:t>32,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$376,005.09</x:t>
+    <x:t>$392,095.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,740.18</x:t>
   </x:si>
   <x:si>
     <x:t>1.71%</x:t>
   </x:si>
   <x:si>
-    <x:t>IRBR3 BZ</x:t>
-[...14 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,673.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,664.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>HAPV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hapvida Participacoes E Investimentos S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K6RD2X4</x:t>
   </x:si>
   <x:si>
     <x:t>176,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$349,465.69</x:t>
-[...17 lines deleted...]
-    <x:t>$339,660.44</x:t>
+    <x:t>$359,361.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLCE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slc Agricola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7T985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,701.17</x:t>
   </x:si>
   <x:si>
     <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>TEND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Construtora Tenda Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H4NQT8</x:t>
   </x:si>
   <x:si>
     <x:t>50,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$337,440.47</x:t>
-[...32 lines deleted...]
-    <x:t>$330,036.16</x:t>
+    <x:t>$336,639.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>EZTC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RCQF01</x:t>
   </x:si>
   <x:si>
     <x:t>127,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$321,795.57</x:t>
-[...2 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>$322,238.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivara Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q29WNZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,845.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,514.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>KAR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Karoon Gas Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N80D34</x:t>
   </x:si>
   <x:si>
     <x:t>308,202</x:t>
   </x:si>
   <x:si>
-    <x:t>$302,157.88</x:t>
-[...38 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$309,503.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CEAB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>C&amp;A Modas Ltda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q883N02</x:t>
   </x:si>
   <x:si>
     <x:t>145,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$275,132.47</x:t>
-[...2 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$291,659.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sao Martinho S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QVK054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,612.48</x:t>
   </x:si>
   <x:si>
     <x:t>MDIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>M Dias Branco Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS37N1</x:t>
   </x:si>
   <x:si>
     <x:t>80,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$268,101.27</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$277,496.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,323.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>ABCB4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Abc Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QJ56H2</x:t>
   </x:si>
   <x:si>
     <x:t>57,768</x:t>
   </x:si>
   <x:si>
-    <x:t>$267,336.15</x:t>
-[...38 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$267,811.35</x:t>
   </x:si>
   <x:si>
     <x:t>DXCO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Dexco Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBDM58</x:t>
   </x:si>
   <x:si>
     <x:t>269,508</x:t>
   </x:si>
   <x:si>
-    <x:t>$251,002.42</x:t>
-[...2 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>$259,970.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tres Tentos Agroindustrial Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XGV714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,204.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>AZZA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Arezzo Industria E Comercio Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BGWLL4</x:t>
   </x:si>
   <x:si>
     <x:t>63,175</x:t>
   </x:si>
   <x:si>
-    <x:t>$244,850.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$236,616.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,641.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>ALPA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alpargatas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1CL9</x:t>
   </x:si>
   <x:si>
     <x:t>94,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$239,636.72</x:t>
-[...38 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$221,082.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>MDNE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Moura Dubeux Engenharia S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F2F582</x:t>
   </x:si>
   <x:si>
     <x:t>43,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$229,073.87</x:t>
-[...2 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$220,310.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BEEF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Minerva Sa/Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6CG80</x:t>
   </x:si>
   <x:si>
     <x:t>299,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$206,375.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$216,162.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMH3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Simpar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BRFV5W1</x:t>
   </x:si>
   <x:si>
     <x:t>130,264</x:t>
   </x:si>
   <x:si>
-    <x:t>$195,166.17</x:t>
+    <x:t>$201,300.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,521.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
+    <x:t>VAMO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBBR3V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>334,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,121.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGLU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magazine Luiza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWYLV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,168.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinci Partners Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJVVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,846.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrv Engenharia E Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWT9X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,336.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MOVI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Movida Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP5CGT4</x:t>
   </x:si>
   <x:si>
     <x:t>105,153</x:t>
   </x:si>
   <x:si>
-    <x:t>$195,054.45</x:t>
-[...86 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$179,503.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AFYA</x:t>
   </x:si>
   <x:si>
     <x:t>Afya Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PK9C4C7</x:t>
   </x:si>
   <x:si>
     <x:t>11,252</x:t>
   </x:si>
   <x:si>
-    <x:t>$161,578.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$160,341.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
     <x:t>54,536</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,689.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$152,610.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,799.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>INTB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1JK8</x:t>
   </x:si>
   <x:si>
     <x:t>58,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,169.26</x:t>
-[...17 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$147,629.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroreconcavo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1DZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,709.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIAA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guararapes Confeccoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,626.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>HBSA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hidrovias Do Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D7HFJ3</x:t>
   </x:si>
   <x:si>
     <x:t>208,215</x:t>
   </x:si>
   <x:si>
-    <x:t>$144,133.71</x:t>
-[...38 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$140,795.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adecoagro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCNPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,715.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,293.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>PGMN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Empreendimentos Pague Menos S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ3FF0</x:t>
   </x:si>
   <x:si>
     <x:t>184,589</x:t>
   </x:si>
   <x:si>
-    <x:t>$130,982.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$127,337.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>MYPK3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Iochpe Maxion Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZPMJ3</x:t>
   </x:si>
   <x:si>
     <x:t>69,552</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,042.23</x:t>
-[...32 lines deleted...]
-    <x:t>$120,704.34</x:t>
+    <x:t>$125,371.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grendene Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVXD17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,422.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>FESA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1ZW2</x:t>
   </x:si>
   <x:si>
     <x:t>102,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$119,107.81</x:t>
-[...20 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$117,189.38</x:t>
   </x:si>
   <x:si>
     <x:t>PNVL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C09194</x:t>
   </x:si>
   <x:si>
     <x:t>52,750</x:t>
   </x:si>
   <x:si>
-    <x:t>$111,682.19</x:t>
+    <x:t>$114,821.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,277.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,843.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>KEPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Kepler Weber Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYJY43</x:t>
   </x:si>
   <x:si>
     <x:t>84,750</x:t>
   </x:si>
   <x:si>
-    <x:t>$107,855.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$108,670.78</x:t>
   </x:si>
   <x:si>
     <x:t>AUAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Uniao Pet Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0118WVSD7</x:t>
   </x:si>
   <x:si>
     <x:t>170,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$105,316.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$104,777.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,403.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>LOGG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Log Commercial Properties E Participaco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XFGVX5</x:t>
   </x:si>
   <x:si>
     <x:t>19,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$102,873.45</x:t>
-[...20 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$99,726.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,698.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,471.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBFG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Sbf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003MC9592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,784.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLID3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NXBD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,195.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
     <x:t>33,002</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,015.94</x:t>
-[...74 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$89,435.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFCO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Track &amp; Field Co Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S5067J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,149.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camil Alimentos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSWS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,668.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,203.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRAS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fras-Le Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1CYG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,787.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,085.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blau Farmaceutica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQBZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,721.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIZ4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raizen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0020BM0M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>779,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,150.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>ONCO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PFZTW5</x:t>
   </x:si>
   <x:si>
     <x:t>332,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,670.62</x:t>
-[...149 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$49,310.55</x:t>
   </x:si>
   <x:si>
     <x:t>PLPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W8ZZHK5</x:t>
   </x:si>
   <x:si>
     <x:t>29,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,564.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$47,195.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>CSED3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002F3XB56</x:t>
   </x:si>
   <x:si>
     <x:t>39,550</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,682.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$32,370.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ARML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YDGW1Z9</x:t>
   </x:si>
   <x:si>
     <x:t>42,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,323.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$27,827.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
     <x:t>74,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,276.39</x:t>
+    <x:t>$15,139.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>2324825D AU</x:t>
   </x:si>
   <x:si>
     <x:t>Esg Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K8HVYQ1</x:t>
   </x:si>
   <x:si>
     <x:t>26,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$727.63</x:t>
+    <x:t>$728.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>OIBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJXHR7</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>ZAMP3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Zamp Sa</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>41,615</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>700</x:t>
+    <x:t>350</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$134.94</x:t>
+    <x:t>$68.19</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>4</x:t>
-[...2 lines deleted...]
-    <x:t>$3.04</x:t>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.53</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-192,304</x:t>
-[...5 lines deleted...]
-    <x:t>-0.87%</x:t>
+    <x:t>-33,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-33,048.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,940.10</x:t>
+    <x:t>$60,366.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1705,51 +1711,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f4d26227344379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R045f611d79434025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re09652b55d76407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a72b7e511f4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb5ed5acd07e34efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R681a671fde7e4450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I97"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1894,428 +1900,428 @@
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -2532,254 +2538,254 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -2822,312 +2828,312 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
@@ -3141,341 +3147,341 @@
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
@@ -3518,254 +3524,254 @@
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
@@ -3895,665 +3901,665 @@
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="2" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>