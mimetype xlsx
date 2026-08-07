--- v7 (2026-07-15)
+++ v8 (2026-08-07)
@@ -1,1689 +1,1725 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426467669ba94e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a24a6a6580a45f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260713" sheetId="1" r:id="R681a671fde7e4450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260806" sheetId="1" r:id="R69da5cac29174979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="548">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="560">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
-    <x:t>138,693</x:t>
+    <x:t>137,193</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$911,088.36</x:t>
+    <x:t>$873,587.45</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.07%</x:t>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>CYRE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPKD3</x:t>
   </x:si>
   <x:si>
-    <x:t>166,450</x:t>
-[...5 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>164,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,000.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Petroleum Oleo E Gas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4RJKF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,591.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>CURY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cury Construtora E Incorporadora Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C0463Z3</x:t>
   </x:si>
   <x:si>
-    <x:t>106,050</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>104,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,515.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLRY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fleury Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRQZM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,803.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>SAPR11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Saneamento Do Parana</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JBB34P2</x:t>
   </x:si>
   <x:si>
-    <x:t>93,900</x:t>
-[...41 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>92,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,080.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORVR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orizon Valorizacao De Residuos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YLW5FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,190.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAP4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradespar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C25R24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,850.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvamo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122M8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,605.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cogna Educacao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN7YR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,080,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,466.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>USIM5 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K59S31</x:t>
   </x:si>
   <x:si>
-    <x:t>331,800</x:t>
-[...41 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>328,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,053.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ituran Location And Control Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HBTSH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,625.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>DIRR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Direcional Engenharia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P8N9L6</x:t>
   </x:si>
   <x:si>
-    <x:t>202,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>200,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,743.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auren Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P348290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,518.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHSF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jhsf Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PGKZ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,501.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcos Dorados Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LR99L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,957.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUD3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradsaude Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBXR73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,634.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>POMO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Marcopolo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CX36</x:t>
   </x:si>
   <x:si>
-    <x:t>458,494</x:t>
-[...125 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>453,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,969.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIP6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipar Carbocloro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BCY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,259.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>36,226</x:t>
-[...23 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>35,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,139.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAPV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hapvida Participacoes E Investimentos S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K6RD2X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,970.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N80D34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,404.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>IRBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Irb Brasil Resseguros Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ00L1</x:t>
   </x:si>
   <x:si>
-    <x:t>34,923</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>34,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,620.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,280.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>IGTI11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Iguatemi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0131XR464</x:t>
   </x:si>
   <x:si>
-    <x:t>72,850</x:t>
-[...41 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>72,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,500.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>SLCE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Slc Agricola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7T985</x:t>
   </x:si>
   <x:si>
-    <x:t>127,162</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>125,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,394.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TEND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Construtora Tenda Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H4NQT8</x:t>
   </x:si>
   <x:si>
-    <x:t>50,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>49,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,915.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivara Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q29WNZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,027.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,710.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,562.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>EZTC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RCQF01</x:t>
   </x:si>
   <x:si>
-    <x:t>127,200</x:t>
-[...59 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>125,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,531.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M Dias Branco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS37N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,267.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,262.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>CEAB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>C&amp;A Modas Ltda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q883N02</x:t>
   </x:si>
   <x:si>
-    <x:t>145,450</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>143,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,974.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,254.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>SMTO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Sao Martinho S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QVK054</x:t>
   </x:si>
   <x:si>
-    <x:t>91,100</x:t>
-[...35 lines deleted...]
-    <x:t>$269,323.12</x:t>
+    <x:t>90,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,241.22</x:t>
   </x:si>
   <x:si>
     <x:t>1.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>ABCB4 BZ</x:t>
-[...29 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,965.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,681.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDNE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moura Dubeux Engenharia S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2F582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,417.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerva Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6CG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,259.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBBR3V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,777.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZZA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arezzo Industria E Comercio Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BGWLL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,111.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinci Partners Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJVVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,208.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,988.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMH3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BRFV5W1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,073.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>TTEN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Tres Tentos Agroindustrial Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XGV714</x:t>
   </x:si>
   <x:si>
-    <x:t>79,450</x:t>
-[...149 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>78,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,314.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>MGLU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Magazine Luiza Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWYLV3</x:t>
   </x:si>
   <x:si>
-    <x:t>197,930</x:t>
-[...23 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>195,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,109.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mrv Engenharia E Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWT9X3</x:t>
   </x:si>
   <x:si>
-    <x:t>197,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>195,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,724.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1JK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,626.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>MOVI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Movida Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP5CGT4</x:t>
   </x:si>
   <x:si>
-    <x:t>105,153</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>103,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,981.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>AFYA</x:t>
   </x:si>
   <x:si>
     <x:t>Afya Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PK9C4C7</x:t>
   </x:si>
   <x:si>
-    <x:t>11,252</x:t>
-[...2 lines deleted...]
-    <x:t>$160,341.00</x:t>
+    <x:t>11,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,762.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,432.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
-    <x:t>54,536</x:t>
-[...2 lines deleted...]
-    <x:t>$152,610.68</x:t>
+    <x:t>53,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,991.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>MILS3 BZ</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>RECV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Petroreconcavo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1DZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>71,100</x:t>
-[...2 lines deleted...]
-    <x:t>$142,709.88</x:t>
+    <x:t>70,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,657.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,094.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RIAA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Guararapes Confeccoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>83,250</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>82,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,390.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,765.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,962.92</x:t>
   </x:si>
   <x:si>
     <x:t>HBSA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hidrovias Do Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D7HFJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>208,215</x:t>
-[...2 lines deleted...]
-    <x:t>$140,795.47</x:t>
+    <x:t>205,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,773.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNVL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C09194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,308.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGMN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empreendimentos Pague Menos S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ3FF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,593.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AGRO</x:t>
   </x:si>
   <x:si>
     <x:t>Adecoagro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCNPK3</x:t>
   </x:si>
   <x:si>
-    <x:t>12,882</x:t>
-[...59 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>12,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,218.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uniao Pet Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118WVSD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,646.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,568.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FESA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW1ZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,648.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>GRND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grendene Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVXD17</x:t>
   </x:si>
   <x:si>
-    <x:t>155,300</x:t>
-[...56 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>153,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,500.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,447.69</x:t>
   </x:si>
   <x:si>
     <x:t>AGRO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P1P859</x:t>
   </x:si>
   <x:si>
-    <x:t>29,450</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>29,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,798.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>KEPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Kepler Weber Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYJY43</x:t>
   </x:si>
   <x:si>
-    <x:t>84,750</x:t>
-[...17 lines deleted...]
-    <x:t>$104,777.07</x:t>
+    <x:t>83,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,182.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>RANI3 BZ</x:t>
-[...14 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,531.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>LOGG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Log Commercial Properties E Participaco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XFGVX5</x:t>
   </x:si>
   <x:si>
-    <x:t>19,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>19,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,096.60</x:t>
   </x:si>
   <x:si>
     <x:t>TUPY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Tupy Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C256X6</x:t>
   </x:si>
   <x:si>
-    <x:t>31,200</x:t>
-[...23 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>30,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,904.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLID3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NXBD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,174.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>SBFG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Sbf Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MC9592</x:t>
   </x:si>
   <x:si>
-    <x:t>47,100</x:t>
-[...20 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>46,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,244.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFCO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Track &amp; Field Co Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S5067J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,838.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
-    <x:t>33,002</x:t>
-[...17 lines deleted...]
-    <x:t>$78,149.89</x:t>
+    <x:t>32,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,032.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>FRAS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fras-Le Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1CYG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,752.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,595.41</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Camil Alimentos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRSWS1</x:t>
   </x:si>
   <x:si>
-    <x:t>66,950</x:t>
-[...56 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>66,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,154.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BLAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Blau Farmaceutica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQBZ94</x:t>
   </x:si>
   <x:si>
-    <x:t>26,765</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>26,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,185.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W8ZZHK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,221.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIZ4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Raizen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0020BM0M1</x:t>
   </x:si>
   <x:si>
-    <x:t>779,850</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>771,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,265.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ONCO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PFZTW5</x:t>
   </x:si>
   <x:si>
-    <x:t>332,950</x:t>
-[...20 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>329,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,036.74</x:t>
   </x:si>
   <x:si>
     <x:t>CSED3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002F3XB56</x:t>
   </x:si>
   <x:si>
-    <x:t>39,550</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>39,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,800.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAMP3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zamp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,347.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ARML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YDGW1Z9</x:t>
   </x:si>
   <x:si>
-    <x:t>42,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>41,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,286.86</x:t>
   </x:si>
   <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
-    <x:t>74,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>73,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,419.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB10 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023BD98P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,976.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,571.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>2324825D AU</x:t>
   </x:si>
   <x:si>
     <x:t>Esg Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K8HVYQ1</x:t>
   </x:si>
   <x:si>
     <x:t>26,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$728.00</x:t>
+    <x:t>$740.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>OIBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJXHR7</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>ZAMP3 BZ</x:t>
-[...8 lines deleted...]
-    <x:t>41,615</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,544.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>350</x:t>
-[...5 lines deleted...]
-    <x:t>$68.19</x:t>
+    <x:t>24,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,814.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.53</x:t>
-[...11 lines deleted...]
-    <x:t>-0.15%</x:t>
+    <x:t>$1.54</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,366.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$1,248.60</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1711,56 +1747,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a72b7e511f4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb5ed5acd07e34efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R681a671fde7e4450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e9b69341e74137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R61f02908b7784257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69da5cac29174979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I97"/>
+  <x:dimension ref="A1:I99"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2219,1037 +2255,1037 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
@@ -3350,254 +3386,254 @@
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
@@ -3611,80 +3647,80 @@
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
@@ -3727,80 +3763,80 @@
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
@@ -3872,80 +3908,80 @@
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
@@ -3959,616 +3995,674 @@
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="G92" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A97" s="1">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B97" s="2" t="s">
+      <x:c r="G97" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A98" s="1">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A99" s="2" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="B99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C97" s="2" t="s">
+      <x:c r="C99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D97" s="2" t="s">
+      <x:c r="D99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E97" s="2" t="s">
+      <x:c r="E99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F97" s="2" t="s">
+      <x:c r="F99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G97" s="2" t="s">
+      <x:c r="G99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H97" s="2" t="s">
+      <x:c r="H99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I97" s="2" t="s">
+      <x:c r="I99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A97:I97"/>
+    <x:mergeCell ref="A99:I99"/>
   </x:mergeCells>
 </x:worksheet>
 </file>