--- v8 (2026-08-07)
+++ v9 (2026-08-29)
@@ -1,1725 +1,1716 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a24a6a6580a45f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4f93a9769d4b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260806" sheetId="1" r:id="R69da5cac29174979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260827" sheetId="1" r:id="R6d203f3265a545c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="560">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="557">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
     <x:t>137,193</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$873,587.45</x:t>
+    <x:t>$864,222.52</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.06%</x:t>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>CYRE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPKD3</x:t>
   </x:si>
   <x:si>
     <x:t>164,650</x:t>
   </x:si>
   <x:si>
-    <x:t>$704,000.45</x:t>
-[...2 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>$758,836.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLRY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fleury Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRQZM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,543.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cury Construtora E Incorporadora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0463Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,980.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>3r Petroleum Oleo E Gas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RJKF0</x:t>
   </x:si>
   <x:si>
     <x:t>181,559</x:t>
   </x:si>
   <x:si>
-    <x:t>$658,591.67</x:t>
-[...38 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>$615,269.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>SAPR11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Saneamento Do Parana</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JBB34P2</x:t>
   </x:si>
   <x:si>
     <x:t>92,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$633,080.47</x:t>
-[...2 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>$599,492.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ORVR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Orizon Valorizacao De Residuos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YLW5FR3</x:t>
   </x:si>
   <x:si>
-    <x:t>45,050</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>180,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$566,347.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAP4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Bradespar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C25R24</x:t>
   </x:si>
   <x:si>
     <x:t>119,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$504,850.60</x:t>
-[...2 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>$515,031.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>SLVM</x:t>
   </x:si>
   <x:si>
     <x:t>Sylvamo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122M8031</x:t>
   </x:si>
   <x:si>
     <x:t>13,277</x:t>
   </x:si>
   <x:si>
-    <x:t>$501,605.06</x:t>
-[...2 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>$485,938.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>COGN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cogna Educacao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN7YR3</x:t>
   </x:si>
   <x:si>
     <x:t>1,080,210</x:t>
   </x:si>
   <x:si>
-    <x:t>$465,466.40</x:t>
-[...2 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>$466,468.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>USIM5 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K59S31</x:t>
   </x:si>
   <x:si>
     <x:t>328,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$462,053.84</x:t>
-[...2 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>$455,548.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,690.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ITRN</x:t>
   </x:si>
   <x:si>
     <x:t>Ituran Location And Control Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HBTSH5</x:t>
   </x:si>
   <x:si>
     <x:t>8,492</x:t>
   </x:si>
   <x:si>
-    <x:t>$461,625.12</x:t>
-[...2 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>$441,074.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auren Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P348290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,746.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>DIRR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Direcional Engenharia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P8N9L6</x:t>
   </x:si>
   <x:si>
     <x:t>200,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$460,743.70</x:t>
-[...17 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>$425,285.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>JHSF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jhsf Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PGKZ06</x:t>
   </x:si>
   <x:si>
     <x:t>206,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$432,501.20</x:t>
-[...2 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>$415,178.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCO</x:t>
   </x:si>
   <x:si>
     <x:t>Arcos Dorados Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LR99L2</x:t>
   </x:si>
   <x:si>
     <x:t>51,074</x:t>
   </x:si>
   <x:si>
-    <x:t>$425,957.16</x:t>
-[...2 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>$405,527.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>SAUD3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Bradsaude Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBXR73</x:t>
   </x:si>
   <x:si>
     <x:t>147,490</x:t>
   </x:si>
   <x:si>
-    <x:t>$409,634.26</x:t>
-[...2 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>$400,995.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>POMO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Marcopolo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CX36</x:t>
   </x:si>
   <x:si>
     <x:t>453,294</x:t>
   </x:si>
   <x:si>
-    <x:t>$403,969.74</x:t>
-[...2 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$395,004.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLCE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slc Agricola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7T985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,897.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N80D34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,249.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,226.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>UNIP6 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Unipar Carbocloro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2BCY5</x:t>
   </x:si>
   <x:si>
     <x:t>32,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,259.53</x:t>
-[...20 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>$344,132.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,121.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,364.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sao Martinho S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QVK054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,235.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construtora Tenda Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H4NQT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,059.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivara Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q29WNZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,348.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZTC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RCQF01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,725.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,033.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,533.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,427.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M Dias Branco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS37N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,694.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,306.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,172.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,829.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerva Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6CG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,942.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C&amp;A Modas Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883N02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,748.19</x:t>
   </x:si>
   <x:si>
     <x:t>HAPV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hapvida Participacoes E Investimentos S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K6RD2X4</x:t>
   </x:si>
   <x:si>
     <x:t>174,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$379,970.62</x:t>
-[...305 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$221,079.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrv Engenharia E Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWT9X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,764.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>MDNE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Moura Dubeux Engenharia S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F2F582</x:t>
   </x:si>
   <x:si>
     <x:t>42,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$208,417.11</x:t>
-[...20 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$203,492.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,590.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>VAMO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBBR3V6</x:t>
   </x:si>
   <x:si>
     <x:t>331,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$201,777.97</x:t>
+    <x:t>$194,360.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinci Partners Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJVVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,040.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGLU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magazine Luiza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWYLV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,354.00</x:t>
   </x:si>
   <x:si>
     <x:t>AZZA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Arezzo Industria E Comercio Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BGWLL4</x:t>
   </x:si>
   <x:si>
     <x:t>62,475</x:t>
   </x:si>
   <x:si>
-    <x:t>$198,111.91</x:t>
-[...38 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$178,930.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tres Tentos Agroindustrial Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XGV714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,122.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1JK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,869.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMH3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Simpar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BRFV5W1</x:t>
   </x:si>
   <x:si>
     <x:t>128,764</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,073.64</x:t>
-[...71 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$162,823.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afya Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PK9C4C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,213.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,212.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,292.14</x:t>
   </x:si>
   <x:si>
     <x:t>MOVI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Movida Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP5CGT4</x:t>
   </x:si>
   <x:si>
     <x:t>103,953</x:t>
   </x:si>
   <x:si>
-    <x:t>$156,981.64</x:t>
-[...38 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$145,138.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroreconcavo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1DZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,118.27</x:t>
   </x:si>
   <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
     <x:t>53,836</x:t>
   </x:si>
   <x:si>
-    <x:t>$146,991.77</x:t>
-[...17 lines deleted...]
-    <x:t>$138,657.15</x:t>
+    <x:t>$140,322.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hidrovias Do Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D7HFJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,298.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,266.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adecoagro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCNPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,158.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>LIGT3 BZ</x:t>
-[...14 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>PGMN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empreendimentos Pague Menos S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ3FF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,276.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,196.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNVL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C09194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,880.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>RIAA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Guararapes Confeccoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7WK4</x:t>
   </x:si>
   <x:si>
     <x:t>82,350</x:t>
   </x:si>
   <x:si>
-    <x:t>$128,390.87</x:t>
-[...104 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$110,351.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>AUAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Uniao Pet Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0118WVSD7</x:t>
   </x:si>
   <x:si>
     <x:t>168,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,646.97</x:t>
+    <x:t>$107,517.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,025.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepler Weber Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYJY43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,678.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grendene Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVXD17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,806.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FESA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW1ZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,970.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,023.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>VTEX</x:t>
   </x:si>
   <x:si>
     <x:t>Vtex</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011M1L5H6</x:t>
   </x:si>
   <x:si>
     <x:t>26,706</x:t>
   </x:si>
   <x:si>
-    <x:t>$114,568.74</x:t>
-[...89 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$94,272.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,268.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>RAPT4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Randon Sa Implementos E Participacoes</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0L9J2</x:t>
   </x:si>
   <x:si>
     <x:t>98,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,531.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$92,217.54</x:t>
   </x:si>
   <x:si>
     <x:t>LOGG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Log Commercial Properties E Participaco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XFGVX5</x:t>
   </x:si>
   <x:si>
     <x:t>19,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,096.60</x:t>
-[...14 lines deleted...]
-    <x:t>$90,904.60</x:t>
+    <x:t>$90,236.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>ONCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PFZTW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,959.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VLID3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NXBD73</x:t>
   </x:si>
   <x:si>
     <x:t>25,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,174.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$84,365.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SBFG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Sbf Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MC9592</x:t>
   </x:si>
   <x:si>
     <x:t>46,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,244.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$75,007.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRAS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fras-Le Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1CYG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,001.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,437.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>TFCO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Track &amp; Field Co Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S5067J0</x:t>
   </x:si>
   <x:si>
     <x:t>26,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,838.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$65,181.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camil Alimentos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSWS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,023.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
     <x:t>32,632</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,032.56</x:t>
-[...53 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$53,516.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BLAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Blau Farmaceutica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQBZ94</x:t>
   </x:si>
   <x:si>
     <x:t>26,465</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,185.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$46,482.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>PLPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W8ZZHK5</x:t>
   </x:si>
   <x:si>
     <x:t>29,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,221.02</x:t>
+    <x:t>$41,499.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>CSED3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002F3XB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,297.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RAIZ4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Raizen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0020BM0M1</x:t>
   </x:si>
   <x:si>
     <x:t>771,050</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,265.70</x:t>
-[...32 lines deleted...]
-    <x:t>$34,800.85</x:t>
+    <x:t>$34,341.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>ARML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YDGW1Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,573.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ZAMP3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Zamp Sa</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,347.58</x:t>
+    <x:t>$28,026.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARML3 BZ</x:t>
-[...11 lines deleted...]
-    <x:t>$28,286.86</x:t>
+    <x:t>ABCB10 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023BD98P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,724.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
     <x:t>73,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,419.34</x:t>
+    <x:t>$4,858.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOVI1 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020TZGSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$886.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2324825D AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esg Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K8HVYQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OIBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJXHR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,829.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>ABCB10 BZ</x:t>
-[...76 lines deleted...]
-  <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>24,583</x:t>
-[...5 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>20,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,894.57</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.54</x:t>
+    <x:t>$1.56</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,248.60</x:t>
+    <x:t>$47,931.19</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1747,51 +1738,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e9b69341e74137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R61f02908b7784257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69da5cac29174979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77ace4e972fe48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R11e7b5f4ba114934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d203f3265a545c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I99"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2226,573 +2217,573 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
@@ -2835,167 +2826,167 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
@@ -3038,109 +3029,109 @@
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
@@ -3154,138 +3145,138 @@
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
@@ -3357,1303 +3348,1303 @@
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="G92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="2" t="s">
-        <x:v>559</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>