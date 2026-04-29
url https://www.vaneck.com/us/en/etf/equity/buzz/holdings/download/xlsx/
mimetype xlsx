--- v0 (2026-04-02)
+++ v1 (2026-04-29)
@@ -1,1431 +1,1449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3b306380084839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d0c1aeca37f4179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260401" sheetId="1" r:id="R4cef1c204a7f4994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260427" sheetId="1" r:id="Ref6f7a174dbd432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="468">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,539,794.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,507,889.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,495,553.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,366,626.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,244,636.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,166,188.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,099,658.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,061,252.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,986,793.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,966,606.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,945,295.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,921,459.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,858,466.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,796,876.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,775,297.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,719,812.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,663,320.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,636,501.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,303,861.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,265,356.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,947.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,078.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,987,807.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,571,625.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,893.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,666.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,299,464.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,265,179.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,877.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,701.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,128.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,084,811.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,554.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,882.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,022.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>29,087</x:t>
-[...293 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>10,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,491.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,864.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,063.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,843.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,753.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,962.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,987.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,987.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,454.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,745.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,928.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,628.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,471.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K008L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,100.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,988.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,620.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,098.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
-    <x:t>43,677</x:t>
-[...272 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>10,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,349.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,779.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,887.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>APP</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006HFPX77</x:t>
   </x:si>
   <x:si>
-    <x:t>2,561</x:t>
-[...95 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>1,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,239.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,657.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,255.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,789.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jpmorgan Chase &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DMBXR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,333.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,979.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,184.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,747.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,963.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,972.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,792.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>10,600</x:t>
-[...71 lines deleted...]
-    <x:t>$620,027.54</x:t>
+    <x:t>4,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,288.64</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,813</x:t>
-[...434 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>2,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,226.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,103.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grab Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011768M53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,261.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spotify Technology Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003T4VFC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,517.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,366.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,327.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,443.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>274</x:t>
-[...77 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,552.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-78,911</x:t>
+    <x:t>210,930</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-78,911.40</x:t>
-[...2 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>$210,929.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,391.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-47,571.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1453,60 +1471,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f7d44bca794e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R592cb3f43fc147cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4cef1c204a7f4994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4486c134bc1a4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfbce33e277924608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref6f7a174dbd432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="48" customWidth="1"/>
+    <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1671,2173 +1689,2173 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>461</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>