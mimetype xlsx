--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1,1449 +1,1434 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d0c1aeca37f4179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699b0db8d9af4eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260427" sheetId="1" r:id="Ref6f7a174dbd432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260518" sheetId="1" r:id="R727dc6282afd4cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="468">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="463">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,187,693.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,116,501.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>105,132</x:t>
-[...11 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>98,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,871,846.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,708,802.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>72,537</x:t>
-[...41 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>68,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,444,046.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>116,504</x:t>
-[...5 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>109,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,383,381.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,153,215.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,617</x:t>
-[...5 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>13,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,058,233.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,006,711.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,999,486.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,871,177.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,723,544.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,636,986.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,592,262.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,477,234.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,463,823.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
-    <x:t>165,227</x:t>
-[...23 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>155,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,442,417.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>GME</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5BF6</x:t>
   </x:si>
   <x:si>
-    <x:t>117,544</x:t>
-[...113 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>110,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,423,399.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,397,549.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>32,398</x:t>
-[...41 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>30,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,352,072.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>8,823</x:t>
-[...23 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>8,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,199,662.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,081,008.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>SNAP</x:t>
   </x:si>
   <x:si>
     <x:t>Snap Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00441QMJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>356,097</x:t>
-[...41 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>335,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,900,595.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,486</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>4,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,675,086.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,731.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,334,799.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,023.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>TTD</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Desk Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00629NGT2</x:t>
   </x:si>
   <x:si>
-    <x:t>61,361</x:t>
-[...23 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>57,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,758.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,460.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>6,607</x:t>
-[...41 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>6,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,177,369.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CRWV</x:t>
   </x:si>
   <x:si>
     <x:t>Coreweave Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011ZTRJ21</x:t>
   </x:si>
   <x:si>
-    <x:t>10,224</x:t>
-[...23 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>9,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,474.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,023.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,778.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,138.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,115.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,130.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,235.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,079.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>14,287</x:t>
-[...77 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>13,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,456.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,276.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,692.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,752.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,839.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,213.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,141.08</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
-    <x:t>40,829</x:t>
-[...23 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>38,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,887.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CELH</x:t>
   </x:si>
   <x:si>
     <x:t>Celsius Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NY37X4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,950</x:t>
-[...143 lines deleted...]
-    <x:t>$692,628.16</x:t>
+    <x:t>23,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,873.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>U</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0056JW5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>25,806</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>24,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,704.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$624,076.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>GSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Globalstar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K008L5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,779</x:t>
-[...23 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$598,444.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,927.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,201.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,582.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,926.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,489</x:t>
-[...23 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>7,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,404.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,545.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,401.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,656</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>10,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,004.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,925.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,585</x:t>
-[...89 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>3,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,877.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>JPM</x:t>
   </x:si>
   <x:si>
     <x:t>Jpmorgan Chase &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DMBXR2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,413</x:t>
-[...23 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>1,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,670.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,882.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,175</x:t>
-[...20 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>18,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,574.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,506.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,745.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MELI</x:t>
   </x:si>
   <x:si>
     <x:t>Mercadolibre Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQPB11</x:t>
   </x:si>
   <x:si>
-    <x:t>218</x:t>
-[...41 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,525.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXBC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,882.66</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>4,788</x:t>
-[...20 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>4,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,400.04</x:t>
   </x:si>
   <x:si>
     <x:t>OXY</x:t>
   </x:si>
   <x:si>
     <x:t>Occidental Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQ2S6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,310</x:t>
-[...2 lines deleted...]
-    <x:t>$304,103.70</x:t>
+    <x:t>4,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,201.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,671.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GRAB</x:t>
   </x:si>
   <x:si>
     <x:t>Grab Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011768M53</x:t>
   </x:si>
   <x:si>
-    <x:t>76,931</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>72,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,352.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,374.92</x:t>
   </x:si>
   <x:si>
     <x:t>SPOT</x:t>
   </x:si>
   <x:si>
     <x:t>Spotify Technology Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T4VFC2</x:t>
   </x:si>
   <x:si>
-    <x:t>594</x:t>
-[...20 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,760.59</x:t>
   </x:si>
   <x:si>
     <x:t>CCL</x:t>
   </x:si>
   <x:si>
-    <x:t>Carnival Corp</x:t>
+    <x:t>Carnival Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6LY3</x:t>
   </x:si>
   <x:si>
-    <x:t>10,397</x:t>
-[...23 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>9,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,819.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>225</x:t>
-[...2 lines deleted...]
-    <x:t>$224,552.25</x:t>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,135.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>210,930</x:t>
+    <x:t>166,484</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$210,929.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$166,484.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-47,571.64</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$-23,646.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1471,51 +1456,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4486c134bc1a4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfbce33e277924608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref6f7a174dbd432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ccbad833974105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1a2e60a48d24c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R727dc6282afd4cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2646,1216 +2631,1216 @@
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>467</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>