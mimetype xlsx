--- v2 (2026-05-19)
+++ v3 (2026-06-10)
@@ -1,1434 +1,1419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699b0db8d9af4eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb45017147494f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260518" sheetId="1" r:id="R727dc6282afd4cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260608" sheetId="1" r:id="R6177cc02ddfd4706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="463">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="458">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,373,793.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,027,795.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,941,153.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,651,928.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,581,370.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,391,867.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,391,492.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,360,164.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,328,431.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,302,978.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,237,300.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>38,714</x:t>
-[...29 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>28,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,123,949.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,118,526.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,029,092.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,020,027.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,906,355.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,896,880.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,806,490.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,512,503.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>98,923</x:t>
-[...95 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>60,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,478,441.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,198,879.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>22,924</x:t>
-[...77 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>19,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,167,191.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,050,774.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,557</x:t>
-[...23 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>15,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,910,162.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,904.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,204.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,895.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>57,877</x:t>
-[...113 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>32,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,260.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>SNAP</x:t>
   </x:si>
   <x:si>
     <x:t>Snap Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00441QMJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>335,202</x:t>
-[...41 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>238,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,348,988.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,412.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,199,563.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,105,182.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,093,800.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,420.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,075,038.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,959.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,997.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,946.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$875,966.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,800.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L9CV04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,442.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,222.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,127.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,238.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>94,199</x:t>
-[...41 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>55,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,894.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,862.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,065.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,579.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,946.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,169.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,665.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,440.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,072.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,735.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,222.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0192379V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,260.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joby Aviation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X2MYTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,137.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,614.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,869.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,821.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,295.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurora Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z92Y6X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,103.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,761.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,169.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WMKHH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,986.10</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>10,813</x:t>
-[...212 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>4,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,697.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,709.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N2HDY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,317.20</x:t>
   </x:si>
   <x:si>
     <x:t>RTX</x:t>
   </x:si>
   <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW8S60</x:t>
   </x:si>
   <x:si>
-    <x:t>4,318</x:t>
-[...128 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>1,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,602.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,069.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,994.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,329.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grab Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011768M53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,002.69</x:t>
   </x:si>
   <x:si>
     <x:t>GSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Globalstar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K008L5</x:t>
   </x:si>
   <x:si>
-    <x:t>$598,444.04</x:t>
-[...416 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>3,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,808.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>211</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,702.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>166,484</x:t>
+    <x:t>-1,744</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$166,484.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$-1,744.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-23,646.20</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$35,868.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1456,51 +1441,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ccbad833974105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1a2e60a48d24c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R727dc6282afd4cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd149bc727bc54891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8da2e2802e0749b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6177cc02ddfd4706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1761,2086 +1746,2086 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>