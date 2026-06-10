--- v3 (2026-06-10)
+++ v4 (2026-06-10)
@@ -1,1419 +1,1443 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb45017147494f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbcd912f79314f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260608" sheetId="1" r:id="R6177cc02ddfd4706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260609" sheetId="1" r:id="Refa40ec57ef44d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="458">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="466">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
     <x:t>99,427</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,373,793.73</x:t>
+    <x:t>$4,040,713.28</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.96%</x:t>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
     <x:t>4,243</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,027,795.04</x:t>
-[...2 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>$3,970,981.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>NOW</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1R011</x:t>
   </x:si>
   <x:si>
     <x:t>34,514</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,941,153.66</x:t>
-[...2 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>$3,691,962.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q402TR2</x:t>
   </x:si>
   <x:si>
     <x:t>39,669</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,651,928.14</x:t>
-[...2 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>$3,519,036.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
     <x:t>7,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,581,370.32</x:t>
-[...2 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>$3,473,088.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>GME</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5BF6</x:t>
   </x:si>
   <x:si>
     <x:t>152,375</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,391,867.50</x:t>
-[...2 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>$3,394,915.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
     <x:t>205,545</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,391,492.50</x:t>
+    <x:t>$3,385,326.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,268,782.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7QR55</x:t>
   </x:si>
   <x:si>
     <x:t>24,622</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,360,164.34</x:t>
-[...2 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>$3,251,827.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,236,155.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,057,373.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
     <x:t>56,233</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,328,431.27</x:t>
-[...56 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>$3,037,706.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,899.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
     <x:t>10,342</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,118,526.68</x:t>
+    <x:t>$3,004,868.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
     <x:t>7,407</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,029,092.65</x:t>
-[...17 lines deleted...]
-    <x:t>$3,020,027.01</x:t>
+    <x:t>$2,938,208.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,929,203.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
     <x:t>13,930</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,906,355.20</x:t>
-[...20 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>$2,900,086.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
     <x:t>33,002</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,806,490.08</x:t>
-[...2 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>$2,764,577.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,536,854.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
     <x:t>30,403</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,512,503.92</x:t>
-[...20 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>$2,475,108.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,063,837.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,042,160.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>IONQ</x:t>
   </x:si>
   <x:si>
     <x:t>Ionq Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XZP0LB4</x:t>
   </x:si>
   <x:si>
     <x:t>35,014</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,198,879.20</x:t>
-[...38 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$1,984,943.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
     <x:t>15,017</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,910,162.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>$1,757,289.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ORCL</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQLTW7</x:t>
   </x:si>
   <x:si>
     <x:t>8,266</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,750,904.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$1,701,225.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
     <x:t>4,666</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,695,204.46</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$1,699,637.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,454,518.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CRWV</x:t>
   </x:si>
   <x:si>
     <x:t>Coreweave Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011ZTRJ21</x:t>
   </x:si>
   <x:si>
     <x:t>13,880</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,420,895.60</x:t>
-[...20 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$1,366,486.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SNAP</x:t>
   </x:si>
   <x:si>
     <x:t>Snap Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00441QMJ7</x:t>
   </x:si>
   <x:si>
     <x:t>238,759</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,348,988.35</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$1,334,662.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>CELH</x:t>
   </x:si>
   <x:si>
     <x:t>Celsius Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NY37X4</x:t>
   </x:si>
   <x:si>
     <x:t>44,729</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,252,412.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$1,260,910.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
     <x:t>71,233</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,199,563.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$1,120,495.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,887.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,666.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,076,864.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,114.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
     <x:t>5,075</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,105,182.75</x:t>
-[...50 lines deleted...]
-    <x:t>$1,075,038.66</x:t>
+    <x:t>$1,042,506.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
-    <x:t>TTD</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PATH</x:t>
   </x:si>
   <x:si>
     <x:t>Uipath Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKS1G03</x:t>
   </x:si>
   <x:si>
     <x:t>93,912</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,048,997.04</x:t>
+    <x:t>$1,009,554.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,405.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$837,212.00</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
     <x:t>3,081</x:t>
   </x:si>
   <x:si>
-    <x:t>$889,946.85</x:t>
-[...35 lines deleted...]
-    <x:t>$872,800.24</x:t>
+    <x:t>$822,257.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L9CV04</x:t>
   </x:si>
   <x:si>
     <x:t>7,525</x:t>
   </x:si>
   <x:si>
-    <x:t>$810,442.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$811,721.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
     <x:t>18,716</x:t>
   </x:si>
   <x:si>
-    <x:t>$772,222.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$775,965.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,561.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>APP</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006HFPX77</x:t>
   </x:si>
   <x:si>
     <x:t>1,368</x:t>
   </x:si>
   <x:si>
-    <x:t>$771,127.92</x:t>
-[...14 lines deleted...]
-    <x:t>$727,238.76</x:t>
+    <x:t>$712,509.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
     <x:t>55,132</x:t>
   </x:si>
   <x:si>
-    <x:t>$707,894.88</x:t>
+    <x:t>$687,496.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,181.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5006</x:t>
   </x:si>
   <x:si>
     <x:t>2,722</x:t>
   </x:si>
   <x:si>
-    <x:t>$666,862.78</x:t>
+    <x:t>$647,509.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
     <x:t>38,995</x:t>
   </x:si>
   <x:si>
-    <x:t>$657,065.75</x:t>
+    <x:t>$631,719.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
     <x:t>26,825</x:t>
   </x:si>
   <x:si>
-    <x:t>$651,579.25</x:t>
-[...20 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$617,913.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
     <x:t>5,192</x:t>
   </x:si>
   <x:si>
-    <x:t>$575,169.76</x:t>
+    <x:t>$573,300.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,416.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>LULU</x:t>
-[...11 lines deleted...]
-    <x:t>$547,665.45</x:t>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,558.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>DELL</x:t>
   </x:si>
   <x:si>
     <x:t>Dell Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DW3SZS1</x:t>
   </x:si>
   <x:si>
     <x:t>1,351</x:t>
   </x:si>
   <x:si>
-    <x:t>$541,440.27</x:t>
-[...17 lines deleted...]
-    <x:t>$538,072.64</x:t>
+    <x:t>$515,784.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
     <x:t>1,313</x:t>
   </x:si>
   <x:si>
-    <x:t>$520,735.80</x:t>
+    <x:t>$514,906.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,237.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>LLY</x:t>
-[...14 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,356.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joby Aviation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X2MYTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,232.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,994.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>QBTS</x:t>
   </x:si>
   <x:si>
     <x:t>D-Wave Quantum Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0192379V9</x:t>
   </x:si>
   <x:si>
     <x:t>19,290</x:t>
   </x:si>
   <x:si>
-    <x:t>$498,260.70</x:t>
-[...32 lines deleted...]
-    <x:t>$458,614.78</x:t>
+    <x:t>$453,700.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
     <x:t>9,346</x:t>
   </x:si>
   <x:si>
-    <x:t>$444,869.60</x:t>
+    <x:t>$446,084.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,247.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>DKNG</x:t>
-[...29 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,936.77</x:t>
   </x:si>
   <x:si>
     <x:t>AUR</x:t>
   </x:si>
   <x:si>
     <x:t>Aurora Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z92Y6X1</x:t>
   </x:si>
   <x:si>
     <x:t>66,630</x:t>
   </x:si>
   <x:si>
-    <x:t>$417,103.80</x:t>
+    <x:t>$410,440.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
     <x:t>2,283</x:t>
   </x:si>
   <x:si>
-    <x:t>$416,761.65</x:t>
-[...14 lines deleted...]
-    <x:t>$402,169.95</x:t>
+    <x:t>$400,324.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,927.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>NET</x:t>
   </x:si>
   <x:si>
     <x:t>Cloudflare Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001WMKHH5</x:t>
   </x:si>
   <x:si>
     <x:t>1,590</x:t>
   </x:si>
   <x:si>
-    <x:t>$393,986.10</x:t>
-[...14 lines deleted...]
-    <x:t>$390,697.02</x:t>
+    <x:t>$375,446.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
     <x:t>5,237</x:t>
   </x:si>
   <x:si>
-    <x:t>$363,709.65</x:t>
+    <x:t>$364,547.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,310.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ANET</x:t>
   </x:si>
   <x:si>
     <x:t>Arista Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N2HDY5</x:t>
   </x:si>
   <x:si>
     <x:t>2,323</x:t>
   </x:si>
   <x:si>
-    <x:t>$363,317.20</x:t>
-[...17 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$353,467.68</x:t>
   </x:si>
   <x:si>
     <x:t>MELI</x:t>
   </x:si>
   <x:si>
     <x:t>Mercadolibre Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQPB11</x:t>
   </x:si>
   <x:si>
     <x:t>206</x:t>
   </x:si>
   <x:si>
-    <x:t>$332,069.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$338,078.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
     <x:t>7,754</x:t>
   </x:si>
   <x:si>
-    <x:t>$327,994.20</x:t>
+    <x:t>$333,422.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grab Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011768M53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,236.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K008L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,142.05</x:t>
   </x:si>
   <x:si>
     <x:t>MP</x:t>
   </x:si>
   <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJGL0F0</x:t>
   </x:si>
   <x:si>
     <x:t>5,459</x:t>
   </x:si>
   <x:si>
-    <x:t>$314,329.22</x:t>
-[...32 lines deleted...]
-    <x:t>$300,808.95</x:t>
+    <x:t>$296,423.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
     <x:t>289</x:t>
   </x:si>
   <x:si>
-    <x:t>$281,702.75</x:t>
+    <x:t>$279,922.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-1,744</x:t>
+    <x:t>10,271</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,744.11</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$10,270.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,868.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$21,749.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1441,51 +1465,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd149bc727bc54891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8da2e2802e0749b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6177cc02ddfd4706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36727382d32a417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra10fbd40ab074d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Refa40ec57ef44d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1746,2086 +1770,2086 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>457</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>