--- v4 (2026-06-10)
+++ v5 (2026-06-14)
@@ -1,1443 +1,1422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbcd912f79314f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb517f7af4d64720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260609" sheetId="1" r:id="Refa40ec57ef44d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260611" sheetId="1" r:id="R0b85aed5397647a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="466">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="459">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,153,773.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,803,961.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,506,094.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,496,885.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,367,923.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,321,965.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,256,868.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,243,815.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,172,398.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,134,418.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>99,427</x:t>
-[...155 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>97,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,124,268.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>8,022</x:t>
-[...38 lines deleted...]
-    <x:t>$3,037,706.66</x:t>
+    <x:t>7,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,077,440.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,005,374.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,991,756.74</x:t>
   </x:si>
   <x:si>
     <x:t>2.82%</x:t>
   </x:si>
   <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,906,211.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>5,159</x:t>
-[...41 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>5,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,882,508.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>IBRX</x:t>
   </x:si>
   <x:si>
     <x:t>Immunitybio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007T9DYW9</x:t>
   </x:si>
   <x:si>
-    <x:t>404,028</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>397,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,336.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>13,930</x:t>
-[...23 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>13,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,805,080.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>60,531</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>59,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,467,257.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>30,403</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>29,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,428,591.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>19,069</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>18,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,321.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,783.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>8,363</x:t>
-[...23 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>8,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,984,970.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,017</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>14,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,773,293.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,733.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>ORCL</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQLTW7</x:t>
   </x:si>
   <x:si>
-    <x:t>8,266</x:t>
-[...20 lines deleted...]
-    <x:t>$1,699,637.16</x:t>
+    <x:t>8,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,495,628.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>32,576</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>32,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,547.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CRWV</x:t>
   </x:si>
   <x:si>
     <x:t>Coreweave Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011ZTRJ21</x:t>
   </x:si>
   <x:si>
-    <x:t>13,880</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>13,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,306,276.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>SNAP</x:t>
   </x:si>
   <x:si>
     <x:t>Snap Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00441QMJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>238,759</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>234,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,796.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CELH</x:t>
   </x:si>
   <x:si>
     <x:t>Celsius Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NY37X4</x:t>
   </x:si>
   <x:si>
-    <x:t>44,729</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>43,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,248,606.00</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
-    <x:t>71,233</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>70,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,064.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>RDDT</x:t>
   </x:si>
   <x:si>
     <x:t>Reddit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K1D4S0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,282</x:t>
-[...2 lines deleted...]
-    <x:t>$1,118,887.02</x:t>
+    <x:t>6,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,707.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>Unitedhealth Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH5208</x:t>
   </x:si>
   <x:si>
-    <x:t>2,682</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>2,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,029.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,053,875.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,567.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>TTD</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Desk Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00629NGT2</x:t>
   </x:si>
   <x:si>
-    <x:t>54,141</x:t>
-[...41 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>53,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,763.50</x:t>
   </x:si>
   <x:si>
     <x:t>PATH</x:t>
   </x:si>
   <x:si>
     <x:t>Uipath Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKS1G03</x:t>
   </x:si>
   <x:si>
-    <x:t>93,912</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>92,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,037.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,270.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,995.56</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>14,862</x:t>
-[...35 lines deleted...]
-    <x:t>$822,257.28</x:t>
+    <x:t>14,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,218.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L9CV04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,684.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>UPS</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
-    <x:t>18,716</x:t>
-[...2 lines deleted...]
-    <x:t>$775,965.36</x:t>
+    <x:t>18,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,651.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,868</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>2,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,841.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,897.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,630.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>APP</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006HFPX77</x:t>
   </x:si>
   <x:si>
-    <x:t>1,368</x:t>
-[...41 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>1,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,198.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,162.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,639.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5006</x:t>
   </x:si>
   <x:si>
-    <x:t>2,722</x:t>
-[...41 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>2,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,508.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
-    <x:t>5,192</x:t>
-[...2 lines deleted...]
-    <x:t>$573,300.64</x:t>
+    <x:t>5,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,838.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,659</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>4,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,905.36</x:t>
   </x:si>
   <x:si>
     <x:t>BA</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCSST7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,492</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>2,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,993.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,126.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>DELL</x:t>
   </x:si>
   <x:si>
     <x:t>Dell Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DW3SZS1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,351</x:t>
-[...2 lines deleted...]
-    <x:t>$515,784.78</x:t>
+    <x:t>1,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,454.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,174.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>1,313</x:t>
-[...17 lines deleted...]
-    <x:t>$508,237.92</x:t>
+    <x:t>1,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,770.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>DKNG</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>JOBY</x:t>
   </x:si>
   <x:si>
     <x:t>Joby Aviation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X2MYTC2</x:t>
   </x:si>
   <x:si>
-    <x:t>50,942</x:t>
-[...2 lines deleted...]
-    <x:t>$472,232.34</x:t>
+    <x:t>50,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,673.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,826.65</x:t>
+  </x:si>
+  <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,651</x:t>
-[...2 lines deleted...]
-    <x:t>$465,994.75</x:t>
+    <x:t>1,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,181.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,993.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>QBTS</x:t>
   </x:si>
   <x:si>
     <x:t>D-Wave Quantum Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0192379V9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,290</x:t>
-[...23 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>18,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,627.20</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>Uber Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002B04MT8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,099</x:t>
-[...20 lines deleted...]
-    <x:t>$425,936.77</x:t>
+    <x:t>5,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,952.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>AUR</x:t>
   </x:si>
   <x:si>
     <x:t>Aurora Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z92Y6X1</x:t>
   </x:si>
   <x:si>
-    <x:t>66,630</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>65,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,987.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,394.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
+    <x:t>2,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,347.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N2HDY5</x:t>
+  </x:si>
+  <x:si>
     <x:t>2,283</x:t>
   </x:si>
   <x:si>
-    <x:t>$400,324.05</x:t>
-[...20 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$357,061.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,262.14</x:t>
   </x:si>
   <x:si>
     <x:t>NET</x:t>
   </x:si>
   <x:si>
     <x:t>Cloudflare Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001WMKHH5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,590</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>1,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,261.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,237</x:t>
-[...38 lines deleted...]
-    <x:t>$353,467.68</x:t>
+    <x:t>5,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,069.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,480.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>MELI</x:t>
   </x:si>
   <x:si>
     <x:t>Mercadolibre Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQPB11</x:t>
   </x:si>
   <x:si>
-    <x:t>206</x:t>
-[...20 lines deleted...]
-    <x:t>$333,422.00</x:t>
+    <x:t>202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,220.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,770.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>GRAB</x:t>
   </x:si>
   <x:si>
     <x:t>Grab Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011768M53</x:t>
   </x:si>
   <x:si>
-    <x:t>92,193</x:t>
-[...2 lines deleted...]
-    <x:t>$304,236.90</x:t>
+    <x:t>90,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,573.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K008L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,321.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>GSAT</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>289</x:t>
-[...2 lines deleted...]
-    <x:t>$279,922.51</x:t>
+    <x:t>285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,071.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>10,271</x:t>
+    <x:t>22,900</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,270.61</x:t>
+    <x:t>$22,899.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,622.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1465,51 +1444,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36727382d32a417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra10fbd40ab074d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Refa40ec57ef44d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a7ffb1d9b94a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R30656718e5f04204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b85aed5397647a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1683,689 +1662,689 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -2437,1419 +2416,1419 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>