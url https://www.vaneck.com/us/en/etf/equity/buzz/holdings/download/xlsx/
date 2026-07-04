--- v5 (2026-06-14)
+++ v6 (2026-07-04)
@@ -1,1422 +1,1431 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb517f7af4d64720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c469e4ef7354c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260611" sheetId="1" r:id="R0b85aed5397647a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260701" sheetId="1" r:id="R7e1bd9a26e374993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="459">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,973,599.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,439,996.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,439,963.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,353,230.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,313,512.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,171</x:t>
-[...11 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>3,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,223,810.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,206,915.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,191,774.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,174,286.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,061,558.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,021,424.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,013,769.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,999,066.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,802,647.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q402TR2</x:t>
   </x:si>
   <x:si>
-    <x:t>38,991</x:t>
-[...128 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>31,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,744,437.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,689,543.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,534,369.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>55,271</x:t>
-[...41 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>54,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,375,538.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,206,067.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>10,166</x:t>
-[...95 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>7,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,098,340.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,050,190.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,926,447.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,781,310.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,777,117.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>59,495</x:t>
-[...5 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>47,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,334.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,618,220.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,572,574.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,650.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,686.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,752.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>29,883</x:t>
-[...23 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>16,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,497.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,155,376.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,131,832.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,095,093.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,695.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>IONQ</x:t>
   </x:si>
   <x:si>
     <x:t>Ionq Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XZP0LB4</x:t>
   </x:si>
   <x:si>
-    <x:t>34,416</x:t>
-[...77 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>19,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,379.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,495.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,052.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,014.40</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>32,018</x:t>
-[...23 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>19,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,659.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,302.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,333.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zscaler Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003338H34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,828.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0192379V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,262.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowflake Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007DHGNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,154.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,543.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,681.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXBC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,916.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,543.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,634.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,063.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,036.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,800.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,383.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,281.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,072.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,810.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQPC32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,718.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,160.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,616.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,878.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,899.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,920.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136WM1M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,005.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,614.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,946.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F6H8W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,429.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,905.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,770.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,590.99</x:t>
   </x:si>
   <x:si>
     <x:t>SNAP</x:t>
   </x:si>
   <x:si>
     <x:t>Snap Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00441QMJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>234,671</x:t>
-[...503 lines deleted...]
-    <x:t>$463,826.65</x:t>
+    <x:t>59,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,656.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,472.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,522.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Echostar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TGLV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,427.52</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,623</x:t>
-[...275 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,735.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>22,900</x:t>
+    <x:t>124,224</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,899.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$124,223.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,622.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$4,267.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1444,60 +1453,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a7ffb1d9b94a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R30656718e5f04204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b85aed5397647a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36cd873c90a4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R827f5a014f3e4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e1bd9a26e374993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="45" customWidth="1"/>
+    <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1633,80 +1642,80 @@
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
@@ -2416,1419 +2425,1419 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>