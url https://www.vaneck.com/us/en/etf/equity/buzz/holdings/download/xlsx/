--- v6 (2026-07-04)
+++ v7 (2026-07-25)
@@ -1,1431 +1,1431 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c469e4ef7354c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd980ded0d4f244f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260701" sheetId="1" r:id="R7e1bd9a26e374993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260723" sheetId="1" r:id="Red0471137d304ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
   <x:si>
-    <x:t>Daily Holdings (%)  07/01/2026</x:t>
+    <x:t>Daily Holdings (%)  07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,388,164.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,157,077.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,134,459.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,062,719.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,058,330.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,044,626.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,954.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,915.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,943,827.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,888.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,658,654.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,532,765.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
     <x:t>IBRX</x:t>
   </x:si>
   <x:si>
     <x:t>Immunitybio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007T9DYW9</x:t>
   </x:si>
   <x:si>
-    <x:t>431,913</x:t>
-[...29 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>333,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,471,059.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,456,502.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,411,421.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,390,285.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
-    <x:t>186,549</x:t>
-[...74 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>141,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,353,061.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackberry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CR90K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,315,489.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,285,632.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,161,876.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,110,828.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>NOW</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1R011</x:t>
   </x:si>
   <x:si>
-    <x:t>30,168</x:t>
-[...59 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>22,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,108,276.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,232.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q53VYM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,627,374.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,614,538.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,611,726.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,495,190.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,337,487.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,118.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,610.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,232.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,940.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>11,078</x:t>
-[...113 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>4,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,853.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,616.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,621.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,694.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,676.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,942.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>5,973</x:t>
-[...59 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>1,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,531.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,440.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,392.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,130.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,037.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,489.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,008.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,807.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joby Aviation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X2MYTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,565.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLZ2CD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,100.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,170.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,797.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,753.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,323.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,613.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,722.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,109.96</x:t>
   </x:si>
   <x:si>
     <x:t>PATH</x:t>
   </x:si>
   <x:si>
     <x:t>Uipath Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKS1G03</x:t>
   </x:si>
   <x:si>
-    <x:t>154,226</x:t>
-[...59 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>41,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,953.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,037.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,380.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>DELL</x:t>
   </x:si>
   <x:si>
     <x:t>Dell Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DW3SZS1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,698</x:t>
-[...167 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,451.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,586.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,384.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,496.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXBC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,365.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWNFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,421.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV5627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,077.48</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,329</x:t>
-[...71 lines deleted...]
-    <x:t>$847,302.00</x:t>
+    <x:t>2,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,069.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>INTU</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5DV1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,064</x:t>
-[...128 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>1,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,635.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,523.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,182.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJK37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,282.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,006.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comcast Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFT2L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,960.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Skydance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VS5NK99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,829.76</x:t>
   </x:si>
   <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>Unitedhealth Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH5208</x:t>
   </x:si>
   <x:si>
-    <x:t>1,305</x:t>
-[...68 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,592.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>CRWD</x:t>
   </x:si>
   <x:si>
     <x:t>Crowdstrike Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BLYKS03</x:t>
   </x:si>
   <x:si>
-    <x:t>2,776</x:t>
-[...350 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>1,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,915.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>124,224</x:t>
+    <x:t>147,804</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,223.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$147,804.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,267.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-35,572.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1453,51 +1453,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36cd873c90a4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R827f5a014f3e4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e1bd9a26e374993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0324a530e86e457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54d9038ed724480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red0471137d304ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1642,196 +1642,196 @@
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
@@ -2193,776 +2193,776 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
@@ -3063,573 +3063,573 @@
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
@@ -3672,80 +3672,80 @@
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">