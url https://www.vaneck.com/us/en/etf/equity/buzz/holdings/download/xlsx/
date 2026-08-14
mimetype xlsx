--- v7 (2026-07-25)
+++ v8 (2026-08-14)
@@ -1,1431 +1,1428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd980ded0d4f244f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9963fe26dc27405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260723" sheetId="1" r:id="Red0471137d304ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260813" sheetId="1" r:id="R34ccc042912f4bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="461">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,215,864.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>108,595</x:t>
-[...11 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>107,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,214,242.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,928,830.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,585,097.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,123</x:t>
-[...23 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>14,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,376,571.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,260,542.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,143,029.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,975.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,093</x:t>
-[...59 lines deleted...]
-    <x:t>3.14%</x:t>
+    <x:t>3,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,911,228.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,891,629.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,863,590.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,581,139.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,572,452.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>GME</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5BF6</x:t>
   </x:si>
   <x:si>
-    <x:t>139,715</x:t>
-[...38 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>138,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,571,109.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,541,201.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,531,507.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>SNDK</x:t>
   </x:si>
   <x:si>
     <x:t>Sandisk Corp/De</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R388JG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,651</x:t>
-[...5 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>1,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,499,987.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,471,066.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,393,948.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackberry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CR90K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,390,333.12</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,693</x:t>
-[...131 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>4,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,479.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,082,256.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>6,721</x:t>
-[...38 lines deleted...]
-    <x:t>$2,108,276.14</x:t>
+    <x:t>6,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,031.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>19,957</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>19,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,965,240.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,711,906.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,681,189.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,606,526.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>HIMS</x:t>
   </x:si>
   <x:si>
     <x:t>Hims &amp; Hers Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q53VYM7</x:t>
   </x:si>
   <x:si>
-    <x:t>49,706</x:t>
-[...56 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>49,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,417,152.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>44,747</x:t>
-[...23 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>44,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,813.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
-    <x:t>79,867</x:t>
-[...2 lines deleted...]
-    <x:t>$1,314,610.82</x:t>
+    <x:t>79,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,105.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,049.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,501</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>3,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,201,522.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,073,795.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,627.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$932,466.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,820.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>52,815</x:t>
-[...59 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>52,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,649.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,480.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,392.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>TTD</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Desk Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00629NGT2</x:t>
   </x:si>
   <x:si>
-    <x:t>51,441</x:t>
-[...77 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>50,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,225.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,274.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,796.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLZ2CD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,170.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>30,526</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>30,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,758.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,132.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,325.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,075.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,662.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,349.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joby Aviation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X2MYTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,787.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,915.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,953.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,170.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>MARA</x:t>
   </x:si>
   <x:si>
     <x:t>Mara Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K7WBT8</x:t>
   </x:si>
   <x:si>
-    <x:t>55,531</x:t>
-[...182 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>55,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,826.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,062.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,652.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,692.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,598.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,532.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,297.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,471.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV5627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,436.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXBC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,839.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,427.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,474.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,210.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,017.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWNFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,450.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJK37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,864.16</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>17,181</x:t>
-[...293 lines deleted...]
-    <x:t>$272,282.64</x:t>
+    <x:t>17,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,972.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comcast Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFT2L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,083.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Skydance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VS5NK99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,954.69</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>226</x:t>
-[...20 lines deleted...]
-    <x:t>$234,960.48</x:t>
+    <x:t>224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,428.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,623.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>PSKY</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>Unitedhealth Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH5208</x:t>
   </x:si>
   <x:si>
-    <x:t>509</x:t>
-[...23 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,126.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>147,804</x:t>
+    <x:t>94,788</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$147,804.21</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$94,788.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-35,572.22</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$-14,081.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1453,51 +1450,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0324a530e86e457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54d9038ed724480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red0471137d304ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b9b5c6cf1341c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc7cf5a1bb2484d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34ccc042912f4bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1613,225 +1610,225 @@
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
@@ -1961,399 +1958,399 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -2425,399 +2422,399 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
@@ -2918,926 +2915,926 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
+      <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F80" s="1" t="s">
+      <x:c r="G80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>461</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>