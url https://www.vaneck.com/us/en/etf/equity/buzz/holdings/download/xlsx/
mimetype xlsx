--- v8 (2026-08-14)
+++ v9 (2026-09-04)
@@ -1,1428 +1,1416 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9963fe26dc27405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282115c0238741c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260813" sheetId="1" r:id="R34ccc042912f4bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260902" sheetId="1" r:id="Rf14bdfde9d0a4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="461">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="457">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,135,864.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,092,777.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,211.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,998,062.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,962,891.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,946,639.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,793.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,933,711.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,795,061.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7QR55</x:t>
   </x:si>
   <x:si>
-    <x:t>23,551</x:t>
-[...11 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>16,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,788,464.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,787,608.94</x:t>
   </x:si>
   <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>107,616</x:t>
-[...20 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>75,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,783,251.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,748,116.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,606,194.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,570,068.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,563,179.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,537,158.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,392,600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIS</x:t>
   </x:si>
   <x:si>
     <x:t>Yandex Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NVJ6W4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,057</x:t>
-[...41 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>11,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,357,443.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,344,237.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,260,081.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,171,154.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>32,369</x:t>
-[...200 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>15,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,877,785.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,782,667.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>29,887</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>27,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,724,901.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackberry Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR90K4</x:t>
   </x:si>
   <x:si>
-    <x:t>265,888</x:t>
-[...74 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>192,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,319.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,440,894.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q53VYM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,708.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>CRWV</x:t>
   </x:si>
   <x:si>
     <x:t>Coreweave Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011ZTRJ21</x:t>
   </x:si>
   <x:si>
-    <x:t>16,106</x:t>
-[...23 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>16,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,774.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,303,228.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,241,798.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,647.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,457.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,084.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933,435.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,903.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,273.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,796.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,966.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,060.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,466.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,394.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,002.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,138.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,135.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,316.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,473.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,507.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,428.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,110.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joby Aviation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X2MYTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,780.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Skydance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VS5NK99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,695.49</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>38,965</x:t>
-[...59 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>11,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,511.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,847.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLZ2CD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,880.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,957.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,999.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,386.71</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5006</x:t>
   </x:si>
   <x:si>
-    <x:t>4,529</x:t>
-[...272 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>1,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,737.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,511.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,805.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,614.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQPC32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,597.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,114.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,848.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>S</x:t>
   </x:si>
   <x:si>
     <x:t>Sentinelone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6F2F09</x:t>
   </x:si>
   <x:si>
-    <x:t>25,129</x:t>
-[...206 lines deleted...]
-    <x:t>$389,532.26</x:t>
+    <x:t>14,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,314.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,539.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,758.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV5627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,835.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,374.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,056.00</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>13,929</x:t>
-[...242 lines deleted...]
-    <x:t>$254,623.37</x:t>
+    <x:t>8,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,546.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>UNH</x:t>
-[...14 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,845.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurora Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z92Y6X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,198.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0192379V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,986.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>94,788</x:t>
+    <x:t>14,508</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,788.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$14,508.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-14,081.62</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$18,910.27</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1450,51 +1438,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b9b5c6cf1341c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc7cf5a1bb2484d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34ccc042912f4bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89be9183c5c04dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5e11c3ad41814f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf14bdfde9d0a4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1610,399 +1598,399 @@
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
@@ -2132,1182 +2120,1182 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
@@ -3408,433 +3396,433 @@
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>