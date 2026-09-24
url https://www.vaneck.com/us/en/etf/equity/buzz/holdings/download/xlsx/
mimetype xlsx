--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,1416 +1,1440 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282115c0238741c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f46fc938124671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260902" sheetId="1" r:id="Rf14bdfde9d0a4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260923" sheetId="1" r:id="R82412f9badc5465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="457">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="465">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,847,437.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,639,930.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,425,727.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,332,823.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,327,486.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,199,913.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,165,261.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,111,934.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,097,251.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,772.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,981,016.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>9,650</x:t>
-[...83 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>8,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,978,919.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,889,776.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,867,522.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,788,626.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,477,475.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,378.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,142,794.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,127,310.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,292.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,081,199.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,593.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,951,849.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,905,291.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,699,284.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,608,405.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,372.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,518,535.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,421,337.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,258,964.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,732.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,155,522.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,110.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098,141.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,080,949.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,039.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,515.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXBC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,988.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,092.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,520.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,516.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>5,931</x:t>
-[...377 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>1,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,489.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>HIMS</x:t>
   </x:si>
   <x:si>
     <x:t>Hims &amp; Hers Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q53VYM7</x:t>
   </x:si>
   <x:si>
-    <x:t>48,630</x:t>
-[...23 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>27,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,412.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,864.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,459.18</x:t>
   </x:si>
   <x:si>
     <x:t>CELH</x:t>
   </x:si>
   <x:si>
     <x:t>Celsius Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NY37X4</x:t>
   </x:si>
   <x:si>
-    <x:t>41,650</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>26,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,481.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,431.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,901.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,614.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>TTD</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Desk Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00629NGT2</x:t>
   </x:si>
   <x:si>
-    <x:t>85,347</x:t>
-[...185 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>47,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,012.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,640.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,490.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,443.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>27,240</x:t>
-[...92 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>19,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,905.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,643.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,465.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,889.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,075.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,560.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,906</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>4,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,124.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Skydance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VS5NK99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,174.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,752.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,783.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,869.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,327.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,853.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowflake Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007DHGNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,131.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,037.72</x:t>
   </x:si>
   <x:si>
     <x:t>DKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Draftkings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0134WCM78</x:t>
   </x:si>
   <x:si>
-    <x:t>20,629</x:t>
-[...71 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>14,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,752.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,168.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,528.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,902.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>29,046</x:t>
-[...257 lines deleted...]
-    <x:t>Lumentum Holdings Inc</x:t>
+    <x:t>19,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,605.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0192379V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,282.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,964.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>283</x:t>
-[...95 lines deleted...]
-    <x:t>14,508</x:t>
+    <x:t>3,990</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,508.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$3,989.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,910.27</x:t>
+    <x:t>$-155,468.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1438,60 +1462,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89be9183c5c04dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5e11c3ad41814f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf14bdfde9d0a4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11fd485a36e4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9c7c78ac23c84876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82412f9badc5465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="48" customWidth="1"/>
+    <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1685,254 +1709,254 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
@@ -2120,979 +2144,979 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
@@ -3106,723 +3130,723 @@
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>456</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>