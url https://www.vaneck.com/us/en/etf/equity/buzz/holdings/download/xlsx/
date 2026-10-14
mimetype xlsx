--- v10 (2026-09-24)
+++ v11 (2026-10-14)
@@ -1,1440 +1,1446 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f46fc938124671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf58290d13d4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260923" sheetId="1" r:id="R82412f9badc5465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20261013" sheetId="1" r:id="R69f7cdadd4de48d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="465">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="467">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>21,127</x:t>
+    <x:t>26,554</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,847,437.97</x:t>
+    <x:t>$5,742,302.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.73%</x:t>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,842,465.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,300,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>22,441</x:t>
-[...41 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>28,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,290,258.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,811,566.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,798,230.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,791,196.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,790,485.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,739,542.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,534,825.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>27,141</x:t>
-[...38 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>34,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,506,540.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,287,832.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,167,739.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,130,392.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,111,568.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>66,141</x:t>
-[...74 lines deleted...]
-    <x:t>$2,978,919.78</x:t>
+    <x:t>83,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,892,715.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q402TR2</x:t>
   </x:si>
   <x:si>
-    <x:t>48,179</x:t>
-[...77 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>60,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,849,550.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,695,043.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,619,966.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
-    <x:t>129,474</x:t>
-[...23 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>162,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,479,715.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,428,385.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>17,264</x:t>
-[...20 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>21,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,397,399.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,351,272.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>28,397</x:t>
-[...41 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>35,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,291,819.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,030</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>6,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,238,012.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,851,432.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>APP</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006HFPX77</x:t>
   </x:si>
   <x:si>
-    <x:t>5,102</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>6,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,742,592.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,572,527.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,476,484.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,459,251.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,438,044.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,390,752.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,436.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,160.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,215,781.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>84,162</x:t>
-[...164 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>105,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,199,341.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXBC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,269.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,146,136.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>4,858</x:t>
-[...23 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>6,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,108,919.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,095,434.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,084,308.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q53VYM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,889.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,472.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,249.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>55,235</x:t>
-[...95 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>69,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$916,906.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,880.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,133.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>IONQ</x:t>
   </x:si>
   <x:si>
     <x:t>Ionq Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XZP0LB4</x:t>
   </x:si>
   <x:si>
-    <x:t>18,417</x:t>
-[...38 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>23,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,721.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,815.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,208.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,315.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
-    <x:t>42,337</x:t>
-[...74 lines deleted...]
-    <x:t>$564,490.08</x:t>
+    <x:t>53,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,190.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,787.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>S</x:t>
-[...14 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,166.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,570.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,630.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,308.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,907.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,674.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>19,500</x:t>
-[...77 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>24,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,796.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Skydance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VS5NK99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,002.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,243.49</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,478</x:t>
-[...53 lines deleted...]
-    <x:t>$409,752.00</x:t>
+    <x:t>6,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,490.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,581</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>1,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,318.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,349.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowflake Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007DHGNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,833.60</x:t>
   </x:si>
   <x:si>
     <x:t>BA</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCSST7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,865</x:t>
-[...20 lines deleted...]
-    <x:t>$356,327.64</x:t>
+    <x:t>2,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,437.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>NCLH</x:t>
-[...29 lines deleted...]
-    <x:t>$332,131.52</x:t>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,760.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,552.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,653</x:t>
-[...20 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>2,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,753.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,347.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,844.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,203.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>11,955</x:t>
-[...59 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>15,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,600.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>QBTS</x:t>
   </x:si>
   <x:si>
     <x:t>D-Wave Quantum Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0192379V9</x:t>
   </x:si>
   <x:si>
-    <x:t>14,532</x:t>
-[...23 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>18,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,292.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3,990</x:t>
+    <x:t>-48,909</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,989.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-48,909.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-155,468.56</x:t>
-[...2 lines deleted...]
-    <x:t>-0.15%</x:t>
+    <x:t>$-111,464.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1462,56 +1468,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11fd485a36e4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9c7c78ac23c84876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82412f9badc5465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0917f87420434cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree3a159bb25b4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69f7cdadd4de48d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I81"/>
+  <x:dimension ref="A1:I82"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1709,138 +1715,138 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
@@ -1912,1501 +1918,1501 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
@@ -3420,167 +3426,167 @@
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
@@ -3594,268 +3600,297 @@
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="G80" s="1" t="s">
+    </x:row>
+    <x:row r="81" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A81" s="1">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="H80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I80" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A81" s="2" t="s">
+      <x:c r="G81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="B81" s="2" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A82" s="2" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="B82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C81" s="2" t="s">
+      <x:c r="C82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D81" s="2" t="s">
+      <x:c r="D82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E81" s="2" t="s">
+      <x:c r="E82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F81" s="2" t="s">
+      <x:c r="F82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G81" s="2" t="s">
+      <x:c r="G82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H81" s="2" t="s">
+      <x:c r="H82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I81" s="2" t="s">
+      <x:c r="I82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A81:I81"/>
+    <x:mergeCell ref="A82:I82"/>
   </x:mergeCells>
 </x:worksheet>
 </file>