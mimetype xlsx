--- v11 (2026-10-14)
+++ v12 (2026-11-06)
@@ -1,1446 +1,1440 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf58290d13d4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36443f0051df485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20261013" sheetId="1" r:id="R69f7cdadd4de48d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20261105" sheetId="1" r:id="R8476e8fe92cd4730"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="467">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="465">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,406,669.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,851,407.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,733,022.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,680,701.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackberry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CR90K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,552,071.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,538,932.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,503,215.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,349,722.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,197,503.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,095,292.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,032,760.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,711.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,949,612.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,890,393.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,889,090.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,888,261.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,688,520.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,582,057.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,578,753.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,577,021.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,445.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,375.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,440,043.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IOVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iovance Biotherapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTLBV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,373.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>26,554</x:t>
-[...170 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>5,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,095.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,309,036.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,309,023.75</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>34,107</x:t>
-[...23 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>24,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,592.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,288.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,240,336.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,297.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>SNDK</x:t>
   </x:si>
   <x:si>
     <x:t>Sandisk Corp/De</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R388JG1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,137</x:t>
-[...77 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>1,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,261.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,682.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,632.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,565.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$665,204.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,053.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,685.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q53VYM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,021.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,652.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,557.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grab Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011768M53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,398.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,426.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,635.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,362.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,525.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,192.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,397.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZETA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zeta Global Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010FXVQ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,621.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,494.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,777.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,125.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,886.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,334.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,856.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,740.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F6H8W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,612.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,761.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,888.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,501.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,724.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV5627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,220.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,189.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T68J2G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,809.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,199.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWNFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,579.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,684.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,808.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,790.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>10,029</x:t>
-[...437 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>2,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,233.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Optoelectronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,006.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,245.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>RDDT</x:t>
   </x:si>
   <x:si>
     <x:t>Reddit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K1D4S0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,507</x:t>
-[...251 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>2,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,024.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>15,510</x:t>
-[...38 lines deleted...]
-    <x:t>PSKY</x:t>
+    <x:t>10,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,273.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYD/WS</x:t>
   </x:si>
   <x:si>
     <x:t>Paramount Skydance Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01VS5NK99</x:t>
-[...254 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>BBG025K36C59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,763.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>-48,909</x:t>
+    <x:t>-4,606</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-48,909.45</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$-4,606.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-111,464.66</x:t>
-[...2 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>$-4,075.73</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1468,60 +1462,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0917f87420434cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree3a159bb25b4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69f7cdadd4de48d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6198b64975e24ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R77a882ef1d5a4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8476e8fe92cd4730" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I82"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="45" customWidth="1"/>
+    <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1802,254 +1796,254 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
@@ -2150,1738 +2144,1738 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
+      <x:c r="G80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F81" s="1" t="s">
+      <x:c r="G81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="G81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="2" t="s">
-        <x:v>466</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>