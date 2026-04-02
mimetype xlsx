--- v0 (2026-04-01)
+++ v1 (2026-04-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45117f5fb904bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4353070f49f34565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260331" sheetId="1" r:id="R20fffd1a5fa34fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260331" sheetId="1" r:id="Rcc300ec9f7e8427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="577">
   <x:si>
     <x:t>Daily Holdings (%)  03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1798,51 +1798,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9e83bc286e4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R965eedb9d6f14adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20fffd1a5fa34fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63738ac7fd0d4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdcda6b3c143446f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc300ec9f7e8427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I105"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">