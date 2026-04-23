--- v1 (2026-04-02)
+++ v2 (2026-04-23)
@@ -1,1776 +1,1773 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4353070f49f34565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red659e71c87c46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260331" sheetId="1" r:id="Rcc300ec9f7e8427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260422" sheetId="1" r:id="Rbc238abe0c1543a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="577">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="576">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDB3</x:t>
   </x:si>
   <x:si>
     <x:t>212,300</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,563,681.90</x:t>
+    <x:t>$13,566,216.03</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.83%</x:t>
+    <x:t>18.21%</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JMZYLD8</x:t>
   </x:si>
   <x:si>
     <x:t>70,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,040,981.75</x:t>
-[...2 lines deleted...]
-    <x:t>9.53%</x:t>
+    <x:t>$9,293,399.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.47%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
     <x:t>73,340</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,868,278.32</x:t>
-[...2 lines deleted...]
-    <x:t>7.68%</x:t>
+    <x:t>$6,775,194.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.09%</x:t>
   </x:si>
   <x:si>
     <x:t>300059 C2</x:t>
   </x:si>
   <x:si>
     <x:t>East Money Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138WK7</x:t>
   </x:si>
   <x:si>
     <x:t>1,065,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,944,787.22</x:t>
-[...2 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>$3,143,897.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHW12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,527,623.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13CY28</x:t>
   </x:si>
   <x:si>
     <x:t>122,580</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,727,040.47</x:t>
-[...20 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>$2,456,371.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R2FQSB2</x:t>
   </x:si>
   <x:si>
     <x:t>36,436</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,639,803.05</x:t>
-[...2 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>$2,028,694.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>300124 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Inovance Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139TZ7</x:t>
   </x:si>
   <x:si>
     <x:t>162,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,595,206.69</x:t>
-[...2 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>$1,596,532.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>300760 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDD1</x:t>
   </x:si>
   <x:si>
     <x:t>50,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,211,345.22</x:t>
-[...2 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>$1,173,949.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300014 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eve Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,966.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>300498 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wens Foodstuffs Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13F476</x:t>
   </x:si>
   <x:si>
     <x:t>458,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,104,037.53</x:t>
-[...20 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$1,119,365.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>300408 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSS2</x:t>
   </x:si>
   <x:si>
     <x:t>103,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$812,165.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$1,012,683.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300857 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharetronic Data Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GZT8F36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,480.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>300033 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hithink Royalflush Information Network</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138V10</x:t>
   </x:si>
   <x:si>
+    <x:t>23,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,886.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300058 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluefocus Intelligent Communications Gr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138WG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$837,650.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300604 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC81FX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$802,486.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300450 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Lead Intelligent Equipment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1LL778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,771.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300136 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sunway Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,946.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300442 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Range Intelligent Computing Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBPX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,935.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBRP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,378.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,139.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300433 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lens Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,053.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300395 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Feilihua Quartz Glass Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC817P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,579.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300418 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,791.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300015 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aier Eye Hospital Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,915.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300223 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenic Semiconductor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHJJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,198.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300207 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunwoda Electronic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13BZ08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,258.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300017 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wangsu Science &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,105.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300782 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maxscend Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80L30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,742.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,418.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300803 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Compass Technology Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DBJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,655.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300751 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Maxwell Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQVG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,333.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301358 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Yuneng New Energy Battery Materia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G92FS65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,994.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300666 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konfoong Materials International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,097.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sg Micro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWCC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,848.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300339 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hoperun Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,794.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300115 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Everwin Precision Technology C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139P67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,605.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300347 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Tigermed Consulting Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,930.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300346 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Nata Opto-Electronic Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DC50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,233.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300285 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sinocera Functional Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHL98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,918.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300037 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Capchem Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,160.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300759 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pharmaron Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R08YHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,788.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300432 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mianyang Fulin Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHRC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,052.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300316 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jingsheng Mechanical &amp; Electri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DKX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,737.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300255 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Changshan Biochemical Pharmaceuti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,810.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300567 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Jingce Electronic Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC7L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,470.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoftstone Information Technology Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,100.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300454 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sangfor Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,787.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300724 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,645.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300383 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Sinnet Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,942.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300866 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anker Innovations Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97H08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,603.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DW21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,405.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300919 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cngr Advanced Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y510B9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,138.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,052.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300073 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Easpring Material Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHC25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,278.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300012 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre Testing International Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,618.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300677 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intco Medical Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80JF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,600.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300748 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jl Mag Rare-Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F1K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,725.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300496 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thunder Software Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F1V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,280.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300251 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enlight Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,906.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qingdao Tgood Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,077.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300763 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ginlong Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D9P5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,738.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300142 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walvax Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13B014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,654.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300699 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weihai Guangwei Composites Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJGFK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,573.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300003 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lepu Medical Technology Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,234.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ882H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,451.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300002 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Ultrapower Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,990.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,079.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301269 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empyrean Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBM91</x:t>
+  </x:si>
+  <x:si>
     <x:t>16,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$739,015.26</x:t>
-[...887 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$215,774.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300627 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Huace Navigation Technology Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,936.69</x:t>
   </x:si>
   <x:si>
     <x:t>300024 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Siasun Robot &amp; Automation Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138SL5</x:t>
   </x:si>
   <x:si>
     <x:t>98,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$211,301.76</x:t>
+    <x:t>$214,374.15</x:t>
   </x:si>
   <x:si>
     <x:t>300122 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chongqing Zhifei Biological Products Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139TV1</x:t>
   </x:si>
   <x:si>
     <x:t>92,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$203,021.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$207,551.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunresin New Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW7J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,164.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yihai Kerry Arawana Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DCM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,918.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300896 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imeik Technology Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97SS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,287.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>300832 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen New Industries Biomedical Engi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97D07</x:t>
   </x:si>
   <x:si>
     <x:t>28,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$201,718.21</x:t>
-[...107 lines deleted...]
-    <x:t>$187,953.02</x:t>
+    <x:t>$188,503.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301611 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Kematek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSLVDP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,617.09</x:t>
   </x:si>
   <x:si>
     <x:t>300253 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Winning Health Technology Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13CGF3</x:t>
   </x:si>
   <x:si>
     <x:t>147,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,367.09</x:t>
-[...20 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$184,461.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301536 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigmastar Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MV7GKX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,636.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301200 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Han's Cnc Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBMF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,870.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>300413 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Mango Excellent Media Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSW7</x:t>
   </x:si>
   <x:si>
     <x:t>50,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,633.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$156,466.73</x:t>
   </x:si>
   <x:si>
     <x:t>300144 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Songcheng Performance Development Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13B032</x:t>
   </x:si>
   <x:si>
     <x:t>132,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$149,920.65</x:t>
-[...17 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$149,649.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300679 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electric Connector Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJFDL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,054.93</x:t>
   </x:si>
   <x:si>
     <x:t>300765 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Cspc Innovation Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R2FQX85</x:t>
   </x:si>
   <x:si>
     <x:t>30,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,373.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$143,059.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>300558 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Betta Pharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H1LL7F9</x:t>
   </x:si>
   <x:si>
     <x:t>21,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$136,049.26</x:t>
-[...20 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$137,739.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300676 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bgi Genomics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJFCZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,645.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>300146 C2</x:t>
   </x:si>
   <x:si>
     <x:t>By-Health Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13B078</x:t>
   </x:si>
   <x:si>
     <x:t>80,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$128,935.79</x:t>
-[...32 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$125,945.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301165 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruijie Networks Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB0XG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,977.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300601 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Kangtai Biological Products Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC7X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,278.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300735 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbg Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJGMT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,952.22</x:t>
   </x:si>
   <x:si>
     <x:t>300100 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shuanglin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139J43</x:t>
   </x:si>
   <x:si>
     <x:t>25,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$109,561.99</x:t>
-[...17 lines deleted...]
-    <x:t>$108,270.48</x:t>
+    <x:t>$112,772.57</x:t>
   </x:si>
   <x:si>
     <x:t>300718 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Changsheng Sliding Bearings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9V056</x:t>
   </x:si>
   <x:si>
     <x:t>10,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$108,029.15</x:t>
-[...17 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$109,867.72</x:t>
   </x:si>
   <x:si>
     <x:t>300979 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Huali Industrial Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y513M1</x:t>
   </x:si>
   <x:si>
     <x:t>15,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,904.98</x:t>
-[...17 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$97,842.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>300529 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Jafron Biomedical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBJC657</x:t>
   </x:si>
   <x:si>
     <x:t>35,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,279.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$94,905.22</x:t>
   </x:si>
   <x:si>
     <x:t>300957 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Botanee Bio-Technology Group Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y512B5</x:t>
   </x:si>
   <x:si>
     <x:t>16,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,453.64</x:t>
+    <x:t>$84,815.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>301301 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yili Chuanning Biotechnology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBQV7</x:t>
   </x:si>
   <x:si>
     <x:t>52,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,654.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$78,315.23</x:t>
   </x:si>
   <x:si>
     <x:t>300888 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Winner Medical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97MD3</x:t>
   </x:si>
   <x:si>
     <x:t>14,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,732.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$69,852.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>301498 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Gambol Pet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941ZG3</x:t>
   </x:si>
   <x:si>
     <x:t>7,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,877.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$66,346.39</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>132,990</x:t>
+    <x:t>337,133</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$132,990.32</x:t>
+    <x:t>$337,133.37</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-14,663</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,122.96</x:t>
+    <x:t>$-2,146.53</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-88,186.63</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$-79,684.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1798,51 +1795,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63738ac7fd0d4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdcda6b3c143446f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc300ec9f7e8427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R028110b976f748a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1c1f24de16904c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc238abe0c1543a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I105"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2654,196 +2651,196 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
@@ -2886,1849 +2883,1849 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
@@ -4742,143 +4739,143 @@
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
+      <x:c r="G102" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="G102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="F103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F104" s="1" t="s">
+      <x:c r="G104" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="G104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="2" t="s">
-        <x:v>576</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>