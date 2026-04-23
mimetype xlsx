--- v2 (2026-04-23)
+++ v3 (2026-04-23)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red659e71c87c46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f06a6a448884f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260422" sheetId="1" r:id="Rbc238abe0c1543a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260422" sheetId="1" r:id="R840ccb17d9bc437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="576">
   <x:si>
     <x:t>Daily Holdings (%)  04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1795,51 +1795,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R028110b976f748a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1c1f24de16904c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc238abe0c1543a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd564e2b16c4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6eed603b78a94f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R840ccb17d9bc437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I105"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">