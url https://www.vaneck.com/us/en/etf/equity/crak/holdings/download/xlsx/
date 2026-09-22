--- v8 (2026-09-01)
+++ v9 (2026-09-22)
@@ -1,591 +1,609 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9d4ec975af4fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1b1f9076e14b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260831" sheetId="1" r:id="R99320c3a34094132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260918" sheetId="1" r:id="R7ebb8b85fdd64b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="182">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="188">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>107,975</x:t>
+    <x:t>121,194</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,309,227.00</x:t>
+    <x:t>$51,494,118.66</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.91%</x:t>
+    <x:t>8.62%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>96,397</x:t>
-[...5 lines deleted...]
-    <x:t>7.65%</x:t>
+    <x:t>124,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,437,655.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.61%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>127,062</x:t>
-[...5 lines deleted...]
-    <x:t>6.93%</x:t>
+    <x:t>150,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,195,651.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>540,551</x:t>
-[...5 lines deleted...]
-    <x:t>6.25%</x:t>
+    <x:t>794,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,371,674.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKN PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orlen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0JDP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,396,279.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDR164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,495,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,778,862.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neste Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4DP34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,997,356.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>DINO</x:t>
   </x:si>
   <x:si>
     <x:t>Hf Sinclair Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0135B2214</x:t>
   </x:si>
   <x:si>
-    <x:t>225,932</x:t>
-[...41 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>251,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,184,431.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F7KWG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,093,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,272,199.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7SJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,195,662.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7F98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,513,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,356,954.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TUPRS TI</x:t>
   </x:si>
   <x:si>
     <x:t>Turkiye Petrol Rafinerileri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVFL50</x:t>
   </x:si>
   <x:si>
-    <x:t>2,393,219</x:t>
-[...23 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>2,956,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,238,662.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>096770 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Innovation Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R4Y4D1</x:t>
   </x:si>
   <x:si>
-    <x:t>214,748</x:t>
-[...5 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>230,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,777,222.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>MOL HB</x:t>
   </x:si>
   <x:si>
     <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FZ5LX7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,212,648</x:t>
-[...59 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>1,304,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,151,948.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>100,770</x:t>
-[...5 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>134,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,209,061.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pbf Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002832GV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,462,535.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>466,575</x:t>
-[...23 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>480,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,736,386.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQZ3Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,180,434.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6505 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formosa Petrochemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0FJX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,873,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,228,315.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>010950 KS</x:t>
   </x:si>
   <x:si>
     <x:t>S-Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCYWX6</x:t>
   </x:si>
   <x:si>
-    <x:t>110,225</x:t>
-[...41 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>118,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,804,802.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>131,043</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>130,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,195,831.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>322,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>342,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,693,339.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calumet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NQ82GB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,137,861.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>90,026</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>99,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,408,904.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,250,500</x:t>
-[...23 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>3,491,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,836,855.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>233,480</x:t>
+    <x:t>10,565,684</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$233,480.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$10,565,684.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
     <x:t>$.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14.59</x:t>
+  </x:si>
+  <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151.40</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$292,628.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$-10,992,928.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -613,62 +631,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0aaeebc7cd34c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R65f4dc176903431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99320c3a34094132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbccae05aa4754b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R319678fba1804ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ebb8b85fdd64b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I34"/>
+  <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1550,100 +1568,158 @@
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A34" s="1">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A34" s="2" t="s">
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="B34" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I34" s="2" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A35" s="1">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A36" s="2" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A34:I34"/>
+    <x:mergeCell ref="A36:I36"/>
   </x:mergeCells>
 </x:worksheet>
 </file>