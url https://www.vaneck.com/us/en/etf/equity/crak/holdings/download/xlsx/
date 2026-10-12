--- v9 (2026-09-22)
+++ v10 (2026-10-12)
@@ -1,609 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1b1f9076e14b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27edb3dd544d47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260918" sheetId="1" r:id="R7ebb8b85fdd64b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20261009" sheetId="1" r:id="R3104855daa534b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="188">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="187">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>121,194</x:t>
+    <x:t>145,098</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,494,118.66</x:t>
+    <x:t>$66,023,942.94</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.62%</x:t>
+    <x:t>9.16%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>124,462</x:t>
-[...5 lines deleted...]
-    <x:t>8.61%</x:t>
+    <x:t>149,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,634,822.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.96%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>150,828</x:t>
-[...5 lines deleted...]
-    <x:t>6.90%</x:t>
+    <x:t>180,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,229,293.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>794,718</x:t>
-[...5 lines deleted...]
-    <x:t>6.76%</x:t>
+    <x:t>951,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,904,036.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>842,882</x:t>
-[...5 lines deleted...]
-    <x:t>5.59%</x:t>
+    <x:t>1,009,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,955,146.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hf Sinclair Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0135B2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,563,944.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDR164</x:t>
   </x:si>
   <x:si>
-    <x:t>3,495,500</x:t>
-[...5 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>4,186,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,925,697.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>780,106</x:t>
-[...23 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>933,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,582,533.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>GALP PL</x:t>
   </x:si>
   <x:si>
     <x:t>Galp Energia Sgps Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F7KWG7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,093,024</x:t>
-[...5 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>1,308,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,726,027.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7SJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>329,990</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>395,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,693,217.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>096770 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Innovation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R4Y4D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,496,582.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7F98</x:t>
   </x:si>
   <x:si>
-    <x:t>2,513,640</x:t>
-[...5 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>3,010,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,482,840.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>TUPRS TI</x:t>
   </x:si>
   <x:si>
     <x:t>Turkiye Petrol Rafinerileri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVFL50</x:t>
   </x:si>
   <x:si>
-    <x:t>2,956,983</x:t>
-[...23 lines deleted...]
-    <x:t>3.81%</x:t>
+    <x:t>3,539,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,617,495.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>MOL HB</x:t>
   </x:si>
   <x:si>
     <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FZ5LX7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,304,117</x:t>
-[...5 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>1,561,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,166,152.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pbf Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002832GV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,131,725.74</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>134,698</x:t>
-[...23 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>154,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,522,258.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6505 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formosa Petrochemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0FJX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,562,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,225,854.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>480,846</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>575,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,607,557.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010950 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCYWX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,059,409.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>MOH GA</x:t>
   </x:si>
   <x:si>
     <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQZ3Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>182,608</x:t>
-[...41 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>209,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,861,450.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>130,515</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>156,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,641,293.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calumet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NQ82GB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,461,734.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>342,400</x:t>
-[...23 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>407,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,299,835.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>99,667</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>119,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,771,360.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,491,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>4,182,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,374,265.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$859.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TRY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...53 lines deleted...]
-    <x:t>$151.40</x:t>
+    <x:t>-32,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-32,878.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,992,928.55</x:t>
-[...2 lines deleted...]
-    <x:t>-1.84%</x:t>
+    <x:t>$5,238,238.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -631,62 +628,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbccae05aa4754b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R319678fba1804ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ebb8b85fdd64b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8a00c223084f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R890fa12d9ee5492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3104855daa534b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1168,549 +1165,549 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>