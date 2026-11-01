--- v10 (2026-10-12)
+++ v11 (2026-11-01)
@@ -1,606 +1,600 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27edb3dd544d47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617d189bfa91428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20261009" sheetId="1" r:id="R3104855daa534b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20261029" sheetId="1" r:id="R84c27ef2d23a4eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="187">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="185">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>145,098</x:t>
+    <x:t>153,398</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,023,942.94</x:t>
+    <x:t>$66,346,168.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.16%</x:t>
+    <x:t>9.34%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>149,014</x:t>
-[...5 lines deleted...]
-    <x:t>8.96%</x:t>
+    <x:t>157,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,584,773.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.53%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>180,564</x:t>
-[...5 lines deleted...]
-    <x:t>6.97%</x:t>
+    <x:t>190,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,229,139.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.35%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>951,379</x:t>
-[...5 lines deleted...]
-    <x:t>6.37%</x:t>
+    <x:t>1,005,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,134,746.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDR164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,426,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,460,871.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,009,047</x:t>
-[...5 lines deleted...]
-    <x:t>5.68%</x:t>
+    <x:t>1,066,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,943,315.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
   </x:si>
   <x:si>
     <x:t>DINO</x:t>
   </x:si>
   <x:si>
     <x:t>Hf Sinclair Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0135B2214</x:t>
   </x:si>
   <x:si>
-    <x:t>301,434</x:t>
-[...23 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>318,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,657,552.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7SJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,514,781.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F7KWG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,383,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,973,127.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>933,887</x:t>
-[...41 lines deleted...]
-    <x:t>4.39%</x:t>
+    <x:t>987,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,308,251.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7F98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,182,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,900,671.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>096770 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Innovation Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R4Y4D1</x:t>
   </x:si>
   <x:si>
-    <x:t>264,056</x:t>
-[...23 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>291,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,347,453.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
   </x:si>
   <x:si>
     <x:t>TUPRS TI</x:t>
   </x:si>
   <x:si>
     <x:t>Turkiye Petrol Rafinerileri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVFL50</x:t>
   </x:si>
   <x:si>
-    <x:t>3,539,884</x:t>
-[...5 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>3,742,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,747,161.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>MOL HB</x:t>
   </x:si>
   <x:si>
     <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FZ5LX7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,561,203</x:t>
-[...5 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>1,650,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,465,078.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>PBF</x:t>
   </x:si>
   <x:si>
     <x:t>Pbf Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
-    <x:t>286,362</x:t>
-[...2 lines deleted...]
-    <x:t>$24,131,725.74</x:t>
+    <x:t>302,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,872,605.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6505 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formosa Petrochemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0FJX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,134,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,568,653.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>154,255</x:t>
-[...23 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>170,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,885,413.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQZ3Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,876,938.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>575,636</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>608,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,428,540.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>010950 KS</x:t>
   </x:si>
   <x:si>
     <x:t>S-Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCYWX6</x:t>
   </x:si>
   <x:si>
-    <x:t>135,556</x:t>
-[...23 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>149,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,723,288.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>156,238</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>165,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,744,866.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cosmo Energy Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009XY5GF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>429,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,739,088.34</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>185,426</x:t>
-[...23 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>196,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,514,345.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>119,323</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>126,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,247,909.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,182,900</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>4,422,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,089,871.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>767</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$859.17</x:t>
+    <x:t>$856.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>7</x:t>
-[...2 lines deleted...]
-    <x:t>$.22</x:t>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.18</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-PLN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>56</x:t>
   </x:si>
   <x:si>
-    <x:t>$14.17</x:t>
-[...5 lines deleted...]
-    <x:t>1</x:t>
+    <x:t>$14.13</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-32,878</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>-5,773,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-5,773,529.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,238,238.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$6,133,534.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -628,62 +622,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8a00c223084f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R890fa12d9ee5492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3104855daa534b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8442e1ad6a40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R533e7a74f7b642e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84c27ef2d23a4eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I36"/>
+  <x:dimension ref="A1:I35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1165,254 +1159,254 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
@@ -1594,129 +1588,100 @@
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A35" s="1">
-[...17 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="A35" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="H35" s="1" t="s">
-[...31 lines deleted...]
-      <x:c r="I36" s="2" t="s">
+      <x:c r="B35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A36:I36"/>
+    <x:mergeCell ref="A35:I35"/>
   </x:mergeCells>
 </x:worksheet>
 </file>