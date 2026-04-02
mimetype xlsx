--- v0 (2026-04-02)
+++ v1 (2026-04-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1371bb6fd5684fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd3a55d8677482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260331" sheetId="1" r:id="R35d8436ad9f84fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260331" sheetId="1" r:id="R5172ed797bce492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
   <x:si>
     <x:t>Daily Holdings (%)  03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -634,51 +634,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7220bf85bc6436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R250364a4307e45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35d8436ad9f84fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b090de040b24e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb257eaa080af4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5172ed797bce492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">