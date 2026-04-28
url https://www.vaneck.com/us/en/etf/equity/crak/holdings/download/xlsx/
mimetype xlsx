--- v1 (2026-04-02)
+++ v2 (2026-04-28)
@@ -1,612 +1,609 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd3a55d8677482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc984a811fd8b48cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260331" sheetId="1" r:id="R5172ed797bce492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260424" sheetId="1" r:id="R6dda03d795cb45a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="188">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>44,809</x:t>
+    <x:t>46,441</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,071,407.72</x:t>
+    <x:t>$10,953,109.85</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.23%</x:t>
+    <x:t>8.09%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>171,987</x:t>
-[...5 lines deleted...]
-    <x:t>7.51%</x:t>
+    <x:t>178,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,248,064.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.56%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>53,451</x:t>
-[...5 lines deleted...]
-    <x:t>7.24%</x:t>
+    <x:t>55,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,021,075.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>37,100</x:t>
-[...5 lines deleted...]
-    <x:t>6.73%</x:t>
+    <x:t>38,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,618,631.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.36%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>221,467</x:t>
-[...5 lines deleted...]
-    <x:t>5.94%</x:t>
+    <x:t>229,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,184,502.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neste Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4DP34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,132,352.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDR164</x:t>
   </x:si>
   <x:si>
-    <x:t>823,900</x:t>
-[...23 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>853,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,964,555.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>DINO</x:t>
   </x:si>
   <x:si>
     <x:t>Hf Sinclair Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0135B2214</x:t>
   </x:si>
   <x:si>
-    <x:t>103,275</x:t>
-[...5 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>107,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,449,929.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FZ5LX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,354,373.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267250 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hd Hyundai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FB27NN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,240,837.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7SJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>86,591</x:t>
-[...5 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>89,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,123,402.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>096770 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Innovation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R4Y4D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,909,833.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F7KWG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,851,582.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPRS TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Petrol Rafinerileri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVFL50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>952,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,691,393.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7F98</x:t>
   </x:si>
   <x:si>
-    <x:t>641,740</x:t>
-[...95 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>664,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,572,798.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>171,847</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>178,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,353,433.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>122,100</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>126,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,130,201.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>6505 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Formosa Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0FJX0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,712,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>1,808,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,975,382.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010950 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCYWX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,761,315.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQZ3Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,761,147.45</x:t>
   </x:si>
   <x:si>
     <x:t>PBF</x:t>
   </x:si>
   <x:si>
     <x:t>Pbf Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
-    <x:t>61,754</x:t>
-[...35 lines deleted...]
-    <x:t>$2,232,262.03</x:t>
+    <x:t>64,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,607,441.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Par Pacific Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003C5DL16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,977.77</x:t>
   </x:si>
   <x:si>
     <x:t>1.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>PARR</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>46,164</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>47,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,897,493.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,247,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>1,293,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,825,799.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>45,829</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>47,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,452,933.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>543,091</x:t>
+    <x:t>9,891</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$543,091.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$9,891.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>915,424</x:t>
-[...17 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.25</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-PLN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$9.38</x:t>
+    <x:t>$9.66</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>182</x:t>
   </x:si>
   <x:si>
     <x:t>$.12</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-70,268.61</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$127,867.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -634,51 +631,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b090de040b24e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb257eaa080af4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5172ed797bce492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e8c59721534e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc095a8e6a9cb46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6dda03d795cb45a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1287,80 +1284,80 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
@@ -1472,248 +1469,248 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>