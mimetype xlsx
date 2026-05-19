--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,609 +1,609 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc984a811fd8b48cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5d9f1c9fe345d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260424" sheetId="1" r:id="R6dda03d795cb45a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260518" sheetId="1" r:id="R1680569acbca49f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="188">
   <x:si>
-    <x:t>Daily Holdings (%)  04/24/2026</x:t>
+    <x:t>Daily Holdings (%)  05/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>46,441</x:t>
+    <x:t>53,095</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,953,109.85</x:t>
+    <x:t>$13,726,119.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.09%</x:t>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,408,938.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,385,835.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>178,247</x:t>
-[...41 lines deleted...]
-    <x:t>6.36%</x:t>
+    <x:t>203,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,366,778.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>229,531</x:t>
-[...5 lines deleted...]
-    <x:t>6.04%</x:t>
+    <x:t>262,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,459,311.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>228,189</x:t>
-[...5 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>260,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,834,773.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hf Sinclair Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0135B2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,602,540.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDR164</x:t>
   </x:si>
   <x:si>
-    <x:t>853,900</x:t>
-[...23 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>976,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,445,185.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7SJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,655,017.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>MOL HB</x:t>
   </x:si>
   <x:si>
     <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FZ5LX7</x:t>
   </x:si>
   <x:si>
-    <x:t>483,053</x:t>
-[...5 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>552,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,187,267.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F7KWG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,860,680.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7F98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>761,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,605,387.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>31,838</x:t>
-[...23 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>35,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,500,912.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>096770 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Innovation Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R4Y4D1</x:t>
   </x:si>
   <x:si>
-    <x:t>65,840</x:t>
-[...23 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>72,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,091,937.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>TUPRS TI</x:t>
   </x:si>
   <x:si>
     <x:t>Turkiye Petrol Rafinerileri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVFL50</x:t>
   </x:si>
   <x:si>
-    <x:t>952,930</x:t>
-[...23 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>1,089,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,084,956.28</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>178,103</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>203,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,215,917.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>126,500</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>144,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,440,517.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>6505 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Formosa Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0FJX0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,808,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>2,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,272,498.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pbf Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002832GV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,083,468.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQZ3Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,043,557.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>010950 KS</x:t>
   </x:si>
   <x:si>
     <x:t>S-Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCYWX6</x:t>
   </x:si>
   <x:si>
-    <x:t>34,366</x:t>
-[...38 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>38,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,848,508.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Us Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZYFVC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,484,017.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>35,083</x:t>
-[...23 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>40,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,357,596.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,293,100</x:t>
-[...2 lines deleted...]
-    <x:t>$1,825,799.42</x:t>
+    <x:t>1,478,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,176,060.76</x:t>
   </x:si>
   <x:si>
     <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>47,497</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>54,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,756,734.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>9,891</x:t>
+    <x:t>674,099</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,891.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$674,098.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>479</x:t>
-[...2 lines deleted...]
-    <x:t>$560.53</x:t>
+    <x:t>532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165.06</x:t>
+  </x:si>
+  <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
     <x:t>$.25</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>-PLN CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>182</x:t>
   </x:si>
   <x:si>
     <x:t>$.12</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$127,867.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$-12,067.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -631,51 +631,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e8c59721534e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc095a8e6a9cb46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6dda03d795cb45a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e680f4ff27461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rccedeab98d404289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1680569acbca49f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1168,196 +1168,196 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
@@ -1562,80 +1562,80 @@
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">