--- v3 (2026-05-19)
+++ v4 (2026-06-10)
@@ -1,609 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5d9f1c9fe345d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aaa565c90b436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260518" sheetId="1" r:id="R1680569acbca49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260608" sheetId="1" r:id="R2f73d682ee164c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="188">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>53,095</x:t>
+    <x:t>57,991</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,726,119.40</x:t>
+    <x:t>$14,984,294.49</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.50%</x:t>
+    <x:t>8.67%</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>43,960</x:t>
-[...5 lines deleted...]
-    <x:t>7.06%</x:t>
+    <x:t>48,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,780,418.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>63,325</x:t>
-[...5 lines deleted...]
-    <x:t>7.05%</x:t>
+    <x:t>69,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,686,977.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.34%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>203,775</x:t>
-[...5 lines deleted...]
-    <x:t>7.04%</x:t>
+    <x:t>222,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,787,494.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.82%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>262,409</x:t>
-[...5 lines deleted...]
-    <x:t>6.47%</x:t>
+    <x:t>286,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,288,865.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hf Sinclair Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0135B2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,675,719.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>260,870</x:t>
-[...23 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>284,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,570,409.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDR164</x:t>
   </x:si>
   <x:si>
-    <x:t>976,400</x:t>
-[...5 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>1,066,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,396,738.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FZ5LX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,701,207.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7SJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>102,594</x:t>
-[...23 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>112,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,626,749.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>GALP PL</x:t>
   </x:si>
   <x:si>
     <x:t>Galp Energia Sgps Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F7KWG7</x:t>
   </x:si>
   <x:si>
-    <x:t>296,661</x:t>
-[...5 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>324,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,291,011.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7F98</x:t>
   </x:si>
   <x:si>
-    <x:t>761,240</x:t>
-[...5 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>832,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,030,421.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>35,279</x:t>
-[...5 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>39,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,517,840.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPRS TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Petrol Rafinerileri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVFL50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,190,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,168,368.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKC8M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,685,459.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>096770 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Innovation Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R4Y4D1</x:t>
   </x:si>
   <x:si>
-    <x:t>72,963</x:t>
-[...38 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>82,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,606,075.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQZ3Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,878,224.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6505 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formosa Petrochemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0FJX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,256,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,757,628.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>144,900</x:t>
-[...23 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>158,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,554,068.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>PBF</x:t>
   </x:si>
   <x:si>
     <x:t>Pbf Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
-    <x:t>73,172</x:t>
-[...23 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>79,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,386,549.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>010950 KS</x:t>
   </x:si>
   <x:si>
     <x:t>S-Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCYWX6</x:t>
   </x:si>
   <x:si>
-    <x:t>38,084</x:t>
-[...2 lines deleted...]
-    <x:t>$2,848,508.98</x:t>
+    <x:t>42,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,034,168.05</x:t>
   </x:si>
   <x:si>
     <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>54,702</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>59,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,896,873.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>40,102</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>43,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,179.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,478,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>1,615,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,262,536.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>54,304</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>59,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,105,860.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TRY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.12</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...56 lines deleted...]
-    <x:t>$.12</x:t>
+    <x:t>-123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-122.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-12,067.00</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$562,276.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -631,51 +634,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e680f4ff27461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rccedeab98d404289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1680569acbca49f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf036d615dd645ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4b4f096bc4bb4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f73d682ee164c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1168,549 +1171,549 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>