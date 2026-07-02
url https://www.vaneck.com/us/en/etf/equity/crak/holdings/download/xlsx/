--- v4 (2026-06-10)
+++ v5 (2026-07-02)
@@ -1,612 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aaa565c90b436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5742728c161a4ff0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260608" sheetId="1" r:id="R2f73d682ee164c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260701" sheetId="1" r:id="Rd614cef01d1149e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
   <x:si>
-    <x:t>Daily Holdings (%)  06/08/2026</x:t>
+    <x:t>Daily Holdings (%)  07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>RIGD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLTD46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,658,225.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,141,375.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.23%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>57,991</x:t>
-[...29 lines deleted...]
-    <x:t>7.40%</x:t>
+    <x:t>40,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,028,179.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>69,169</x:t>
-[...23 lines deleted...]
-    <x:t>6.82%</x:t>
+    <x:t>53,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,416,369.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neste Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4DP34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,925,121.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>286,625</x:t>
-[...5 lines deleted...]
-    <x:t>6.54%</x:t>
+    <x:t>232,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,819,366.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDR164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,006,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,385,643.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
   </x:si>
   <x:si>
     <x:t>DINO</x:t>
   </x:si>
   <x:si>
     <x:t>Hf Sinclair Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0135B2214</x:t>
   </x:si>
   <x:si>
-    <x:t>133,661</x:t>
-[...41 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>95,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,961,624.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F7KWG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,498,968.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7SJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,398,913.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MOL HB</x:t>
   </x:si>
   <x:si>
     <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FZ5LX7</x:t>
   </x:si>
   <x:si>
-    <x:t>603,197</x:t>
-[...41 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>517,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,091,037.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7F98</x:t>
   </x:si>
   <x:si>
-    <x:t>832,040</x:t>
-[...5 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>822,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,942,929.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>39,759</x:t>
-[...5 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>42,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,709,813.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>096770 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Innovation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R4Y4D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,683,136.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>TUPRS TI</x:t>
   </x:si>
   <x:si>
     <x:t>Turkiye Petrol Rafinerileri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVFL50</x:t>
   </x:si>
   <x:si>
-    <x:t>1,190,412</x:t>
-[...5 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>1,020,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,179,039.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>222,410</x:t>
-[...14 lines deleted...]
-    <x:t>BBG000R4Y4D1</x:t>
+    <x:t>198,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,495,480.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pbf Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
     <x:t>82,223</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,606,075.64</x:t>
-[...2 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>$3,949,992.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MOH GA</x:t>
   </x:si>
   <x:si>
     <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQZ3Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>84,467</x:t>
-[...5 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>72,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,282,418.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010950 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCYWX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,249,309.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>6505 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Formosa Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0FJX0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,256,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>1,927,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,229,790.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>158,100</x:t>
-[...41 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>135,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,146,777.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>59,754</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>55,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,957,081.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>43,798</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>38,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,247,747.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,615,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>1,384,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,042,624.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>59,320</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>50,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,850,716.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>630</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$727.28</x:t>
+    <x:t>$717.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-PLN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>654</x:t>
   </x:si>
   <x:si>
-    <x:t>$178.09</x:t>
+    <x:t>$173.77</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
     <x:t>$.25</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>182</x:t>
   </x:si>
   <x:si>
     <x:t>$.12</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-123</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>-74,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-74,674.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$562,276.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$280,754.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -634,51 +634,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf036d615dd645ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4b4f096bc4bb4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f73d682ee164c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6807676e91ac4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rba2e31ef32fa4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd614cef01d1149e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">