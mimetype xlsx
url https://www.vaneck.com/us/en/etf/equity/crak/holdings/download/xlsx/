--- v5 (2026-07-02)
+++ v6 (2026-07-22)
@@ -1,612 +1,615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5742728c161a4ff0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d86d25932940a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260701" sheetId="1" r:id="Rd614cef01d1149e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260721" sheetId="1" r:id="Rbf02d9026a8743e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="190">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,925,425.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,758,258.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>230,249</x:t>
-[...47 lines deleted...]
-    <x:t>7.48%</x:t>
+    <x:t>281,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,312,701.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.18%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>53,962</x:t>
-[...5 lines deleted...]
-    <x:t>6.38%</x:t>
+    <x:t>66,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,010,244.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>252,453</x:t>
-[...5 lines deleted...]
-    <x:t>5.37%</x:t>
+    <x:t>308,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,660,163.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>232,194</x:t>
-[...5 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>283,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,148,511.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hf Sinclair Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0135B2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,758,446.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDR164</x:t>
   </x:si>
   <x:si>
-    <x:t>1,006,700</x:t>
-[...23 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>1,230,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,920,753.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7SJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,005,776.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FZ5LX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>630,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,598,608.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>GALP PL</x:t>
   </x:si>
   <x:si>
     <x:t>Galp Energia Sgps Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F7KWG7</x:t>
   </x:si>
   <x:si>
-    <x:t>305,323</x:t>
-[...41 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>373,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,485,663.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPRS TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Petrol Rafinerileri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVFL50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,244,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,164,088.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>096770 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Innovation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R4Y4D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,146,034.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7F98</x:t>
   </x:si>
   <x:si>
-    <x:t>822,540</x:t>
-[...5 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>1,004,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,034,628.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pbf Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002832GV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,642,186.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>42,721</x:t>
-[...41 lines deleted...]
-    <x:t>3.51%</x:t>
+    <x:t>47,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,528,484.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>198,736</x:t>
-[...2 lines deleted...]
-    <x:t>$4,495,480.41</x:t>
+    <x:t>242,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,500,916.03</x:t>
   </x:si>
   <x:si>
     <x:t>3.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>PBF</x:t>
-[...14 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>6505 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formosa Petrochemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0FJX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,098,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,571,079.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010950 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCYWX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,071,246.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Us Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZYFVC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,572,346.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>MOH GA</x:t>
   </x:si>
   <x:si>
     <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQZ3Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>72,096</x:t>
-[...41 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>80,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,464,387.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>135,400</x:t>
-[...23 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>166,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,037,881.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>38,227</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>46,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,758,056.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,384,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>1,688,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,303,833.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>50,802</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>62,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,744,812.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,988,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,988,576.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,659,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,855.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...8 lines deleted...]
-    <x:t>$717.93</x:t>
+    <x:t>798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-PLN CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>654</x:t>
-[...11 lines deleted...]
-    <x:t>$.25</x:t>
+    <x:t>883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232.61</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>182</x:t>
-[...14 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>3,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2.22</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$280,754.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$-10,996,402.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -634,62 +637,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6807676e91ac4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rba2e31ef32fa4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd614cef01d1149e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe68f6773844d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra13f417be7114ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf02d9026a8743e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1519,201 +1522,201 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>