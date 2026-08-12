--- v6 (2026-07-22)
+++ v7 (2026-08-12)
@@ -1,615 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d86d25932940a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31af0d5c76f74136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260721" sheetId="1" r:id="Rbf02d9026a8743e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260811" sheetId="1" r:id="Radde513017b844c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="190">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>56,059</x:t>
+    <x:t>63,724</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,925,425.84</x:t>
+    <x:t>$21,438,028.08</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.41%</x:t>
+    <x:t>8.59%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>50,058</x:t>
-[...5 lines deleted...]
-    <x:t>7.39%</x:t>
+    <x:t>56,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,432,343.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>281,324</x:t>
-[...5 lines deleted...]
-    <x:t>7.18%</x:t>
+    <x:t>319,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,858,683.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.15%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>66,002</x:t>
-[...5 lines deleted...]
-    <x:t>6.57%</x:t>
+    <x:t>75,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,834,179.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKN PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orlen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0JDP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,239,513.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>308,743</x:t>
-[...23 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>350,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,012,740.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>096770 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Innovation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R4Y4D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,778,217.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>DINO</x:t>
   </x:si>
   <x:si>
     <x:t>Hf Sinclair Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0135B2214</x:t>
   </x:si>
   <x:si>
-    <x:t>117,335</x:t>
-[...5 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>133,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,410,573.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDR164</x:t>
   </x:si>
   <x:si>
-    <x:t>1,230,700</x:t>
-[...5 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>1,398,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,230,268.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FZ5LX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,979,692.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7SJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>125,103</x:t>
-[...20 lines deleted...]
-    <x:t>$8,598,608.65</x:t>
+    <x:t>142,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,734,423.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F7KWG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,056,687.51</x:t>
   </x:si>
   <x:si>
     <x:t>4.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>GALP PL</x:t>
-[...11 lines deleted...]
-    <x:t>$8,485,663.33</x:t>
+    <x:t>TUPRS TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Petrol Rafinerileri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVFL50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,413,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,980,257.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267250 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hd Hyundai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FB27NN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,945,004.12</x:t>
   </x:si>
   <x:si>
     <x:t>3.98%</x:t>
   </x:si>
   <x:si>
-    <x:t>TUPRS TI</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7F98</x:t>
   </x:si>
   <x:si>
-    <x:t>1,004,540</x:t>
-[...5 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>1,141,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,381,911.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>PBF</x:t>
   </x:si>
   <x:si>
     <x:t>Pbf Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
-    <x:t>100,563</x:t>
-[...2 lines deleted...]
-    <x:t>$6,642,186.15</x:t>
+    <x:t>114,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,927,953.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKC8M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,786,150.45</x:t>
   </x:si>
   <x:si>
     <x:t>3.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>267250 KS</x:t>
-[...32 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>010950 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCYWX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,902,385.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQZ3Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,519,803.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>6505 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Formosa Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0FJX0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,098,000</x:t>
-[...23 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>2,837,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,268,025.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>68,051</x:t>
-[...23 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>77,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,946,014.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>166,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>189,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,822,286.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>46,742</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>53,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,009,419.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,688,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>1,919,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,989,177.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>62,142</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>70,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,251,528.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>13,988,576</x:t>
+    <x:t>5,054,761</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,988,576.37</x:t>
-[...2 lines deleted...]
-    <x:t>6.56%</x:t>
+    <x:t>$5,054,761.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236.88</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,659,162</x:t>
-[...26 lines deleted...]
-    <x:t>$232.61</x:t>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.25</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,277</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.22</x:t>
+    <x:t>$2.31</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,996,402.76</x:t>
-[...2 lines deleted...]
-    <x:t>-5.16%</x:t>
+    <x:t>$-7,112,039.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -637,62 +634,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe68f6773844d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra13f417be7114ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf02d9026a8743e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e958eb92db45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra23a3a2d1be74dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radde513017b844c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1551,172 +1548,172 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>