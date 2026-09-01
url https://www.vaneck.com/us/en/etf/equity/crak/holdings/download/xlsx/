--- v7 (2026-08-12)
+++ v8 (2026-09-01)
@@ -1,612 +1,591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31af0d5c76f74136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9d4ec975af4fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260811" sheetId="1" r:id="Radde513017b844c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260831" sheetId="1" r:id="R99320c3a34094132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="182">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>63,724</x:t>
+    <x:t>107,975</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,438,028.08</x:t>
+    <x:t>$40,309,227.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.59%</x:t>
+    <x:t>8.91%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>56,904</x:t>
-[...5 lines deleted...]
-    <x:t>7.38%</x:t>
+    <x:t>96,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,598,811.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,330,947.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>319,605</x:t>
-[...23 lines deleted...]
-    <x:t>6.74%</x:t>
+    <x:t>540,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,253,198.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hf Sinclair Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0135B2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,956,950.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>321,640</x:t>
-[...5 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>544,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,503,868.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>350,964</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>594,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,208,203.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPRS TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Petrol Rafinerileri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVFL50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,393,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,895,662.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDR164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,366,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,740,185.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>096770 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Innovation Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R4Y4D1</x:t>
   </x:si>
   <x:si>
-    <x:t>134,216</x:t>
-[...41 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>214,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,625,832.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MOL HB</x:t>
   </x:si>
   <x:si>
     <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FZ5LX7</x:t>
   </x:si>
   <x:si>
-    <x:t>716,376</x:t>
-[...5 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>1,212,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,489,622.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7SJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>142,134</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>240,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,203,207.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>GALP PL</x:t>
   </x:si>
   <x:si>
     <x:t>Galp Energia Sgps Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F7KWG7</x:t>
   </x:si>
   <x:si>
-    <x:t>423,826</x:t>
-[...23 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>716,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,941,527.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7F98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,927,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,075,470.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>62,983</x:t>
-[...23 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>100,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,055,065.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKC8M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,391,077.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>PBF</x:t>
   </x:si>
   <x:si>
     <x:t>Pbf Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
-    <x:t>114,318</x:t>
-[...20 lines deleted...]
-    <x:t>$7,786,150.45</x:t>
+    <x:t>193,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,135,170.41</x:t>
   </x:si>
   <x:si>
     <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>010950 KS</x:t>
   </x:si>
   <x:si>
     <x:t>S-Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCYWX6</x:t>
   </x:si>
   <x:si>
-    <x:t>68,898</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>110,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,067,831.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>MOH GA</x:t>
   </x:si>
   <x:si>
     <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQZ3Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>106,275</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>170,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,880,449.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>6505 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Formosa Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0FJX0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,837,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>4,502,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,432,800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>77,354</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>131,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,741,736.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>189,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>322,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,608,779.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>53,126</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>90,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,194,877.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,919,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>3,250,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,268,363.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>70,624</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>119,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,949,150.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,054,761</x:t>
+    <x:t>233,480</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,054,761.39</x:t>
-[...11 lines deleted...]
-    <x:t>$961.03</x:t>
+    <x:t>$233,480.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-PLN CASH-</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,277</x:t>
-[...2 lines deleted...]
-    <x:t>$2.31</x:t>
+    <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,112,039.20</x:t>
-[...2 lines deleted...]
-    <x:t>-2.85%</x:t>
+    <x:t>$292,628.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -634,56 +613,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e958eb92db45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra23a3a2d1be74dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radde513017b844c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0aaeebc7cd34c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R65f4dc176903431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99320c3a34094132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I36"/>
+  <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1536,193 +1515,135 @@
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A34" s="1">
-[...2 lines deleted...]
-      <x:c r="B34" s="1" t="s">
+      <x:c r="A34" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...75 lines deleted...]
-      <x:c r="I36" s="2" t="s">
+      <x:c r="B34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A36:I36"/>
+    <x:mergeCell ref="A34:I34"/>
   </x:mergeCells>
 </x:worksheet>
 </file>