--- v0 (2026-04-01)
+++ v1 (2026-04-22)
@@ -1,516 +1,519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec3927f8e634998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0dce2173872468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260331" sheetId="1" r:id="R7bb338b1a5ed429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260421" sheetId="1" r:id="R3a7c211885714481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="157">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="158">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>379,453</x:t>
+    <x:t>506,658</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,835,481.54</x:t>
+    <x:t>$36,352,711.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.30%</x:t>
+    <x:t>7.90%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>123,492</x:t>
-[...5 lines deleted...]
-    <x:t>7.84%</x:t>
+    <x:t>164,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,280,998.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>633,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,625,448.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,589,017.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,166,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,325,040.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>789,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,720,374.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>190,226</x:t>
-[...59 lines deleted...]
-    <x:t>5.10%</x:t>
+    <x:t>253,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,384,471.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,154,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,189,689.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,209,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,920,217.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,305,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,546,222.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,113,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,125,858.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,821,783.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,243,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,647,768.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,412,539.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,687,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,418,946.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>402,522</x:t>
-[...149 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>537,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,808,440.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>3350 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Metaplanet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCBL87</x:t>
   </x:si>
   <x:si>
-    <x:t>5,843,300</x:t>
-[...23 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>7,794,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,190,429.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,332,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,100,429.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BLSH</x:t>
   </x:si>
   <x:si>
     <x:t>Bullish</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W8QW0N1</x:t>
   </x:si>
   <x:si>
-    <x:t>284,889</x:t>
-[...23 lines deleted...]
-    <x:t>3.14%</x:t>
+    <x:t>380,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,943,085.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Bc Technology Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WJ3406</x:t>
   </x:si>
   <x:si>
-    <x:t>4,491,500</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>5,973,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,627,116.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>BTBT</x:t>
   </x:si>
   <x:si>
     <x:t>Bit Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM2HVP5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,015,684</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>2,690,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,171,022.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,314,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,210.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>229</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...2 lines deleted...]
-    <x:t>$263.59</x:t>
+    <x:t>$268.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...5 lines deleted...]
-    <x:t>$-429.90</x:t>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-723.60</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-CAD CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-55,155.82</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-1,323,904.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -538,51 +541,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb6c994c0f034ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb7e72a6ed7c47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7bb338b1a5ed429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773787ac86aa4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb27f75c325734ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a7c211885714481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1260,161 +1263,161 @@
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>