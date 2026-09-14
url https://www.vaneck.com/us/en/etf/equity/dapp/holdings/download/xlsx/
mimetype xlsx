--- v1 (2026-04-22)
+++ v2 (2026-09-14)
@@ -1,519 +1,489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0dce2173872468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb53eedc6bd3d48b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260421" sheetId="1" r:id="R3a7c211885714481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260910" sheetId="1" r:id="Rdc1c6ec084fe47f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="158">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="148">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>506,658</x:t>
+    <x:t>512,613</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,352,711.50</x:t>
+    <x:t>$40,532,309.91</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.90%</x:t>
+    <x:t>9.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,638,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,640,277.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.41%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>164,741</x:t>
-[...5 lines deleted...]
-    <x:t>7.01%</x:t>
+    <x:t>221,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,206,363.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,754,615.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.54%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>633,727</x:t>
-[...5 lines deleted...]
-    <x:t>6.22%</x:t>
+    <x:t>580,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,316,044.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figure Technology Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NGH78G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>684,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,032,018.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,395,983.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,124,955.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>886,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,573,515.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,522,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,401,317.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,289,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,505,382.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
-    <x:t>360,264</x:t>
-[...23 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>181,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,472,348.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3350 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metaplanet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCBL87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,612,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,890,410.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>789,284</x:t>
-[...41 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>603,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,555,961.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,376,721.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,571,630.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,193,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,758,437.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>1,209,925</x:t>
-[...23 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>828,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,372,619.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
-    <x:t>1,113,426</x:t>
-[...149 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>747,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,992,152.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Bc Technology Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WJ3406</x:t>
   </x:si>
   <x:si>
-    <x:t>5,973,500</x:t>
-[...2 lines deleted...]
-    <x:t>$10,627,116.69</x:t>
+    <x:t>7,454,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,748,732.51</x:t>
   </x:si>
   <x:si>
     <x:t>2.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>BTBT</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,314,210</x:t>
+    <x:t>176,895</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,314,210.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$176,895.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>229</x:t>
   </x:si>
   <x:si>
-    <x:t>$268.85</x:t>
+    <x:t>$266.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-CAD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,323,904.26</x:t>
-[...2 lines deleted...]
-    <x:t>-0.29%</x:t>
+    <x:t>$-42,113.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -541,56 +511,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773787ac86aa4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb27f75c325734ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a7c211885714481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2192ff873048a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d0719a342834199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc1c6ec084fe47f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I29"/>
+  <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1234,199 +1204,141 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+    </x:row>
+    <x:row r="27" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A27" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="H26" s="1" t="s">
-[...89 lines deleted...]
-      <x:c r="I29" s="2" t="s">
+      <x:c r="B27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A29:I29"/>
+    <x:mergeCell ref="A27:I27"/>
   </x:mergeCells>
 </x:worksheet>
 </file>