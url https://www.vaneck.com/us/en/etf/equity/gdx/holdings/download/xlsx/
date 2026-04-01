--- v0 (2026-04-01)
+++ v1 (2026-04-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659a5dc2120b49f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13d5ae2e1694115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260331" sheetId="1" r:id="R2416fe2bc1884465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260331" sheetId="1" r:id="R2b2e666db08b4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="337">
   <x:si>
     <x:t>Daily Holdings (%)  03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1078,51 +1078,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a8dca335914fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc8afbb0e6fd04ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2416fe2bc1884465" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d7b60063764418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R561ecdb73aba4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b2e666db08b4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">