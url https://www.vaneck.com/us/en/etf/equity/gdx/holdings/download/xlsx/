--- v1 (2026-04-01)
+++ v2 (2026-04-24)
@@ -1,1053 +1,1050 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13d5ae2e1694115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30798d6717d44f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260331" sheetId="1" r:id="R2b2e666db08b4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260422" sheetId="1" r:id="R04dd91f69a1e4f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="337">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="336">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,816,526</x:t>
+    <x:t>16,922,723</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,413,418,447.48</x:t>
+    <x:t>$3,453,420,082.61</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.10%</x:t>
+    <x:t>11.75%</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>28,115,264</x:t>
-[...5 lines deleted...]
-    <x:t>10.79%</x:t>
+    <x:t>28,292,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,164,552,699.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.77%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,857,766</x:t>
-[...5 lines deleted...]
-    <x:t>7.64%</x:t>
+    <x:t>53,191,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,166,492,075.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVRDL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,622,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,537,287,042.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,905,975</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>5,943,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,470,005,681.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>14,767,455</x:t>
-[...23 lines deleted...]
-    <x:t>4.90%</x:t>
+    <x:t>14,860,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,277,804.48</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>43,378,487</x:t>
-[...5 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>43,652,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,422,632,074.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,918,638</x:t>
-[...5 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>28,094,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,039,048.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,526,669</x:t>
-[...5 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>16,631,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,988,123.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C82NF9</x:t>
   </x:si>
   <x:si>
-    <x:t>50,771,910</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>51,092,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,326,640.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,254,435</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>16,357,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,685,868.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,706,581</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>36,937,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,002,203.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
-    <x:t>2,462,415</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>2,477,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,310,083.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,663,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,669,499.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,498,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,679,749.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>31,969,660</x:t>
-[...23 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>32,171,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,557,196.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,912,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,300,298.77</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,674,705</x:t>
-[...35 lines deleted...]
-    <x:t>$380,149,983.68</x:t>
+    <x:t>20,805,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,038,070.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,549,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,418,952.30</x:t>
   </x:si>
   <x:si>
     <x:t>1.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>FRES LN</x:t>
-[...14 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,275,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,459,081.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,708,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,403,356.63</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>19,832,724</x:t>
-[...38 lines deleted...]
-    <x:t>$356,440,964.16</x:t>
+    <x:t>19,957,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,871,932.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,605,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,964,931.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,310,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,110,524.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>75,692,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>76,179,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,453,834.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,195,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,257,174.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,101,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,376,164.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>7,981,285</x:t>
-[...41 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>8,031,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,567,834.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,170,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,546,413.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>7,229,622</x:t>
-[...38 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>7,275,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,408,465.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>7,390,936</x:t>
-[...2 lines deleted...]
-    <x:t>$217,293,518.40</x:t>
+    <x:t>7,437,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,591,141.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672,641,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,422,772.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7BTM08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,909,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,230,459.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,787,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,374,867.48</x:t>
+  </x:si>
+  <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>75,348,732</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>75,824,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,238,400.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>5,097,969</x:t>
-[...38 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>5,130,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,515,740.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,233,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,426,299.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,287,799,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,763,466.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,709,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,663,471.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,864,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,470,700.13</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,112,699</x:t>
-[...59 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>11,182,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,506,550.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,987,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,353,827.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,906,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,613,327.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,395,640</x:t>
-[...38 lines deleted...]
-    <x:t>$146,426,257.65</x:t>
+    <x:t>3,417,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,940,615.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,154,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,283,272.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>CGAU</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG27F7</x:t>
   </x:si>
   <x:si>
-    <x:t>30,916,195</x:t>
-[...2 lines deleted...]
-    <x:t>$129,112,747.05</x:t>
+    <x:t>31,111,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,605,908.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,276,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,112,204.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>12,810,322</x:t>
-[...2 lines deleted...]
-    <x:t>$119,264,097.82</x:t>
+    <x:t>12,891,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,302,541.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,615,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,770,999.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>CMM AU</x:t>
-[...11 lines deleted...]
-    <x:t>$114,010,391.23</x:t>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,325,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,221,657.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>FSM</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>SA</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYQX30</x:t>
   </x:si>
   <x:si>
-    <x:t>3,554,612</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>3,577,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,032,439.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>21,558,079</x:t>
+    <x:t>47,486,016</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,558,078.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$47,486,015.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.05</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>423</x:t>
-[...2 lines deleted...]
-    <x:t>$303.46</x:t>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309.88</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>147</x:t>
   </x:si>
   <x:si>
-    <x:t>$100.72</x:t>
+    <x:t>$105.29</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,489,642.49</x:t>
+    <x:t>$1,639,255.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -1078,51 +1075,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d7b60063764418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R561ecdb73aba4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b2e666db08b4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691976de0fc94e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd54a7c280f12482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04dd91f69a1e4f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1354,718 +1351,718 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
@@ -2166,752 +2163,752 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F61" s="1" t="s">
+      <x:c r="G61" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
-        <x:v>336</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>