--- v2 (2026-04-24)
+++ v3 (2026-09-13)
@@ -1,1053 +1,1194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30798d6717d44f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re420f06d82554d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260422" sheetId="1" r:id="R04dd91f69a1e4f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260910" sheetId="1" r:id="R5df5bf6fbae341f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="336">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="383">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,152,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,172,793,239.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.96%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,922,723</x:t>
-[...29 lines deleted...]
-    <x:t>10.77%</x:t>
+    <x:t>15,516,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,051,698,680.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.55%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>53,191,556</x:t>
-[...5 lines deleted...]
-    <x:t>7.37%</x:t>
+    <x:t>48,826,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,122,020,985.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.33%</x:t>
   </x:si>
   <x:si>
     <x:t>WPM</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVRDL2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,622,492</x:t>
-[...5 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>11,262,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,700,477,322.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,065,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,147,409.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,943,259</x:t>
-[...20 lines deleted...]
-    <x:t>$1,469,277,804.48</x:t>
+    <x:t>5,294,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,380,120,151.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,328,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,220,640,771.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>43,652,411</x:t>
-[...23 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>41,985,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,214,626,310.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,631,033</x:t>
-[...5 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>14,980,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,782,382.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C82NF9</x:t>
   </x:si>
   <x:si>
-    <x:t>51,092,551</x:t>
-[...5 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>44,853,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,140,989.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,885,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,893,022.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,935,817.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,357,083</x:t>
-[...41 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>14,052,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,260,558.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,809,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,479,901.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,025,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,846,936.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,663,983</x:t>
-[...5 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>7,814,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,812,331.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,497,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,400,806.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,198,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,379,695.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,583,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,438,803.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,498,102</x:t>
-[...38 lines deleted...]
-    <x:t>$464,300,298.77</x:t>
+    <x:t>6,386,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,758,312.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,805,264</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>18,970,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,248,562.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,543,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,233,392.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5DL8L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,673,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,278,032.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,981,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,661,275.98</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,549,340</x:t>
-[...23 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>7,705,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,032,452.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>4,708,625</x:t>
-[...23 lines deleted...]
-    <x:t>OGC CN</x:t>
+    <x:t>4,248,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,126,097.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,390,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,866,788.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,485,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,884,863.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000RG1PM3</x:t>
-[...26 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>BBG000TT7MW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,517,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,598,861.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,148,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,568,784.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,682,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,976,511.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,042,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,552,842.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,472,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,437,262.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>76,179,500</x:t>
-[...113 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>68,696,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,222,717.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,176,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,508,951.04</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
-    <x:t>672,641,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>636,970,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,672,554.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,665,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,409,455.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,579,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,270,288.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,750,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,858,578.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,997,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,179,643.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,964,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,002,642.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,029,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,852,400.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,396,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,537,778.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,320,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,200,687.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,477,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,388,064.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>20,909,175</x:t>
-[...71 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>18,624,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,026,791.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,183,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,435,677.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,889,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,819,925.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,612,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,651,388.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,582,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,404,694.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,082,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,546,462.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,438,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,236,686.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,971,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,065,130.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>3,287,799,100</x:t>
-[...125 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>3,024,506,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,264,615.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,645,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,987,262.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,466,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,278,580.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG27F7</x:t>
   </x:si>
   <x:si>
-    <x:t>31,111,430</x:t>
-[...95 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>26,082,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,677,877.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,510,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,151,986.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,265,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,223,192.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>47,486,016</x:t>
+    <x:t>6,771,595</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,486,015.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$6,771,595.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42.12</x:t>
+  </x:si>
+  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.05</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>424</x:t>
-[...11 lines deleted...]
-    <x:t>$105.29</x:t>
+    <x:t>-2,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,117.87</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,639,255.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$87,661,685.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1075,60 +1216,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691976de0fc94e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd54a7c280f12482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04dd91f69a1e4f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c2d32a84b34bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1f4c20a4bc5648bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5df5bf6fbae341f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I62"/>
+  <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
-    <x:col min="3" max="3" width="40" customWidth="1"/>
+    <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1351,1153 +1492,1153 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
@@ -2540,384 +2681,616 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A62" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B62" s="2" t="s">
+      <x:c r="A62" s="1">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="1">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C62" s="2" t="s">
+      <x:c r="D63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A64" s="1">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="2" t="s">
+      <x:c r="D64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A65" s="1">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E62" s="2" t="s">
+      <x:c r="D65" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A66" s="1">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F62" s="2" t="s">
+      <x:c r="D66" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G62" s="2" t="s">
+      <x:c r="D67" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H62" s="2" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A70" s="2" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I62" s="2" t="s">
+      <x:c r="C70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A62:I62"/>
+    <x:mergeCell ref="A70:I70"/>
   </x:mergeCells>
 </x:worksheet>
 </file>