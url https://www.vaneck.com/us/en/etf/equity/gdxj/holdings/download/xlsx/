--- v9 (2026-09-02)
+++ v10 (2026-09-23)
@@ -1,2067 +1,2718 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70801e35e79b48d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d2ecd7a9b54d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260831" sheetId="1" r:id="R0fed7b45edac4537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260922" sheetId="1" r:id="Ra647e074db56439b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="674">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1332" uniqueCount="891">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,733,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,222,058.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,756,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,081,808.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>53,161,892</x:t>
-[...47 lines deleted...]
-    <x:t>5.75%</x:t>
+    <x:t>44,451,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,204,674.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,969,368</x:t>
-[...23 lines deleted...]
-    <x:t>5.01%</x:t>
+    <x:t>8,266,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524,750,999.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,174,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,115,513.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,554,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,286,118.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,056,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,674,155.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,793,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,421,741.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,695,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,473,204.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,476,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,084,808.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,635,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,027,318.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>5,872,817</x:t>
-[...74 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>3,568,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,028,343.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,352,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,205,270.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,895,161</x:t>
-[...77 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>7,608,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,791,253.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,136,716</x:t>
-[...8 lines deleted...]
-    <x:t>OGC CN</x:t>
+    <x:t>3,927,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,430,871.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,268,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,115,006.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000RG1PM3</x:t>
-[...8 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>BBG000TT7MW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,935,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,478,909.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
-    <x:t>Discovery Silver Corp</x:t>
+    <x:t>Discovery Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>17,394,868</x:t>
-[...20 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>14,486,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,116,452.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,945,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,869,017.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,689,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,104,424.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,485,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,014,210.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,862,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,491,756.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,724,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,434,497.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>42,502,200</x:t>
-[...38 lines deleted...]
-    <x:t>$118,318,939.20</x:t>
+    <x:t>40,047,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,763,648.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,354,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,215,490.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,248,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,179,752.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,630,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,865,092.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q62W77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,914,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,540,535.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J9HXY1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,909,019</x:t>
-[...95 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>16,036,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,337,138.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,716,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,236,511.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>940,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,231,816.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,171,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,712,435.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,234,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,204,962.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,651,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,720,103.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,517,942</x:t>
-[...92 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>10,034,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,308,930.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,074,209,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,919,686.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,232,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,268,582.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,176,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,790,115.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,917,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,249,158.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLX2J9</x:t>
   </x:si>
   <x:si>
-    <x:t>14,485,556</x:t>
-[...92 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>11,839,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,711,110.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,209,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,264,777.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,356,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,307,072.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,946,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,371,755.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,777,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,574,977.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,962,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,231,450.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,808,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,991,091.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,192,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,666,840.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,148,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,464,512.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,976,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,007,928.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K0WWT59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,276,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,243,471.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024TXN82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,074,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,354,245.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pdi Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,454,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,972,632.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,312,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,044,978.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>141,087,100</x:t>
-[...215 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>111,347,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,887,257.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R17C94</x:t>
   </x:si>
   <x:si>
-    <x:t>17,180,689</x:t>
-[...38 lines deleted...]
-    <x:t>$44,837,964.47</x:t>
+    <x:t>15,616,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,313,839.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MGTPYX2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,183,147</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>3,165,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,157,207.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,982,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,821,434.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N3DGM3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,394,047</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>33,983,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,178,655.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,674,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,109,237.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,108,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,865,788.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,945,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,558,548.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LL1DC88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,912,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,033,633.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,830,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,153,370.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF71G6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,416,974</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>3,268,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,095,035.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omai Gold Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS9QJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,501,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,753,699.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,729,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,012,777.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benz Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y7CHQ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,519,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,681,861.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>38,675,552</x:t>
-[...68 lines deleted...]
-    <x:t>$34,056,438.78</x:t>
+    <x:t>32,311,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,603,802.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMMC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hemlo Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HLQJV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,347,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,490,641.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,141,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,878,049.44</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,395,560</x:t>
-[...56 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>1,113,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,260,096.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MI6 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerals 260 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0127JN2W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,222,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,593,316.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRALT TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,425,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,191,997.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northisle Copper &amp; Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001S3F5D8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,556,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,964,069.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,721,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,818,952.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>DRD</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX8QF2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,008,640</x:t>
-[...20 lines deleted...]
-    <x:t>$28,307,725.35</x:t>
+    <x:t>889,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,602,547.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHSQT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,170,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,483,040.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elemental Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WDT6VH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,066,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,848,473.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,285,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,249,938.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9CJK70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,414,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,348,027.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Mining Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JJSRM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,350,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,250,165.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,047,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,039,111.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSLV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highlander Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WDSVC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,473,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,229,116.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,180,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,110,568.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCB35R5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,193,400</x:t>
-[...83 lines deleted...]
-    <x:t>$25,416,572.60</x:t>
+    <x:t>4,036,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,447,445.09</x:t>
   </x:si>
   <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,258,448</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>2,682,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,509,815.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013L2CJD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,408,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,211,365.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>MTA</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HM5YW7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,790,833</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>1,618,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,832,868.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Troilus Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GYQZ47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,002,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,785,252.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HR24Y1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,020,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,387,776.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thesis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035BB242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,385,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,550,615.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,332,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,515,456.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,513,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,514,208.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asante Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002CPH9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,605,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,358,768.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banyan Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017XG2T4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,772,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,827,629.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talamore Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0129GX0M8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,067,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,701,059.39</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZFKFH7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,079,122</x:t>
-[...23 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>994,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,583,581.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turaco Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDMYR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,392,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,528,356.74</x:t>
   </x:si>
   <x:si>
     <x:t>OGG</x:t>
   </x:si>
   <x:si>
     <x:t>Osisko Gold Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,128,246</x:t>
-[...2 lines deleted...]
-    <x:t>$15,333,455.54</x:t>
+    <x:t>4,847,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,280,952.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWC1X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,461,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,237,449.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,958,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,943,315.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMET TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,541,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,926,615.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forrestania Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZNMTK75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,861,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,443,121.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUXX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold X2 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014LYNH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,144,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,429,452.66</x:t>
   </x:si>
   <x:si>
     <x:t>CTGO</x:t>
   </x:si>
   <x:si>
     <x:t>Contango Ore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0016YSLB7</x:t>
   </x:si>
   <x:si>
-    <x:t>741,253</x:t>
-[...53 lines deleted...]
-    <x:t>$13,519,999.71</x:t>
+    <x:t>611,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,120,326.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mako Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LT2LW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,153,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,039,343.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,154,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,966,241.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Pacific Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KYZRD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,671,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,548,993.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCLXFT7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,400,881</x:t>
-[...38 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>15,462,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,525,918.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trx Gold Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,005,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,447,594.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,881,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,372,181.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMET CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versamet Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NBPP5V7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,141,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,204,418.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSKR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldsky Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B3PT6T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,453,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,892,441.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Mining Uk Societas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DG403B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,532,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,683,322.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APX PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apex Mining Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ45B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,444,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,609,986.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002GP3MF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,121,707.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightstar Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CP96Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,297,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,959,331.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Murchison Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL6N20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,859,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,604,461.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>339,662</x:t>
-[...20 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>308,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,582,110.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mining Americas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J0Z553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,091,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,233,349.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santana Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004D522P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,035,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,199,117.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unico Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0P3110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,721,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,073,327.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,081,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,896,710.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heliostar Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FJK044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,905,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,545,842.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vista Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,989,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,430,824.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Tiger Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001640387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,393,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,283,816.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,337,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,705,687.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J35546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,445,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,259,306.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,620,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,066,203.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,455,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,933,798.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0P775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,594,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,912,618.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgold Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000THG592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,928,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,871,225.10</x:t>
   </x:si>
   <x:si>
     <x:t>CMCL</x:t>
   </x:si>
   <x:si>
     <x:t>Caledonia Mining Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQHQS2</x:t>
   </x:si>
   <x:si>
-    <x:t>384,837</x:t>
-[...53 lines deleted...]
-    <x:t>$7,432,155.55</x:t>
+    <x:t>273,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,811,587.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,312,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,529,827.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSVR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guanajuato Silver Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4CX47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,501,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,380,521.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jaguar Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLGH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,081,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,300,485.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PX4754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,837,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,288,805.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VGF685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,154,038.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,285,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,876,303.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,596,507.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,237,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,446,845.04</x:t>
   </x:si>
   <x:si>
     <x:t>ASL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Silver Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012946VG4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,124,884</x:t>
-[...20 lines deleted...]
-    <x:t>$6,567,525.09</x:t>
+    <x:t>3,637,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,162,103.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,839,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,940,867.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,745,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,745,443.59</x:t>
   </x:si>
   <x:si>
     <x:t>FDR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Founders Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZHQRKP5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,531,759</x:t>
-[...113 lines deleted...]
-    <x:t>$4,974,126.54</x:t>
+    <x:t>963,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,657,227.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Tower Hill Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,531,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,516,553.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,272,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,437,044.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVRS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Storm Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ08Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,088,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,178,734.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>73,661,408</x:t>
-[...17 lines deleted...]
-    <x:t>$4,658,028.85</x:t>
+    <x:t>71,451,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,314,150.37</x:t>
   </x:si>
   <x:si>
     <x:t>VGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Valor Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGKGQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,023,979</x:t>
-[...2 lines deleted...]
-    <x:t>$3,309,114.85</x:t>
+    <x:t>871,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,652,775.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,409,166.52</x:t>
+    <x:t>$2,038,631.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>68,438,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>64,515,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,931,025.19</x:t>
   </x:si>
   <x:si>
     <x:t>2521181D CN</x:t>
   </x:si>
   <x:si>
     <x:t>G3 Goldfields Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6KCMK4</x:t>
   </x:si>
   <x:si>
     <x:t>1,836,796</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,808,574.29</x:t>
+    <x:t>$1,782,789.87</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,867.10</x:t>
+    <x:t>$31,243.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,401.00</x:t>
+    <x:t>$16,574.48</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.24</x:t>
+    <x:t>$1.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TRY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-8,468,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-6,021,407.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>31,531,169</x:t>
-[...38 lines deleted...]
-    <x:t>$56.26</x:t>
+    <x:t>-7,061,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-7,061,382.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-32,835,198.43</x:t>
-[...2 lines deleted...]
-    <x:t>-0.34%</x:t>
+    <x:t>$27,332,589.81</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2089,56 +2740,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b66084f715b4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6ad4931491564068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0fed7b45edac4537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fcc8d62ede498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re87c40967d754b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra647e074db56439b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I123"/>
+  <x:dimension ref="A1:I166"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2452,689 +3103,689 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
@@ -3235,2472 +3886,3719 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>505</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>533</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>622</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A123" s="2" t="s">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="B123" s="2" t="s">
+    </x:row>
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A125" s="1">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A126" s="1">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A127" s="1">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A128" s="1">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A129" s="1">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A130" s="1">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A131" s="1">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A132" s="1">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="H132" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A133" s="1">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A134" s="1">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A135" s="1">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A136" s="1">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A137" s="1">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A138" s="1">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A139" s="1">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A140" s="1">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A141" s="1">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A142" s="1">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A143" s="1">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A144" s="1">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A145" s="1">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A146" s="1">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A147" s="1">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="H147" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A148" s="1">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="H148" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I148" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A149" s="1">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="H149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A150" s="1">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A151" s="1">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A152" s="1">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A153" s="1">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I153" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A154" s="1">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I154" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A155" s="1">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B155" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="H155" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A156" s="1">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B156" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="F156" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G156" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="H156" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A157" s="1">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B157" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="F157" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="H157" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A158" s="1">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B158" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A159" s="1">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B159" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A160" s="1">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B160" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C123" s="2" t="s">
+      <x:c r="D160" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="G160" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="H160" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I160" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A161" s="1">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B161" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="2" t="s">
+      <x:c r="D161" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="H161" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I161" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A162" s="1">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B162" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E123" s="2" t="s">
+      <x:c r="D162" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E162" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="F162" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="G162" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="H162" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I162" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A163" s="1">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B163" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F123" s="2" t="s">
+      <x:c r="D163" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="G163" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="H163" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I163" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A164" s="1">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B164" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G123" s="2" t="s">
+      <x:c r="D164" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="F164" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="G164" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="H164" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I164" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A165" s="1">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B165" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="G165" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="H165" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I165" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A166" s="2" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="B166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H123" s="2" t="s">
+      <x:c r="C166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I123" s="2" t="s">
+      <x:c r="D166" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E166" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F166" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G166" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H166" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A123:I123"/>
+    <x:mergeCell ref="A166:I166"/>
   </x:mergeCells>
 </x:worksheet>
 </file>