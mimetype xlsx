--- v10 (2026-09-23)
+++ v11 (2026-10-14)
@@ -1,2718 +1,2727 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d2ecd7a9b54d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e586d9d436a4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260922" sheetId="1" r:id="Ra647e074db56439b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20261012" sheetId="1" r:id="R85923c96bf5f4381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1332" uniqueCount="891">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1332" uniqueCount="894">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,835,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,657,549.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.54%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>31,733,629</x:t>
-[...29 lines deleted...]
-    <x:t>6.48%</x:t>
+    <x:t>31,884,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,381,974.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>44,451,777</x:t>
-[...5 lines deleted...]
-    <x:t>6.05%</x:t>
+    <x:t>44,662,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,224,849.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,266,983</x:t>
-[...5 lines deleted...]
-    <x:t>5.59%</x:t>
+    <x:t>8,306,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,035,063.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>23,174,510</x:t>
-[...8 lines deleted...]
-    <x:t>PE&amp;OLES* MF</x:t>
+    <x:t>23,284,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,394,836.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MM</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,554,938</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>4,576,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,717,766.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,849,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,538,338.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,056,799</x:t>
-[...23 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>11,109,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,747,363.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,488,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,361,215.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,695,102</x:t>
-[...20 lines deleted...]
-    <x:t>$168,084,808.65</x:t>
+    <x:t>4,717,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,724,623.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,652,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,738,161.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,486,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,271,230.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>DPM CN</x:t>
-[...14 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,946,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,858,892.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,288,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,525,623.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TT7MW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,959,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,482,092.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>3,568,079</x:t>
-[...23 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>3,585,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,581,988.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,608,035</x:t>
-[...56 lines deleted...]
-    <x:t>$143,478,909.45</x:t>
+    <x:t>7,644,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,504,839.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,486,534</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>14,555,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,604,481.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>23,945,270</x:t>
-[...2 lines deleted...]
-    <x:t>$114,869,017.54</x:t>
+    <x:t>24,059,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,151,933.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,872,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,617,605.95</x:t>
   </x:si>
   <x:si>
     <x:t>1.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>RMS AU</x:t>
-[...14 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,876,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,747,552.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQ77W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,236,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,004,959.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,747,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,799,529.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,370,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,152,155.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,485,171</x:t>
-[...74 lines deleted...]
-    <x:t>$99,215,490.50</x:t>
+    <x:t>7,520,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,593,573.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>944,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,729,702.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,248,180</x:t>
-[...2 lines deleted...]
-    <x:t>$92,179,752.83</x:t>
+    <x:t>8,287,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,777,373.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,658,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,602,113.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,734,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,991,019.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,112,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,964,575.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,262,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,987,751.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ARIS</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K0VQL1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,630,297</x:t>
-[...2 lines deleted...]
-    <x:t>$91,865,092.48</x:t>
+    <x:t>4,652,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,856,383.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,249,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,060,535.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>AYA</x:t>
   </x:si>
   <x:si>
     <x:t>Aya Gold &amp; Silver Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q62W77</x:t>
   </x:si>
   <x:si>
-    <x:t>2,914,435</x:t>
-[...107 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>2,928,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,452,926.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,243,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,592,573.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>10,034,450</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>10,082,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,308,020.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,376,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,946,024.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>2,074,209,700</x:t>
-[...35 lines deleted...]
-    <x:t>$73,790,115.46</x:t>
+    <x:t>2,084,062,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,368,934.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>5,917,212</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>5,945,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,971,643.20</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLX2J9</x:t>
   </x:si>
   <x:si>
-    <x:t>11,839,191</x:t>
-[...2 lines deleted...]
-    <x:t>$66,711,110.64</x:t>
+    <x:t>11,895,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,145,747.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,521,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,776,745.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,816,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,557,108.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,264,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,151,689.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,955,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,973,290.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,814,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,959,060.28</x:t>
+  </x:si>
+  <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>6,209,779</x:t>
-[...59 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>6,239,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,283,391.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,201,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,420,466.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>SVM</x:t>
   </x:si>
   <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CY5S22</x:t>
   </x:si>
   <x:si>
-    <x:t>4,962,030</x:t>
-[...53 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>4,985,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,351,700.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,876,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,468,803.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K0WWT59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,287,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,201,823.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pdi Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,522,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,480,054.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>SXGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Cross Gold Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDJSV6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,976,233</x:t>
-[...20 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>6,004,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,346,186.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,342,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,682,191.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,074,081</x:t>
-[...59 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>2,083,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,178,803.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R17C94</x:t>
   </x:si>
   <x:si>
-    <x:t>15,616,882</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>15,691,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,599,448.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,110,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,083,906.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,144,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,080,677.07</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MGTPYX2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,165,644</x:t>
-[...17 lines deleted...]
-    <x:t>$37,821,434.83</x:t>
+    <x:t>3,180,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,541,565.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>OBM AU</x:t>
-[...11 lines deleted...]
-    <x:t>$37,178,655.94</x:t>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,146,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,513,940.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,030,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,488,967.36</x:t>
   </x:si>
   <x:si>
     <x:t>USAS</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CG1PT2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,674,760</x:t>
-[...38 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>6,706,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,167,157.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,876,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,905,008.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF71G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,283,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,289,050.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rio2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LL1DC88</x:t>
   </x:si>
   <x:si>
-    <x:t>11,912,013</x:t>
-[...38 lines deleted...]
-    <x:t>$32,095,035.08</x:t>
+    <x:t>11,968,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,227,875.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9RX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,464,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,802,295.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,846,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,602,781.86</x:t>
   </x:si>
   <x:si>
     <x:t>OMG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Omai Gold Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS9QJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>15,501,959</x:t>
-[...23 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>15,575,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,011,962.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BNZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Benz Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y7CHQ78</x:t>
   </x:si>
   <x:si>
-    <x:t>7,519,357</x:t>
-[...23 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>7,555,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,958,422.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,748,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,662,396.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,161,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,470,096.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MI6 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerals 260 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0127JN2W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,403,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,085,825.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>893,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,069,971.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,329,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,867,959.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRALT TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,536,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,735,437.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHSQT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,200,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,507,332.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hycroft Mining Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSBZPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,118,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,436,054.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>HMMC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Hemlo Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HLQJV0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,347,367</x:t>
-[...68 lines deleted...]
-    <x:t>$24,191,997.10</x:t>
+    <x:t>5,372,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,706,232.83</x:t>
   </x:si>
   <x:si>
     <x:t>NCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northisle Copper &amp; Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001S3F5D8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,556,473</x:t>
-[...50 lines deleted...]
-    <x:t>$23,483,040.83</x:t>
+    <x:t>7,592,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,064,080.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>ELE</x:t>
   </x:si>
   <x:si>
     <x:t>Elemental Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WDT6VH8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,066,191</x:t>
-[...20 lines deleted...]
-    <x:t>$22,249,938.86</x:t>
+    <x:t>1,071,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,746,962.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,424,372.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,460,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,333,932.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,056,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,815,227.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSLV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highlander Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WDSVC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,490,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,576,704.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013L2CJD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,419,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,495,399.75</x:t>
   </x:si>
   <x:si>
     <x:t>LUNR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lunr Royalties Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W9CJK70</x:t>
   </x:si>
   <x:si>
-    <x:t>1,414,835</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>1,421,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,256,101.02</x:t>
   </x:si>
   <x:si>
     <x:t>FF CN</x:t>
   </x:si>
   <x:si>
     <x:t>First Mining Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JJSRM3</x:t>
   </x:si>
   <x:si>
-    <x:t>34,350,770</x:t>
-[...68 lines deleted...]
-    <x:t>$19,447,445.09</x:t>
+    <x:t>34,513,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,035,922.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,682,582</x:t>
-[...23 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>2,695,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,091,090.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HR24Y1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,068,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,201,021.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MTA</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HM5YW7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,618,545</x:t>
-[...2 lines deleted...]
-    <x:t>$16,832,868.00</x:t>
+    <x:t>1,626,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,904,300.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RHKK96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,870,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,831,052.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,629,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,590,825.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWC1X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,492,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,548,888.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,353,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,104,200.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turaco Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDMYR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,499,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,950,758.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banyan Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017XG2T4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,818,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,561,578.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMET TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,563,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,518,943.78</x:t>
   </x:si>
   <x:si>
     <x:t>TLG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Troilus Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GYQZ47</x:t>
   </x:si>
   <x:si>
-    <x:t>10,002,517</x:t>
-[...20 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>10,050,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,477,819.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forrestania Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZNMTK75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,112,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,987,362.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZFKFH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,897,638.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightstar Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CP96Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,417,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,897,543.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talamore Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0129GX0M8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,077,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,418,363.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asante Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002CPH9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,704,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,065,272.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>TAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Thesis Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035BB242</x:t>
   </x:si>
   <x:si>
-    <x:t>5,385,068</x:t>
-[...122 lines deleted...]
-    <x:t>Osisko Gold Group Inc</x:t>
+    <x:t>5,410,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,063,237.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Mining Uk Societas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DG403B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,563,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,896,227.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mako Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LT2LW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,158,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,784,089.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,991,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,767,416.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Pacific Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KYZRD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,679,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,697,032.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,174,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,687,183.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUXX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold X2 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014LYNH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,154,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,306,726.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,076,570.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSKR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldsky Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B3PT6T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,474,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,999,832.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMET CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versamet Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NBPP5V7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,146,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,995,901.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APX PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apex Mining Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ45B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,616,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,680,368.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,032,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,648,574.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trx Gold Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZ1B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,043,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,249,838.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,100,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,856,963.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002GP3MF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>598,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,721,208.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heliostar Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FJK044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,928,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,707,694.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santana Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004D522P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,149,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,140,936.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vista Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2BG19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,003,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,840,066.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,535,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,765,049.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mining Americas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J0Z553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,100,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,705,621.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Tiger Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001640387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,452,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,353,859.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Murchison Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL6N20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,666,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,338,309.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idaho Strategic Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,112,152.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J35546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,913,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,853,787.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unico Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0P3110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,791,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,796,750.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,344,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,774,510.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,607,889.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024T1RD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,652,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,570,341.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PX4754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,869,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,156,558.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,462,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,059,129.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VGF685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,900,851.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgold Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000THG592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,956,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,861,138.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>967,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,727,896.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jaguar Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLGH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,087,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,271,442.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,329,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,936,366.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSVR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guanajuato Silver Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4CX47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,589,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,840,752.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,839,674.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0P775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,631,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,750,267.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,688,371.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,262,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,639,183.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,801,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,261,540.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,944,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,243,446.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,654,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,128,464.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dateline Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NV3TZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,790,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,083,312.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,632,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,075,201.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVRS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Storm Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ08Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,140,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,817,437.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Tower Hill Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KJ1450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,538,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,599,640.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firefinch Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3DTC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,133,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,745.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSAB IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J Resources Asia Pasific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NVZ1F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,822,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,840,729.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2521181D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6KCMK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,836,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,756,683.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valor Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGKGQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>875,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,681,633.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Future Mineral Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YGFKF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,418.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer Exploration Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72DBM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,356.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGCX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Gold Corp/Vancouver</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,722,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,847,063</x:t>
-[...884 lines deleted...]
-    <x:t>$1.22</x:t>
+    <x:t>17,955,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,955,103.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,009.02</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>35</x:t>
-[...11 lines deleted...]
-    <x:t>$55.79</x:t>
+    <x:t>115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151.65</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-8,468,206</x:t>
-[...17 lines deleted...]
-    <x:t>-0.08%</x:t>
+    <x:t>-8,469,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-5,934,196.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,332,589.81</x:t>
+    <x:t>$3,288,976.51</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2740,51 +2749,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fcc8d62ede498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re87c40967d754b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra647e074db56439b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3f7c5cccc3412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1c7ced906deb4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85923c96bf5f4381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I166"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -3509,109 +3518,109 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -3625,80 +3634,80 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -3712,1646 +3721,1646 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
@@ -5394,109 +5403,109 @@
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
@@ -5510,2086 +5519,2086 @@
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>685</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
         <x:v>716</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
         <x:v>768</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H147" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
         <x:v>804</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I154" s="1" t="s">
         <x:v>841</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" ht="15" customHeight="1">
       <x:c r="A166" s="2" t="s">
-        <x:v>890</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I166" s="2" t="s">
         <x:v>1</x:v>
       </x:c>