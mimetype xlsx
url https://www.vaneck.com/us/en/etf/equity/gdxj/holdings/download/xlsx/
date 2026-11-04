--- v11 (2026-10-14)
+++ v12 (2026-11-04)
@@ -1,2727 +1,2721 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e586d9d436a4c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c0576d08a84918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20261012" sheetId="1" r:id="R85923c96bf5f4381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20261102" sheetId="1" r:id="R079577a7bfe04f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1332" uniqueCount="894">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1324" uniqueCount="892">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,835,773</x:t>
+    <x:t>16,744,758</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$546,657,549.31</x:t>
+    <x:t>$464,834,482.08</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.54%</x:t>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,421,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,768,740.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.26%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>31,884,366</x:t>
-[...23 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>31,712,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,404,053.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,306,251</x:t>
-[...5 lines deleted...]
-    <x:t>5.48%</x:t>
+    <x:t>8,261,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,743,728.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>23,284,590</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>23,158,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,539,664.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MM</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,576,568</x:t>
-[...5 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>4,551,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,539,589.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>11,849,070</x:t>
-[...5 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>11,785,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,569,157.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,109,321</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>11,049,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,225,517.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,488,047</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>2,474,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,974,461.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,332,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,147,861.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,717,407</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>4,691,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,214,658.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,652,342</x:t>
-[...23 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>3,632,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,320,737.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TT7MW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,932,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,051,524.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,602,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,563,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,565,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,956,652.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,265,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,529,480.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,946,357</x:t>
-[...77 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>3,925,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,955,275.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,555,343</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>14,476,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,005,294.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>24,059,011</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>23,928,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,549,835.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,860,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,801,795.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>38,872,798</x:t>
-[...20 lines deleted...]
-    <x:t>$99,747,552.36</x:t>
+    <x:t>38,662,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,660,546.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,352,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,763,224.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,721,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,998,511.02</x:t>
   </x:si>
   <x:si>
     <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>40,236,700</x:t>
-[...35 lines deleted...]
-    <x:t>$91,152,155.87</x:t>
+    <x:t>40,020,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,738,759.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,650,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,142,390.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,520,727</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>7,480,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,130,782.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,714,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,405,413.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,242,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,489,062.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,025,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,640,029.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,157,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,512,279.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q62W77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,912,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,763,015.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,627,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,926,562.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7BTM08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,027,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,392,898.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>AUGO</x:t>
   </x:si>
   <x:si>
     <x:t>Aura Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCHWC2</x:t>
   </x:si>
   <x:si>
-    <x:t>944,768</x:t>
-[...110 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>939,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,243,343.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,231,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,628,496.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>WDO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKQDS3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,249,582</x:t>
-[...56 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>3,232,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,451,275.10</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>42,376,351</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>42,147,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,176,670.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,182,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,850,537.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,913,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,809,928.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,806,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,167,743.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,831,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,148,739.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,584,278.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,141,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,320,210.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,944,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,699,113.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,771,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,093,566.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,205,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,866,148.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K0WWT59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,274,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,995,773.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pdi Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,444,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,384,847.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,958,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,462,649.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>2,084,062,600</x:t>
-[...176 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>2,072,797,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,074,005.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,307,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,089,799.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,606,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,456,264.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,972,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,110,198.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>111,876,300</x:t>
-[...77 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>111,271,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,569,393.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,083,933</x:t>
-[...23 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>2,072,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,473,604.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,163,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,833,996.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,959,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,697,050.16</x:t>
   </x:si>
   <x:si>
     <x:t>ALK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Alkane Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRN1P2</x:t>
   </x:si>
   <x:si>
-    <x:t>27,110,217</x:t>
-[...2 lines deleted...]
-    <x:t>$34,083,906.32</x:t>
+    <x:t>26,963,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,657,048.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>OBM AU</x:t>
-[...29 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9RX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,289,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,019,140.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,933,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,748,272.78</x:t>
   </x:si>
   <x:si>
     <x:t>VZLA</x:t>
   </x:si>
   <x:si>
     <x:t>Vizsla Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QQ0VMJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,146,840</x:t>
-[...2 lines deleted...]
-    <x:t>$28,513,940.00</x:t>
+    <x:t>8,102,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,713,555.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF71G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,266,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,277,099.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>IAUX</x:t>
-[...11 lines deleted...]
-    <x:t>$28,488,967.36</x:t>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,712,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,686,832.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,823,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,283,760.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LL1DC88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,903,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,992,163.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benz Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y7CHQ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,514,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,550,295.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>889,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,412,610.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MI6 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerals 260 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0127JN2W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,196,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,371,751.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>USAS</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CG1PT2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,706,466</x:t>
-[...83 lines deleted...]
-    <x:t>$25,602,781.86</x:t>
+    <x:t>6,670,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,210,219.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMMC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hemlo Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HLQJV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,343,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,214,203.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hycroft Mining Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSBZPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,112,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,167,288.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,138,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,127,247.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,278,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,541,195.96</x:t>
   </x:si>
   <x:si>
     <x:t>OMG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Omai Gold Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS9QJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>15,575,594</x:t>
-[...20 lines deleted...]
-    <x:t>$23,958,422.90</x:t>
+    <x:t>15,491,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,083,253.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHSQT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,166,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,601,825.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,140,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,268,322.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9CJK70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,413,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,864,963.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRALT TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,409,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,864,739.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elemental Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WDT6VH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,065,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,534,450.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northisle Copper &amp; Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001S3F5D8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,551,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,356,790.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013L2CJD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,406,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,873,627.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,046,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,703,774.60</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP0V25</x:t>
   </x:si>
   <x:si>
-    <x:t>5,748,852</x:t>
-[...200 lines deleted...]
-    <x:t>$18,333,932.66</x:t>
+    <x:t>5,717,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,571,642.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSLV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highlander Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WDSVC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,471,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,516,533.79</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCB35R5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,056,000</x:t>
-[...50 lines deleted...]
-    <x:t>$17,256,101.02</x:t>
+    <x:t>4,033,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,083,441.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120W17D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,073,974.25</x:t>
   </x:si>
   <x:si>
     <x:t>FF CN</x:t>
   </x:si>
   <x:si>
     <x:t>First Mining Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JJSRM3</x:t>
   </x:si>
   <x:si>
-    <x:t>34,513,942</x:t>
-[...20 lines deleted...]
-    <x:t>$16,091,090.25</x:t>
+    <x:t>34,327,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,011,172.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HR24Y1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,013,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,695,638.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>LGD CN</x:t>
-[...11 lines deleted...]
-    <x:t>$14,201,021.75</x:t>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWC1X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,457,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,612,303.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,496,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,149,026.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
+    <x:t>FRS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forrestania Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZNMTK75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,825,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,854,608.14</x:t>
+  </x:si>
+  <x:si>
     <x:t>MTA</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HM5YW7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,626,234</x:t>
-[...2 lines deleted...]
-    <x:t>$13,904,300.70</x:t>
+    <x:t>1,617,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,839,675.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,330,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,777,673.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>OGG</x:t>
   </x:si>
   <x:si>
     <x:t>Osisko Gold Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RHKK96</x:t>
   </x:si>
   <x:si>
-    <x:t>4,870,089</x:t>
-[...50 lines deleted...]
-    <x:t>$13,104,200.55</x:t>
+    <x:t>4,843,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,092,231.01</x:t>
   </x:si>
   <x:si>
     <x:t>TCG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Turaco Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMYR0</x:t>
   </x:si>
   <x:si>
-    <x:t>22,499,320</x:t>
-[...2 lines deleted...]
-    <x:t>$12,950,758.63</x:t>
+    <x:t>22,377,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,778,120.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
+    <x:t>TLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Troilus Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GYQZ47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,995,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,736,522.02</x:t>
+  </x:si>
+  <x:si>
     <x:t>BYN CN</x:t>
   </x:si>
   <x:si>
     <x:t>Banyan Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0017XG2T4</x:t>
   </x:si>
   <x:si>
-    <x:t>9,818,527</x:t>
-[...2 lines deleted...]
-    <x:t>$12,561,578.20</x:t>
+    <x:t>9,765,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,698,989.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,954,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,361,500.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZFKFH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>994,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,167,145.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMET CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versamet Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NBPP5V7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,140,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,740,672.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightstar Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CP96Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,280,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,509,892.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asante Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002CPH9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,591,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,289,373.68</x:t>
   </x:si>
   <x:si>
     <x:t>TRMET TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJ0TX0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,563,466</x:t>
-[...65 lines deleted...]
-    <x:t>$11,897,543.82</x:t>
+    <x:t>4,538,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,912,839.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>TALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Talamore Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0129GX0M8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,077,255</x:t>
-[...20 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>2,066,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,861,815.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APX PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apex Mining Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ45B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,419,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,840,988.36</x:t>
   </x:si>
   <x:si>
     <x:t>TAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Thesis Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035BB242</x:t>
   </x:si>
   <x:si>
-    <x:t>5,410,649</x:t>
-[...2 lines deleted...]
-    <x:t>$11,063,237.13</x:t>
+    <x:t>5,381,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,785,952.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,859,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,765,517.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,152,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,677,916.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mako Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LT2LW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,152,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,624,830.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,586,025.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSKR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldsky Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B3PT6T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,450,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,253,212.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Pacific Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KYZRD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,670,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,133,864.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUXX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold X2 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014LYNH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,143,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,103,731.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,078,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,993,440.56</x:t>
   </x:si>
   <x:si>
     <x:t>MNO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Mining Uk Societas</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DG403B6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,563,416</x:t>
-[...155 lines deleted...]
-    <x:t>$9,648,574.15</x:t>
+    <x:t>6,527,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,619,440.54</x:t>
   </x:si>
   <x:si>
     <x:t>TRX</x:t>
   </x:si>
   <x:si>
     <x:t>Trx Gold Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTZ1B0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,043,338</x:t>
-[...20 lines deleted...]
-    <x:t>$8,856,963.36</x:t>
+    <x:t>7,999,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,387,876.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vista Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2BG19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,987,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,379,433.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santana Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004D522P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,018,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,306,345.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heliostar Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FJK044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,902,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,125,923.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Murchison Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL6N20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,744,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,765,293.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>SSMR</x:t>
   </x:si>
   <x:si>
     <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002GP3MF4</x:t>
   </x:si>
   <x:si>
-    <x:t>598,573</x:t>
-[...53 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>595,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,596,378.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,336,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,243,252.95</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCLXFT7</x:t>
   </x:si>
   <x:si>
-    <x:t>15,535,886</x:t>
-[...2 lines deleted...]
-    <x:t>$7,765,049.28</x:t>
+    <x:t>15,451,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,129,935.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idaho Strategic Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,049,449.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Tiger Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001640387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,385,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,030,706.97</x:t>
   </x:si>
   <x:si>
     <x:t>MAI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Mining Americas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J0Z553</x:t>
   </x:si>
   <x:si>
-    <x:t>2,100,967</x:t>
-[...47 lines deleted...]
-    <x:t>$7,112,152.24</x:t>
+    <x:t>2,089,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,000,255.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unico Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0P3110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,711,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,773,040.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PX4754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,832,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,547,963.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024T1RD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,616,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,501,285.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,461,409.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,454,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,947,064.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VGF685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,860,306.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgold Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000THG592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,924,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,836,249.80</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J35546</x:t>
   </x:si>
   <x:si>
-    <x:t>98,913,400</x:t>
-[...128 lines deleted...]
-    <x:t>$5,861,138.01</x:t>
+    <x:t>98,379,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,692,428.22</x:t>
   </x:si>
   <x:si>
     <x:t>FDR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Founders Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZHQRKP5</x:t>
   </x:si>
   <x:si>
-    <x:t>967,768</x:t>
-[...2 lines deleted...]
-    <x:t>$5,727,896.88</x:t>
+    <x:t>962,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,411,192.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>JAG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Jaguar Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLGH8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,087,029</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>1,081,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,064,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSVR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guanajuato Silver Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4CX47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,488,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,971,845.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,835,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,927,715.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0P775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,589,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,913,101.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,233,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,752,628.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,737,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,744,400.83</x:t>
   </x:si>
   <x:si>
     <x:t>WRLG CN</x:t>
   </x:si>
   <x:si>
     <x:t>West Red Lake Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4G41</x:t>
   </x:si>
   <x:si>
-    <x:t>9,329,656</x:t>
-[...17 lines deleted...]
-    <x:t>$4,840,752.69</x:t>
+    <x:t>9,279,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,720,994.09</x:t>
   </x:si>
   <x:si>
     <x:t>USAU</x:t>
   </x:si>
   <x:si>
     <x:t>Us Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H95997</x:t>
   </x:si>
   <x:si>
-    <x:t>348,178</x:t>
-[...65 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>346,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,639,591.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,635,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,562,393.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,266,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,480,372.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dateline Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NV3TZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,402,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,378,674.82</x:t>
   </x:si>
   <x:si>
     <x:t>8299 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gt Gold Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F66V31</x:t>
   </x:si>
   <x:si>
-    <x:t>130,944,000</x:t>
-[...47 lines deleted...]
-    <x:t>$4,075,201.52</x:t>
+    <x:t>130,176,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,334,671.73</x:t>
   </x:si>
   <x:si>
     <x:t>SVRS CN</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Storm Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ08Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>11,140,907</x:t>
-[...2 lines deleted...]
-    <x:t>$3,817,437.93</x:t>
+    <x:t>11,080,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,805.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>THM</x:t>
   </x:si>
   <x:si>
     <x:t>International Tower Hill Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KJ1450</x:t>
   </x:si>
   <x:si>
-    <x:t>1,538,308</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>1,529,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,845,792.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSAB IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J Resources Asia Pasific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NVZ1F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,471,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434,513.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valor Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGKGQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,347,304.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer Exploration Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72DBM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,395.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Future Mineral Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YGFKF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,362.58</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,997,745.50</x:t>
-[...80 lines deleted...]
-    <x:t>$21,356.93</x:t>
+    <x:t>$37.98</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.21</x:t>
+    <x:t>$1.23</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>17,955,103</x:t>
+    <x:t>21,194,339</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,955,103.07</x:t>
+    <x:t>$21,194,338.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TRY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153.91</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>403,575</x:t>
-[...17 lines deleted...]
-    <x:t>$151.65</x:t>
+    <x:t>-2,649,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,859,097.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-8,469,582</x:t>
-[...5 lines deleted...]
-    <x:t>-0.07%</x:t>
+    <x:t>-6,302,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-4,513,143.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,288,976.51</x:t>
+    <x:t>$2,676,545.21</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2749,56 +2743,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3f7c5cccc3412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1c7ced906deb4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85923c96bf5f4381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bdb730c90f24cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raad143aa72524b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R079577a7bfe04f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I166"/>
+  <x:dimension ref="A1:I165"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3518,196 +3512,196 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -3721,167 +3715,167 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
@@ -3895,138 +3889,138 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -4069,80 +4063,80 @@
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
@@ -4156,341 +4150,341 @@
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
@@ -4736,689 +4730,689 @@
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
@@ -5432,2182 +5426,2153 @@
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>687</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
         <x:v>708</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
         <x:v>765</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
         <x:v>781</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
         <x:v>832</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I154" s="1" t="s">
         <x:v>843</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="F156" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G156" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="H156" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s">
         <x:v>854</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="G160" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="G160" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="F161" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F164" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="G164" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="H164" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I164" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A165" s="2" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="B165" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B166" s="2" t="s">
+      <x:c r="C165" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C166" s="2" t="s">
+      <x:c r="D165" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D166" s="2" t="s">
+      <x:c r="E165" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E166" s="2" t="s">
+      <x:c r="F165" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F166" s="2" t="s">
+      <x:c r="G165" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G166" s="2" t="s">
+      <x:c r="H165" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H166" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I166" s="2" t="s">
+      <x:c r="I165" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A166:I166"/>
+    <x:mergeCell ref="A165:I165"/>
   </x:mergeCells>
 </x:worksheet>
 </file>