--- v0 (2026-04-02)
+++ v1 (2026-04-06)
@@ -1,2097 +1,2106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re619cbde6f194942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41348c9e9a484d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260401" sheetId="1" r:id="R17c57613edf946fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260402" sheetId="1" r:id="R7be349ab40ce4778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="684">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="687">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,450,096</x:t>
+    <x:t>14,507,276</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$659,213,379.52</x:t>
+    <x:t>$667,479,768.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.97%</x:t>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,154,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,821,826.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,315,570</x:t>
-[...23 lines deleted...]
-    <x:t>6.47%</x:t>
+    <x:t>41,479,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,179,368.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>60,697,696</x:t>
-[...5 lines deleted...]
-    <x:t>6.19%</x:t>
+    <x:t>60,937,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,638,806.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>9,101,733</x:t>
-[...5 lines deleted...]
-    <x:t>6.03%</x:t>
+    <x:t>9,137,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,272,720.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,809,974</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>11,856,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,950,502.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,918,038</x:t>
-[...5 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>4,937,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,011,201.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,329,021</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>11,373,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,126,739.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,672,811</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>2,683,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,713,519.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>10,941,483</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>10,984,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,688,061.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>43,382,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>43,553,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,057,401.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,452,408</x:t>
-[...2 lines deleted...]
-    <x:t>$179,162,047.34</x:t>
+    <x:t>5,473,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,208,541.59</x:t>
   </x:si>
   <x:si>
     <x:t>1.89%</x:t>
   </x:si>
   <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,434,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,003,403.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>4,559,134</x:t>
-[...2 lines deleted...]
-    <x:t>$169,508,602.12</x:t>
+    <x:t>4,577,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,654,978.16</x:t>
   </x:si>
   <x:si>
     <x:t>1.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>HMY</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,031,306</x:t>
-[...2 lines deleted...]
-    <x:t>$150,580,666.27</x:t>
+    <x:t>4,047,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,699,350.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,146,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,471,984.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>EGO</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,084,652</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>4,100,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,110,982.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>29,613,960</x:t>
-[...2 lines deleted...]
-    <x:t>$143,331,566.40</x:t>
+    <x:t>29,731,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,628,292.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,221,906</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>4,238,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,855,303.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,923,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,734,580.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,405,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,468,636.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>43,181,081</x:t>
-[...41 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>43,351,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,501,318.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orla Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBZ5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,372,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,595,885.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,907,506</x:t>
-[...23 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>11,954,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,245,153.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Artemis Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PSSBKG8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,538,410</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>3,552,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,692,341.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ARMN</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K0VQL1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,032,062</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>5,051,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,553,656.56</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,939,683</x:t>
-[...2 lines deleted...]
-    <x:t>$95,807,335.88</x:t>
+    <x:t>1,947,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,888,803.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>23,911,381</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>24,005,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,417,841.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>AUGO</x:t>
   </x:si>
   <x:si>
     <x:t>Aura Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCHWC2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,011,595</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>1,015,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,057,700.93</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018BVXB5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,943,992</x:t>
-[...2 lines deleted...]
-    <x:t>$88,117,093.58</x:t>
+    <x:t>4,963,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,624,703.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,647,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,043,540.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>1,889,930,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>1,897,314,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,500,621.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J9HXY1</x:t>
   </x:si>
   <x:si>
-    <x:t>19,309,081</x:t>
-[...20 lines deleted...]
-    <x:t>$85,217,496.70</x:t>
+    <x:t>19,385,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,469,897.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,809,254</x:t>
-[...2 lines deleted...]
-    <x:t>$80,711,713.42</x:t>
+    <x:t>6,836,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,851,849.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>161,558,600</x:t>
-[...2 lines deleted...]
-    <x:t>$80,636,580.39</x:t>
+    <x:t>162,182,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,254,282.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG27F7</x:t>
   </x:si>
   <x:si>
-    <x:t>17,717,549</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>17,787,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,487,953.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,404,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,322,384.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>37,480,892</x:t>
-[...23 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>37,628,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,590,241.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>7,317,611</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>7,346,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,159,714.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,910,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,415,971.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,577,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,080,018.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,454,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,287,006.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLX2J9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,800,060</x:t>
-[...2 lines deleted...]
-    <x:t>$69,708,651.48</x:t>
+    <x:t>13,854,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,789,709.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024TXN82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,205,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,908,600.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,836,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,147,509.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,775,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,505,880.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,323,161</x:t>
-[...74 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>8,355,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,225,257.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K0WWT59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,985,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,932,548.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>VAU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Vault Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H39TV7</x:t>
   </x:si>
   <x:si>
-    <x:t>21,193,397</x:t>
-[...35 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>21,276,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,842,719.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,038,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,441,294.20</x:t>
   </x:si>
   <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035C8R30</x:t>
   </x:si>
   <x:si>
-    <x:t>33,892,500</x:t>
-[...38 lines deleted...]
-    <x:t>$61,524,028.80</x:t>
+    <x:t>34,027,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,886,480.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>NG</x:t>
   </x:si>
   <x:si>
     <x:t>Novagold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D25424</x:t>
   </x:si>
   <x:si>
-    <x:t>6,351,181</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>6,376,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,769,413.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hycroft Mining Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSBZPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,419,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,119,579.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>EMR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Emerald Resources Nl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRL4C2</x:t>
   </x:si>
   <x:si>
-    <x:t>12,736,576</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>12,786,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,052,038.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>AYA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Aya Gold &amp; Silver Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FTVZM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,086,143</x:t>
-[...2 lines deleted...]
-    <x:t>$50,448,598.35</x:t>
+    <x:t>3,098,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,378,714.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R17C94</x:t>
   </x:si>
   <x:si>
-    <x:t>20,817,622</x:t>
-[...20 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>20,899,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,834,151.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>SXGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Cross Gold Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDJSV6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,067,306</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>6,091,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,636,073.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,690,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,930,251.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>36,693,900</x:t>
-[...20 lines deleted...]
-    <x:t>$37,251,161.87</x:t>
+    <x:t>36,838,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,150,722.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF71G6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,874,721</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>3,890,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,811,674.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,168,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,269,668.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,655,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,967,895.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,409,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,792,977.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N3DGM3</x:t>
   </x:si>
   <x:si>
-    <x:t>36,065,578</x:t>
-[...41 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>36,207,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,624,519.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,330,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,576,476.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,589,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,000,179.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BGL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5PKD9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,811,684</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>25,913,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,422,690.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP0V25</x:t>
   </x:si>
   <x:si>
-    <x:t>6,197,247</x:t>
-[...50 lines deleted...]
-    <x:t>$28,357,824.80</x:t>
+    <x:t>6,221,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,911,889.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,541,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,916,560.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCB35R5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,686,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>4,704,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,533,280.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>340 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tongguan Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRMS47</x:t>
   </x:si>
   <x:si>
-    <x:t>61,762,000</x:t>
-[...20 lines deleted...]
-    <x:t>$24,652,573.27</x:t>
+    <x:t>62,002,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,578,490.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>DRD</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX8QF2</x:t>
   </x:si>
   <x:si>
-    <x:t>776,390</x:t>
-[...2 lines deleted...]
-    <x:t>$23,889,520.30</x:t>
+    <x:t>779,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,319,214.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,735,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,854,633.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>ALK AU</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>GGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gogold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYQ5N2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,410,213</x:t>
-[...2 lines deleted...]
-    <x:t>$22,842,611.27</x:t>
+    <x:t>11,455,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,131,595.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHSQT0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,058,142</x:t>
-[...2 lines deleted...]
-    <x:t>$22,736,454.86</x:t>
+    <x:t>7,085,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,783,844.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,337,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,982,060.71</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>73,132,660</x:t>
-[...20 lines deleted...]
-    <x:t>$20,985,810.48</x:t>
+    <x:t>73,421,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,960,457.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KSTFS0</x:t>
   </x:si>
   <x:si>
-    <x:t>11,833,900</x:t>
-[...2 lines deleted...]
-    <x:t>$20,367,278.29</x:t>
+    <x:t>11,880,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,881,557.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZFKFH7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,072,089</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>1,076,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,557,707.69</x:t>
   </x:si>
   <x:si>
     <x:t>ODV</x:t>
   </x:si>
   <x:si>
     <x:t>Osisko Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RHKK96</x:t>
   </x:si>
   <x:si>
-    <x:t>5,212,207</x:t>
-[...2 lines deleted...]
-    <x:t>$17,356,649.31</x:t>
+    <x:t>5,232,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,216,007.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001730W02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,029,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,784,000.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,545,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,729,088.64</x:t>
+  </x:si>
+  <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,179,789</x:t>
-[...35 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>3,192,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,696,100.33</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWC1X4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,830,089</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>5,853,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,356,819.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>KOZAA TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJ0TX0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,932,883</x:t>
-[...2 lines deleted...]
-    <x:t>$13,629,781.56</x:t>
+    <x:t>4,952,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,981,618.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,895,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,867,593.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XCCY919</x:t>
   </x:si>
   <x:si>
-    <x:t>6,449,555</x:t>
-[...17 lines deleted...]
-    <x:t>$12,854,624.10</x:t>
+    <x:t>6,475,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,432,140.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,207,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,200,378.30</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCLXFT7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,734,125</x:t>
-[...20 lines deleted...]
-    <x:t>$12,026,571.41</x:t>
+    <x:t>16,800,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,123,710.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idaho Strategic Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,911,962.00</x:t>
   </x:si>
   <x:si>
     <x:t>SBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>St Barbara Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4GC2</x:t>
   </x:si>
   <x:si>
-    <x:t>25,561,909</x:t>
-[...2 lines deleted...]
-    <x:t>$11,729,534.72</x:t>
+    <x:t>25,662,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,403,567.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>IDR</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>GAU</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R11130</x:t>
   </x:si>
   <x:si>
-    <x:t>3,966,744</x:t>
-[...2 lines deleted...]
-    <x:t>$10,353,201.84</x:t>
+    <x:t>3,982,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,195,046.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J35546</x:t>
   </x:si>
   <x:si>
-    <x:t>108,959,600</x:t>
-[...2 lines deleted...]
-    <x:t>$9,631,383.74</x:t>
+    <x:t>109,380,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,149,023.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>MEK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Meeka Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2X3G0</x:t>
   </x:si>
   <x:si>
-    <x:t>73,914,732</x:t>
-[...2 lines deleted...]
-    <x:t>$9,336,432.39</x:t>
+    <x:t>74,206,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,847,321.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>CMCL</x:t>
   </x:si>
   <x:si>
     <x:t>Caledonia Mining Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQHQS2</x:t>
   </x:si>
   <x:si>
-    <x:t>365,725</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>367,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,690,937.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,200,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,158,125.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,838,566.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>8299 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gt Gold Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F66V31</x:t>
   </x:si>
   <x:si>
-    <x:t>116,352,000</x:t>
-[...17 lines deleted...]
-    <x:t>$8,504,586.63</x:t>
+    <x:t>116,784,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,817,696.66</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N7WY5Y5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,537,953</x:t>
-[...20 lines deleted...]
-    <x:t>$7,393,158.15</x:t>
+    <x:t>1,544,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,596,260.60</x:t>
   </x:si>
   <x:si>
     <x:t>GLDG</x:t>
   </x:si>
   <x:si>
     <x:t>Goldmining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001V9NSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,627,355</x:t>
-[...2 lines deleted...]
-    <x:t>$7,034,193.75</x:t>
+    <x:t>5,649,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,892,537.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>WRLG CN</x:t>
   </x:si>
   <x:si>
     <x:t>West Red Lake Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4G41</x:t>
   </x:si>
   <x:si>
-    <x:t>9,277,031</x:t>
-[...2 lines deleted...]
-    <x:t>$6,881,029.73</x:t>
+    <x:t>9,313,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,689,222.54</x:t>
   </x:si>
   <x:si>
     <x:t>VOXR</x:t>
   </x:si>
   <x:si>
     <x:t>Vox Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WC769H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,208,092</x:t>
-[...2 lines deleted...]
-    <x:t>$6,427,049.44</x:t>
+    <x:t>1,212,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,379,717.24</x:t>
   </x:si>
   <x:si>
     <x:t>LUCA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CXXF85</x:t>
   </x:si>
   <x:si>
-    <x:t>5,888,952</x:t>
-[...2 lines deleted...]
-    <x:t>$6,191,531.29</x:t>
+    <x:t>5,912,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,326,901.60</x:t>
   </x:si>
   <x:si>
     <x:t>AMI AU</x:t>
   </x:si>
   <x:si>
     <x:t>Aurelia Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R5D3F1</x:t>
   </x:si>
   <x:si>
-    <x:t>32,633,316</x:t>
-[...2 lines deleted...]
-    <x:t>$6,169,130.51</x:t>
+    <x:t>32,762,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,963,952.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ASL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Silver Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012946VG4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,156,450</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>4,172,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,814,256.10</x:t>
   </x:si>
   <x:si>
     <x:t>AZY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Antipa Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018LV4J9</x:t>
   </x:si>
   <x:si>
-    <x:t>14,176,990</x:t>
-[...2 lines deleted...]
-    <x:t>$5,715,215.63</x:t>
+    <x:t>14,232,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,742,550.83</x:t>
   </x:si>
   <x:si>
     <x:t>USAU</x:t>
   </x:si>
   <x:si>
     <x:t>Us Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H95997</x:t>
   </x:si>
   <x:si>
-    <x:t>338,838</x:t>
-[...2 lines deleted...]
-    <x:t>$5,353,640.40</x:t>
+    <x:t>340,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,388,387.84</x:t>
   </x:si>
   <x:si>
     <x:t>FDR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Founders Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZHQRKP5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,857,906</x:t>
-[...2 lines deleted...]
-    <x:t>$5,351,689.77</x:t>
+    <x:t>1,865,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,331,790.77</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,285,665.80</x:t>
+    <x:t>$2,275,132.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>71,404,300</x:t>
-[...2 lines deleted...]
-    <x:t>$2,216,591.95</x:t>
+    <x:t>71,679,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,170,214.40</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,246.08</x:t>
+    <x:t>$42,481.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,887.40</x:t>
+    <x:t>$22,536.14</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
     <x:t>$1.24</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.04</x:t>
+    <x:t>$1.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,139,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,935,142.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>16,976,758</x:t>
-[...5 lines deleted...]
-    <x:t>$16,976,758.29</x:t>
+    <x:t>779,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,819.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>375</x:t>
   </x:si>
   <x:si>
-    <x:t>$500.22</x:t>
+    <x:t>$496.84</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1,505</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,083.64</x:t>
+    <x:t>$1,080.76</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-672</x:t>
   </x:si>
   <x:si>
-    <x:t>$-130.42</x:t>
-[...8 lines deleted...]
-    <x:t>$778.86</x:t>
+    <x:t>$-130.30</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,186,531.99</x:t>
-[...2 lines deleted...]
-    <x:t>-0.11%</x:t>
+    <x:t>$1,170,622.54</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2119,51 +2128,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4d5755180b4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re57435bbee8e4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17c57613edf946fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29714887a6ab455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0222e3ded84742de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7be349ab40ce4778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2975,254 +2984,254 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
@@ -3236,2550 +3245,2550 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>557</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="2" t="s">
-        <x:v>683</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>