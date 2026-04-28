--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -1,2106 +1,2103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41348c9e9a484d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17bb967c4704ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260402" sheetId="1" r:id="R7be349ab40ce4778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260427" sheetId="1" r:id="R4792183eb00a44e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="687">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="686">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,507,276</x:t>
+    <x:t>14,230,917</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$667,479,768.76</x:t>
+    <x:t>$619,898,744.52</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.16%</x:t>
+    <x:t>6.79%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>32,154,103</x:t>
-[...5 lines deleted...]
-    <x:t>6.59%</x:t>
+    <x:t>31,541,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,504,784.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.52%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,479,052</x:t>
-[...5 lines deleted...]
-    <x:t>6.49%</x:t>
+    <x:t>40,688,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,478,481.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>60,937,096</x:t>
-[...5 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>59,779,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,883,930.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>9,137,631</x:t>
-[...5 lines deleted...]
-    <x:t>5.97%</x:t>
+    <x:t>8,964,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,103,453.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,843,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,858,960.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,856,708</x:t>
-[...23 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>11,630,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,199,500.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,775,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,640,107.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,632,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,801,555.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,373,847</x:t>
-[...41 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>11,157,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,010,836.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,369,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,370,065.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,236,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,487,934.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>43,553,700</x:t>
-[...41 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>42,727,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,821,086.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,022,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,954,028.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>4,577,176</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>4,489,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,103,884.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,047,260</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>3,970,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,634,719.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,164,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,408,019.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>4,146,104</x:t>
-[...41 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>4,067,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,578,825.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,238,610</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>4,157,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,854,471.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7BTM08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,727,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,261,188.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,528,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,896,097.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,923,630</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>2,867,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,534,381.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,405,821</x:t>
-[...23 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>16,093,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,860,630.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,484,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,977,525.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,549,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,488,735.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,955,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,969,682.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,869,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,333,107.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,372,998</x:t>
-[...56 lines deleted...]
-    <x:t>$97,553,656.56</x:t>
+    <x:t>6,251,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,897,864.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,168,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,466,746.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,861,621,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,366,972.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>996,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,620,539.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,017,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,700,239.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,558,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,793,905.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,947,357</x:t>
-[...71 lines deleted...]
-    <x:t>$85,043,540.40</x:t>
+    <x:t>1,910,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,099,879.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>BRMS IJ</x:t>
-[...32 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,449,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,269,612.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,358,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,331,330.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,725,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,571,262.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,591,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,120,315.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,914,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,981,544.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,872,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,835,500.93</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,836,200</x:t>
-[...77 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>6,705,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,184,852.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>7,346,567</x:t>
-[...2 lines deleted...]
-    <x:t>$70,159,714.85</x:t>
+    <x:t>7,206,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,048,346.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,508,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,501,806.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,197,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,804,074.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,627,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,114,303.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,331,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,757,983.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TFPM</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PP0X53</x:t>
   </x:si>
   <x:si>
-    <x:t>1,910,527</x:t>
-[...56 lines deleted...]
-    <x:t>$65,789,709.51</x:t>
+    <x:t>1,874,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,970,902.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,205,525</x:t>
-[...56 lines deleted...]
-    <x:t>$63,225,257.62</x:t>
+    <x:t>2,163,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,594,845.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,999,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,370,973.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K0WWT59</x:t>
   </x:si>
   <x:si>
-    <x:t>1,985,654</x:t>
-[...35 lines deleted...]
-    <x:t>$61,441,294.20</x:t>
+    <x:t>1,947,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,311,453.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,544,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,956,432.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,254,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,292,106.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hycroft Mining Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSBZPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,392,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,084,349.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,039,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,038,452.18</x:t>
   </x:si>
   <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035C8R30</x:t>
   </x:si>
   <x:si>
-    <x:t>34,027,500</x:t>
-[...56 lines deleted...]
-    <x:t>$50,052,038.87</x:t>
+    <x:t>33,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,687,720.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>AYA CN</x:t>
-[...11 lines deleted...]
-    <x:t>$49,378,714.45</x:t>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF71G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,815,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,766,146.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,975,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,308,939.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R17C94</x:t>
   </x:si>
   <x:si>
-    <x:t>20,899,732</x:t>
-[...2 lines deleted...]
-    <x:t>$47,834,151.37</x:t>
+    <x:t>20,502,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,575,594.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>SXGC CN</x:t>
-[...11 lines deleted...]
-    <x:t>$39,636,073.34</x:t>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,520,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,110,814.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>USAS</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CG1PT2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,690,263</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>6,562,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,786,236.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,108,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,993,381.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>36,838,626</x:t>
-[...38 lines deleted...]
-    <x:t>$31,269,668.34</x:t>
+    <x:t>36,139,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,211,645.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001730W02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,952,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,744,500.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,305,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,138,015.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHSQT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,951,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,127,011.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,421,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,025,308.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,425,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,657,362.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,325,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,325,866.22</x:t>
+  </x:si>
+  <x:si>
     <x:t>IAUX</x:t>
   </x:si>
   <x:si>
     <x:t>I-80 Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0108B6SW2</x:t>
   </x:si>
   <x:si>
-    <x:t>18,655,359</x:t>
-[...68 lines deleted...]
-    <x:t>$28,000,179.12</x:t>
+    <x:t>18,299,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,913,955.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,103,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,275,570.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>BGL AU</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>KOZAL TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Altin Isletmeleri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V2H0F5</x:t>
   </x:si>
   <x:si>
-    <x:t>25,541,936</x:t>
-[...2 lines deleted...]
-    <x:t>$25,916,560.63</x:t>
+    <x:t>25,058,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,435,281.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,647,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,307,253.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,322,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,292,514.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,842,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,184,163.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,237,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,026,416.81</x:t>
+  </x:si>
+  <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCB35R5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,704,200</x:t>
-[...23 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>4,617,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,985,625.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>DRD</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX8QF2</x:t>
   </x:si>
   <x:si>
-    <x:t>779,462</x:t>
-[...53 lines deleted...]
-    <x:t>$21,783,844.39</x:t>
+    <x:t>764,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,760,914.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZFKFH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,055,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,045,993.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>PDI AU</x:t>
-[...11 lines deleted...]
-    <x:t>$20,982,060.71</x:t>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,654,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,745,637.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120W17D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,131,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,755,894.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RHKK96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,133,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,323,420.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,459,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,875,282.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWC1X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,741,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,600,362.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,481,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,432,787.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idaho Strategic Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,413,185.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAA TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,858,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,136,535.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>73,421,110</x:t>
-[...134 lines deleted...]
-    <x:t>$13,981,618.37</x:t>
+    <x:t>72,026,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,103,967.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,351,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,957,512.88</x:t>
   </x:si>
   <x:si>
     <x:t>MTA</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HM5YW7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,895,080</x:t>
-[...20 lines deleted...]
-    <x:t>$12,432,140.16</x:t>
+    <x:t>1,858,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,752,582.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,175,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,826,722.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ITRG</x:t>
   </x:si>
   <x:si>
     <x:t>Integra Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF74W47</x:t>
   </x:si>
   <x:si>
-    <x:t>4,207,027</x:t>
-[...50 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>4,126,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,802,919.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J35546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,347,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,439,903.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>GAU</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R11130</x:t>
   </x:si>
   <x:si>
-    <x:t>3,982,440</x:t>
-[...20 lines deleted...]
-    <x:t>$9,149,023.59</x:t>
+    <x:t>3,906,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,141,366.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,811,714.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,763,228.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,696,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,573,452.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MEK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Meeka Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2X3G0</x:t>
   </x:si>
   <x:si>
-    <x:t>74,206,266</x:t>
-[...20 lines deleted...]
-    <x:t>$8,690,937.57</x:t>
+    <x:t>72,797,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,539,071.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,514,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,486,628.86</x:t>
   </x:si>
   <x:si>
     <x:t>CNMC SP</x:t>
   </x:si>
   <x:si>
     <x:t>Cnmc Goldmine Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>7,200,600</x:t>
-[...50 lines deleted...]
-    <x:t>$7,596,260.60</x:t>
+    <x:t>7,064,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,352,762.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,829,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,826,776.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,962,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,746,033.82</x:t>
   </x:si>
   <x:si>
     <x:t>GLDG</x:t>
   </x:si>
   <x:si>
     <x:t>Goldmining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001V9NSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,649,621</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>5,541,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,650,389.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,093,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,567,784.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,189,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,496,095.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,139,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,136,314.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,799,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,963,412.88</x:t>
   </x:si>
   <x:si>
     <x:t>WRLG CN</x:t>
   </x:si>
   <x:si>
     <x:t>West Red Lake Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4G41</x:t>
   </x:si>
   <x:si>
-    <x:t>9,313,739</x:t>
-[...47 lines deleted...]
-    <x:t>$5,963,952.56</x:t>
+    <x:t>9,136,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,569,488.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>ASL AU</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>USAU</x:t>
   </x:si>
   <x:si>
     <x:t>Us Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H95997</x:t>
   </x:si>
   <x:si>
-    <x:t>340,176</x:t>
-[...17 lines deleted...]
-    <x:t>$5,331,790.77</x:t>
+    <x:t>333,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,395,961.34</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,275,132.17</x:t>
+    <x:t>$2,367,290.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSAB IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J Resources Asia Pasific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NVZ1F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,347,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,248,507.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>PSAB IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,481.88</x:t>
+    <x:t>$39,719.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,536.14</x:t>
+    <x:t>$26,338.22</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.24</x:t>
+    <x:t>$1.26</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.02</x:t>
+    <x:t>$1.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,551,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,551,340.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TRY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,105.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-135.25</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>7,139,449</x:t>
-[...53 lines deleted...]
-    <x:t>$-130.30</x:t>
+    <x:t>1,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806.67</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,170,622.54</x:t>
+    <x:t>$3,271,622.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2128,51 +2125,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29714887a6ab455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0222e3ded84742de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7be349ab40ce4778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e466f112f7447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re611724668f54f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4792183eb00a44e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -3332,399 +3329,399 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
@@ -3796,892 +3793,892 @@
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
@@ -4840,80 +4837,80 @@
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
@@ -4956,515 +4953,515 @@
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="F103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="F105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="F106" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="F107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>624</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="F111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="F113" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
@@ -5547,248 +5544,248 @@
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F124" s="1" t="s">
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>684</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="2" t="s">
-        <x:v>686</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>