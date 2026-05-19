--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,2103 +1,2082 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17bb967c4704ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8c650d940343e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260427" sheetId="1" r:id="R4792183eb00a44e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260515" sheetId="1" r:id="Rb7dd2fc3a6b34fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="686">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="679">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,230,917</x:t>
+    <x:t>14,077,624</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$619,898,744.52</x:t>
+    <x:t>$566,342,813.52</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.79%</x:t>
+    <x:t>6.52%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>31,541,567</x:t>
-[...5 lines deleted...]
-    <x:t>6.52%</x:t>
+    <x:t>31,201,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,464,173.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,838,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,443,399.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>40,688,876</x:t>
-[...5 lines deleted...]
-    <x:t>6.39%</x:t>
+    <x:t>40,250,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,515,649.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.14%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>59,779,981</x:t>
-[...23 lines deleted...]
-    <x:t>5.84%</x:t>
+    <x:t>58,941,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,209,913.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.03%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,843,403</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>4,791,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,819,294.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,630,835</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>11,505,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,943,535.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>10,775,516</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>10,659,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,032,892.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,037,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,408,310.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,311,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,259,965.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,632,269</x:t>
-[...41 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>2,603,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,177,245.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,052,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,967,532.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,236,205</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>10,125,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,078,564.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,441,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,303,218.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,850,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,368,077.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,979,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,450,729.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,113,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,109,926.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>42,727,200</x:t>
-[...41 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>42,095,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,264,798.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,970,168</x:t>
-[...59 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>3,927,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,778,047.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,727,470</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>11,563,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,763,232.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,919,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,478,828.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,837,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,324,705.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>42,528,220</x:t>
-[...41 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>41,931,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,866,427.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,219,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,283,115.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,816,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,937,268.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,902,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,124,704.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,750,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,069,535.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,889,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,906,788.85</x:t>
   </x:si>
   <x:si>
     <x:t>ARTG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Artemis Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PSSBKG8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,484,752</x:t>
-[...56 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>3,447,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,045,369.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,251,590</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>6,184,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,560,004.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,818,123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,822,437.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,082,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,766,898.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,509,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,158,366.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,664,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,860,819.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,313,591.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,333,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,308,223.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,633,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,975,359.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,129,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,935,529.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>159,168,200</x:t>
-[...92 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>153,536,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,449,843.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,471,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,462,777.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,396,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,260,518.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,580,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,913,915.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG27F7</x:t>
   </x:si>
   <x:si>
-    <x:t>17,449,674</x:t>
-[...41 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>17,204,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,623,356.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLX2J9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,591,412</x:t>
-[...98 lines deleted...]
-    <x:t>$66,804,074.44</x:t>
+    <x:t>13,400,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,343,457.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q49X82</x:t>
   </x:si>
   <x:si>
-    <x:t>7,627,785</x:t>
-[...2 lines deleted...]
-    <x:t>$65,114,303.94</x:t>
+    <x:t>7,520,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,759,703.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
+    <x:t>PPTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024TXN82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,140,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,289,715.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>6,331,478</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>6,263,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,814,247.60</x:t>
   </x:si>
   <x:si>
     <x:t>TFPM</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PP0X53</x:t>
   </x:si>
   <x:si>
-    <x:t>1,874,134</x:t>
-[...20 lines deleted...]
-    <x:t>$61,594,845.00</x:t>
+    <x:t>1,853,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,289,193.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,978,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,177,362.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
-    <x:t>SA</x:t>
-[...14 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,006,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,835,310.11</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K0WWT59</x:t>
   </x:si>
   <x:si>
-    <x:t>1,947,831</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>1,926,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,356,523.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>EMR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Emerald Resources Nl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRL4C2</x:t>
   </x:si>
   <x:si>
-    <x:t>12,544,005</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>12,368,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,885,976.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>NG</x:t>
   </x:si>
   <x:si>
     <x:t>Novagold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D25424</x:t>
   </x:si>
   <x:si>
-    <x:t>6,254,851</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>6,187,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,304,074.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,392,559</x:t>
-[...20 lines deleted...]
-    <x:t>$53,038,452.18</x:t>
+    <x:t>1,377,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,812,208.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,215,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,047,990.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF71G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,774,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,046,760.40</x:t>
   </x:si>
   <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035C8R30</x:t>
   </x:si>
   <x:si>
-    <x:t>33,375,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>32,892,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,951,630.91</x:t>
   </x:si>
   <x:si>
     <x:t>SXGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Cross Gold Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDJSV6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,975,277</x:t>
-[...2 lines deleted...]
-    <x:t>$47,308,939.12</x:t>
+    <x:t>5,910,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,931,547.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>WAF AU</x:t>
-[...14 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,492,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,575,831.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N3DGM3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,520,301</x:t>
-[...23 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>35,022,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,690,893.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MGTPYX2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,108,374</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>3,074,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,674,837.95</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>36,139,114</x:t>
-[...2 lines deleted...]
-    <x:t>$33,211,645.54</x:t>
+    <x:t>35,632,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,357,338.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001730W02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,909,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,169,604.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>GTWO CN</x:t>
-[...11 lines deleted...]
-    <x:t>$32,744,500.78</x:t>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,278,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,550,267.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHSQT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,853,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,792,849.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MUX</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW6CN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,305,030</x:t>
-[...20 lines deleted...]
-    <x:t>$31,127,011.08</x:t>
+    <x:t>1,290,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,447,162.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,334,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,171,215.50</x:t>
   </x:si>
   <x:si>
     <x:t>BGL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5PKD9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,421,433</x:t>
-[...2 lines deleted...]
-    <x:t>$30,025,308.81</x:t>
+    <x:t>25,064,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,450,826.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>VZLA</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>IAUX</x:t>
   </x:si>
   <x:si>
     <x:t>I-80 Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0108B6SW2</x:t>
   </x:si>
   <x:si>
-    <x:t>18,299,972</x:t>
-[...2 lines deleted...]
-    <x:t>$28,913,955.76</x:t>
+    <x:t>18,102,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,792,232.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,116,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,012,033.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,640,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,644,373.35</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP0V25</x:t>
   </x:si>
   <x:si>
-    <x:t>6,103,552</x:t>
-[...23 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>6,017,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,342,606.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>PDI AU</x:t>
   </x:si>
   <x:si>
     <x:t>Predictive Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0017X3YM5</x:t>
   </x:si>
   <x:si>
-    <x:t>35,647,594</x:t>
-[...2 lines deleted...]
-    <x:t>$24,307,253.36</x:t>
+    <x:t>35,080,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,210,206.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>ALK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Alkane Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRN1P2</x:t>
   </x:si>
   <x:si>
-    <x:t>21,322,679</x:t>
-[...2 lines deleted...]
-    <x:t>$24,292,514.96</x:t>
+    <x:t>21,023,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,624,194.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,547,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,706,628.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>340 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tongguan Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRMS47</x:t>
   </x:si>
   <x:si>
-    <x:t>60,842,000</x:t>
-[...38 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>59,930,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,203,873.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>DRD</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX8QF2</x:t>
   </x:si>
   <x:si>
-    <x:t>764,614</x:t>
-[...2 lines deleted...]
-    <x:t>$21,760,914.44</x:t>
+    <x:t>756,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,855,080.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,528,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,772,622.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120W17D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,097,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,657,642.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZFKFH7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,055,828</x:t>
-[...41 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>1,044,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,971,825.79</x:t>
   </x:si>
   <x:si>
     <x:t>ODV</x:t>
   </x:si>
   <x:si>
     <x:t>Osisko Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RHKK96</x:t>
   </x:si>
   <x:si>
-    <x:t>5,133,151</x:t>
-[...2 lines deleted...]
-    <x:t>$16,323,420.18</x:t>
+    <x:t>5,077,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,487,439.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>GROY</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGH4798</x:t>
   </x:si>
   <x:si>
-    <x:t>4,459,349</x:t>
-[...2 lines deleted...]
-    <x:t>$15,875,282.44</x:t>
+    <x:t>4,411,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,645,555.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWC1X4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,741,939</x:t>
-[...2 lines deleted...]
-    <x:t>$15,600,362.47</x:t>
+    <x:t>5,661,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,423,771.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCLXFT7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,481,119</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>16,250,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,886,500.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAA TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,777,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,839,469.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,283,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,692,284.18</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>331,490</x:t>
-[...20 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>327,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,523,417.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,838,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,523,276.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,822,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,859,813.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,082,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,410,183.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>72,026,956</x:t>
-[...68 lines deleted...]
-    <x:t>$11,802,919.70</x:t>
+    <x:t>71,016,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,325,469.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,864,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,965,644.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,673,261.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,498,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,340,590.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,209,267.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J35546</x:t>
   </x:si>
   <x:si>
-    <x:t>107,347,300</x:t>
-[...53 lines deleted...]
-    <x:t>$8,763,228.06</x:t>
+    <x:t>103,549,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,083,254.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,689,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,333,643.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,176,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,308,884.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,810,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,260,814.77</x:t>
   </x:si>
   <x:si>
     <x:t>8299 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gt Gold Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F66V31</x:t>
   </x:si>
   <x:si>
-    <x:t>114,696,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>112,896,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,184,148.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,964,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,154,465.99</x:t>
   </x:si>
   <x:si>
     <x:t>MEK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Meeka Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2X3G0</x:t>
   </x:si>
   <x:si>
-    <x:t>72,797,195</x:t>
-[...47 lines deleted...]
-    <x:t>$6,826,776.78</x:t>
+    <x:t>71,776,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,638,580.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,036,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,567,310.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,766,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,377,592.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>AZY AU</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>GLDG</x:t>
   </x:si>
   <x:si>
     <x:t>Goldmining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001V9NSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,541,991</x:t>
-[...47 lines deleted...]
-    <x:t>$6,136,314.40</x:t>
+    <x:t>5,482,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,030,520.10</x:t>
   </x:si>
   <x:si>
     <x:t>LUCA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CXXF85</x:t>
   </x:si>
   <x:si>
-    <x:t>5,799,632</x:t>
-[...2 lines deleted...]
-    <x:t>$5,963,412.88</x:t>
+    <x:t>5,737,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,336,694.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,245,304.89</x:t>
   </x:si>
   <x:si>
     <x:t>WRLG CN</x:t>
   </x:si>
   <x:si>
     <x:t>West Red Lake Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4G41</x:t>
   </x:si>
   <x:si>
-    <x:t>9,136,310</x:t>
-[...20 lines deleted...]
-    <x:t>$5,395,961.34</x:t>
+    <x:t>9,037,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,531,926.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,367,290.33</x:t>
+    <x:t>$2,354,782.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>70,347,900</x:t>
-[...2 lines deleted...]
-    <x:t>$2,248,507.34</x:t>
+    <x:t>67,860,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,887,989.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,719.20</x:t>
+    <x:t>$35,616.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,338.22</x:t>
+    <x:t>$24,757.65</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.26</x:t>
+    <x:t>$1.25</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.13</x:t>
+    <x:t>$1.09</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>7,551,341</x:t>
+    <x:t>2,757,734</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,551,340.86</x:t>
+    <x:t>$2,757,734.31</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>375</x:t>
   </x:si>
   <x:si>
-    <x:t>$508.51</x:t>
-[...8 lines deleted...]
-    <x:t>$1,105.21</x:t>
+    <x:t>$500.63</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-672</x:t>
   </x:si>
   <x:si>
-    <x:t>$-135.25</x:t>
+    <x:t>$-132.62</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,122</x:t>
-[...2 lines deleted...]
-    <x:t>$806.67</x:t>
+    <x:t>1,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132.06</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,271,622.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$423,378.56</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2125,56 +2104,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e466f112f7447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re611724668f54f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4792183eb00a44e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85971bbaa8564394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R401606e2707244f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7dd2fc3a6b34fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I125"/>
+  <x:dimension ref="A1:I124"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2952,80 +2931,80 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -3039,80 +3018,80 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
@@ -3155,341 +3134,341 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
@@ -3590,2211 +3569,2182 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>557</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="G119" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="2" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="B124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B125" s="2" t="s">
+      <x:c r="C124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C125" s="2" t="s">
+      <x:c r="D124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D125" s="2" t="s">
+      <x:c r="E124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E125" s="2" t="s">
+      <x:c r="F124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F125" s="2" t="s">
+      <x:c r="G124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G125" s="2" t="s">
+      <x:c r="H124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H125" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I125" s="2" t="s">
+      <x:c r="I124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A125:I125"/>
+    <x:mergeCell ref="A124:I124"/>
   </x:mergeCells>
 </x:worksheet>
 </file>