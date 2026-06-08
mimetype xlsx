--- v3 (2026-05-19)
+++ v4 (2026-06-08)
@@ -1,2082 +1,2133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8c650d940343e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee0f0f4fafe4f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260515" sheetId="1" r:id="Rb7dd2fc3a6b34fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260604" sheetId="1" r:id="Rb180ff252e644727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="679">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1020" uniqueCount="696">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,950,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,958,346.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.99%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,077,624</x:t>
-[...29 lines deleted...]
-    <x:t>6.33%</x:t>
+    <x:t>13,964,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,152,433.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,466,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,985,228.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,838,429</x:t>
-[...5 lines deleted...]
-    <x:t>6.16%</x:t>
+    <x:t>8,767,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,729,760.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>40,250,616</x:t>
-[...23 lines deleted...]
-    <x:t>6.03%</x:t>
+    <x:t>39,925,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,148,183.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,791,273</x:t>
-[...5 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>4,752,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,012,569.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,505,560</x:t>
-[...5 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>11,412,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,629,909.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,947,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,195,690.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>10,659,461</x:t>
-[...2 lines deleted...]
-    <x:t>$188,032,892.04</x:t>
+    <x:t>10,573,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,951,483.27</x:t>
   </x:si>
   <x:si>
     <x:t>2.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>IAG</x:t>
-[...14 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,044,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,866,054.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,011,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,332,024.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,582,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,744,693.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,405,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,986,286.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,311,865</x:t>
-[...77 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>5,269,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,950,523.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,895,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,809,793.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>28,850,628</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>28,617,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,069,936.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,079,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,194,060.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7BTM08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,469,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,592,112.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQ77W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,642,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,822,328.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,979,362</x:t>
-[...77 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>3,947,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,898,394.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,814,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,618,595.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>15,919,940</x:t>
-[...23 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>15,791,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,214,964.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>41,931,873</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>41,593,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,582,618.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,862,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,348,546.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,874,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,314,440.01</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>23,219,611</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>23,032,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,353,151.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018BVXB5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,816,560</x:t>
-[...20 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>4,777,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,075,350.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,419,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,609,380.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,017,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,601,067.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,473,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,551,942.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,580,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,255,390.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J9HXY1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,750,491</x:t>
-[...38 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>18,599,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,658,230.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,184,270</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>6,134,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,502,616.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,618,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,316,158.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,314,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,369,030.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,962,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,812,671.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,443,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,237,190.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,071,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,482,015.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>977,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,360,330.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,298,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,909,201.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,066,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,381,672.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,414,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,216,424.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,212,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,710,411.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,982,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,208,517.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,460,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,814,637.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,292,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,679,674.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,838,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,905,174.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,102,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,826,040.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024TXN82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,122,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,158,567.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,268,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,053,315.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>1,818,123,600</x:t>
-[...329 lines deleted...]
-    <x:t>$57,835,310.11</x:t>
+    <x:t>1,803,456,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,037,470.48</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K0WWT59</x:t>
   </x:si>
   <x:si>
-    <x:t>1,926,853</x:t>
-[...20 lines deleted...]
-    <x:t>$52,885,976.98</x:t>
+    <x:t>1,911,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,401,112.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,137,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,266,493.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
-    <x:t>NG</x:t>
-[...14 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF71G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,744,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,487,985.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,863,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,517,416.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,052,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,078,067.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,540,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,755,723.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,377,550</x:t>
-[...71 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>1,366,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,430,521.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>USAS</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CG1PT2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,492,133</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>6,439,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,479,443.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N3DGM3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,022,202</x:t>
-[...2 lines deleted...]
-    <x:t>$33,690,893.17</x:t>
+    <x:t>34,739,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,713,042.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,267,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,746,835.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MGTPYX2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,074,868</x:t>
-[...2 lines deleted...]
-    <x:t>$33,674,837.95</x:t>
+    <x:t>3,050,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,796,895.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>35,632,348</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>35,344,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,844,026.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,244,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,860,798.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,956,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,371,785.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,280,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,096,691.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,026,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,504,699.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,862,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,070,349.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,441,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,682,111.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHSQT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,798,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,633,552.13</x:t>
   </x:si>
   <x:si>
     <x:t>GTWO CN</x:t>
   </x:si>
   <x:si>
     <x:t>G2 Goldfields Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001730W02</x:t>
   </x:si>
   <x:si>
-    <x:t>3,909,839</x:t>
-[...122 lines deleted...]
-    <x:t>$26,012,033.07</x:t>
+    <x:t>3,878,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,924,944.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>KOZAL TI</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP0V25</x:t>
   </x:si>
   <x:si>
-    <x:t>6,017,954</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>5,969,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,156,918.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,435,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,810,030.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,854,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,683,969.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>PDI AU</x:t>
   </x:si>
   <x:si>
     <x:t>Predictive Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0017X3YM5</x:t>
   </x:si>
   <x:si>
-    <x:t>35,080,638</x:t>
-[...23 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>34,483,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,360,106.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,207,168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120W17D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,072,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,300,111.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCB35R5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,547,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>4,499,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,905,134.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZFKFH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,036,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,403,624.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>340 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tongguan Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRMS47</x:t>
   </x:si>
   <x:si>
-    <x:t>59,930,000</x:t>
-[...68 lines deleted...]
-    <x:t>$16,971,825.79</x:t>
+    <x:t>59,290,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,439,040.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,824,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,045,677.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,375,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,608,526.52</x:t>
   </x:si>
   <x:si>
     <x:t>ODV</x:t>
   </x:si>
   <x:si>
     <x:t>Osisko Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RHKK96</x:t>
   </x:si>
   <x:si>
-    <x:t>5,077,849</x:t>
-[...23 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>5,036,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,498,873.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,118,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,312,982.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAA TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,738,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,309,471.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idaho Strategic Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,002,684.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,232,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,655,001.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWC1X4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,661,417</x:t>
-[...83 lines deleted...]
-    <x:t>$12,523,276.74</x:t>
+    <x:t>5,615,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,118,574.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,049,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,528,687.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>SBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>St Barbara Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4GC2</x:t>
   </x:si>
   <x:si>
-    <x:t>24,822,402</x:t>
-[...20 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>24,622,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,356,973.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,833,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,548,308.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2584272D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9CJK70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>542,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,100,071.25</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>71,016,954</x:t>
-[...20 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>70,444,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,092,963.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>353,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,528,037.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>CTGO</x:t>
   </x:si>
   <x:si>
     <x:t>Contango Ore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0016YSLB7</x:t>
   </x:si>
   <x:si>
-    <x:t>386,509</x:t>
-[...2 lines deleted...]
-    <x:t>$8,673,261.96</x:t>
+    <x:t>380,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,114,907.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,433,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,060,221.22</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N7WY5Y5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,498,312</x:t>
-[...20 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>1,486,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,899,025.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,167,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,701,254.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,907,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,536,470.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,197,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,345,151.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,795,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,189,279.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,655,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,013,899.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,438,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,981,878.10</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J35546</x:t>
   </x:si>
   <x:si>
-    <x:t>103,549,900</x:t>
-[...50 lines deleted...]
-    <x:t>$7,260,814.77</x:t>
+    <x:t>102,715,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,708,044.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,003,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,580,752.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,130,937.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,690,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,914,750.05</x:t>
   </x:si>
   <x:si>
     <x:t>8299 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gt Gold Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F66V31</x:t>
   </x:si>
   <x:si>
-    <x:t>112,896,000</x:t>
-[...113 lines deleted...]
-    <x:t>$5,245,304.89</x:t>
+    <x:t>111,744,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,612,567.89</x:t>
   </x:si>
   <x:si>
     <x:t>WRLG CN</x:t>
   </x:si>
   <x:si>
     <x:t>West Red Lake Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4G41</x:t>
   </x:si>
   <x:si>
-    <x:t>9,037,910</x:t>
-[...2 lines deleted...]
-    <x:t>$4,531,926.82</x:t>
+    <x:t>8,965,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,387,336.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,354,782.52</x:t>
+    <x:t>$2,350,175.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>67,860,400</x:t>
-[...2 lines deleted...]
-    <x:t>$1,887,989.78</x:t>
+    <x:t>67,313,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,753,101.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,616.23</x:t>
+    <x:t>$31,622.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,757.65</x:t>
+    <x:t>$23,872.79</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.25</x:t>
+    <x:t>$1.24</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.09</x:t>
+    <x:t>$1.06</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2,757,734</x:t>
+    <x:t>3,034,934</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,757,734.31</x:t>
+    <x:t>$3,034,934.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,966.84</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
+    <x:t>-MXN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-210.43</x:t>
+  </x:si>
+  <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>375</x:t>
   </x:si>
   <x:si>
-    <x:t>$500.63</x:t>
+    <x:t>$504.31</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-672</x:t>
   </x:si>
   <x:si>
-    <x:t>$-132.62</x:t>
+    <x:t>$-132.68</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1,582</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,132.06</x:t>
+    <x:t>$1,129.84</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$423,378.56</x:t>
+    <x:t>$2,599,565.77</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2104,56 +2155,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85971bbaa8564394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R401606e2707244f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7dd2fc3a6b34fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef9e56a581440b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra47c29c3e0a74e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb180ff252e644727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I124"/>
+  <x:dimension ref="A1:I127"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3018,2733 +3069,2820 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A124" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B124" s="2" t="s">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C124" s="2" t="s">
+      <x:c r="D124" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A125" s="1">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D124" s="2" t="s">
+      <x:c r="D125" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A126" s="1">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A127" s="2" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="B127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E124" s="2" t="s">
+      <x:c r="C127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F124" s="2" t="s">
+      <x:c r="D127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G124" s="2" t="s">
+      <x:c r="E127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H124" s="2" t="s">
+      <x:c r="F127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I124" s="2" t="s">
+      <x:c r="G127" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H127" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A124:I124"/>
+    <x:mergeCell ref="A127:I127"/>
   </x:mergeCells>
 </x:worksheet>
 </file>