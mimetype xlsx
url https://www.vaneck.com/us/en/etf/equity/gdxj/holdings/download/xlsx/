--- v4 (2026-06-08)
+++ v5 (2026-06-29)
@@ -1,2133 +1,2139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee0f0f4fafe4f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185dde6278a041e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260604" sheetId="1" r:id="Rb180ff252e644727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260625" sheetId="1" r:id="R4aa400209e104594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1020" uniqueCount="696">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1020" uniqueCount="698">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,345,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,838,762.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,472,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,241,497.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,559,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,713,737.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,670,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,814,086.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>30,950,127</x:t>
-[...83 lines deleted...]
-    <x:t>5.61%</x:t>
+    <x:t>22,222,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,344,378.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,752,653</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>4,650,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,861,381.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,412,742</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>11,301,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,472,324.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>10,947,975</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>11,660,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,580,554.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>10,573,469</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>12,020,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,110,499.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,652,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,002,318.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,044,255</x:t>
-[...23 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>9,524,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,006,856.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,582,916</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>2,528,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,011,526.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,069,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,541,187.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,803,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,325,624.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,880,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,368,134.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,981,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,317,218.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>4,405,786</x:t>
-[...77 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>3,609,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,750,688.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,022,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,236,394.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,081,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,932,444.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,469,748</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>11,085,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,091,305.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,741,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,001,642.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,642,700</x:t>
-[...38 lines deleted...]
-    <x:t>$101,618,595.40</x:t>
+    <x:t>40,934,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,401,487.88</x:t>
   </x:si>
   <x:si>
     <x:t>1.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>DSV CN</x:t>
-[...14 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,664,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,668,589.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>41,593,613</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>37,323,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,458,039.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,114,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,141,867.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,421,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,916,712.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,758,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,379,286.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>ARMN</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K0VQL1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,862,809</x:t>
-[...2 lines deleted...]
-    <x:t>$83,348,546.26</x:t>
+    <x:t>4,783,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,756,760.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.02%</x:t>
   </x:si>
   <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,199,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,773,412.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,874,440</x:t>
-[...56 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>1,720,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,438,996.66</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,017,186</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>7,845,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,862,201.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,941,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,120,413.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,365,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,545,184.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,831,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,391,049.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWM2M7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,473,176</x:t>
-[...41 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>3,863,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,082,851.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,715,181.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,209,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,523,149.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,322,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,126,465.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,598,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,495,521.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,799,742,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,502,788.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,074,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,838,683.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,794,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,268,101.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,134,388</x:t>
-[...38 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>5,607,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,218,600.89</x:t>
   </x:si>
   <x:si>
     <x:t>SA</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYQX30</x:t>
   </x:si>
   <x:si>
-    <x:t>1,962,193</x:t>
-[...23 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>2,063,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,713,615.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>7,071,492</x:t>
-[...38 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>6,347,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,031,873.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG27F7</x:t>
   </x:si>
   <x:si>
-    <x:t>17,066,199</x:t>
-[...35 lines deleted...]
-    <x:t>$58,710,411.90</x:t>
+    <x:t>15,533,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,849,661.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
-    <x:t>AYA CN</x:t>
-[...14 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,802,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,763,494.97</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q49X82</x:t>
   </x:si>
   <x:si>
-    <x:t>7,460,179</x:t>
-[...38 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>7,299,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,387,836.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024TXN82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,117,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,881,905.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,355,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,387,526.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K0WWT59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,851,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,295,944.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,447,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,653,847.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>36,102,974</x:t>
-[...92 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>28,320,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,120,189.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,858,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,189,441.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,952,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,752,600.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,152,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,753,205.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,536,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,351,514.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF71G6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,744,405</x:t>
-[...56 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>3,288,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,122,611.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,487,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,073,419.76</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,366,442</x:t>
-[...23 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>1,343,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,403,742.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N3DGM3</x:t>
   </x:si>
   <x:si>
-    <x:t>34,739,682</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>34,065,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,412,736.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>VZLA</x:t>
   </x:si>
   <x:si>
     <x:t>Vizsla Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QQ0VMJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,267,405</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>8,221,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,733,808.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9RX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,223,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,423,720.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,010,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,034,746.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,200,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,615,099.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MGTPYX2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,050,056</x:t>
-[...56 lines deleted...]
-    <x:t>$28,371,785.08</x:t>
+    <x:t>3,063,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,569,551.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,916,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,232,602.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,103,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,375,215.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,790,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,867,819.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,857,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,650,480.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHSQT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,229,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,396,265.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001730W02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,668,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,213,553.25</x:t>
   </x:si>
   <x:si>
     <x:t>MUX</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW6CN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,280,562</x:t>
-[...86 lines deleted...]
-    <x:t>$24,924,944.27</x:t>
+    <x:t>1,280,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,171,522.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,846,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,193,239.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>CYL AU</x:t>
-[...14 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>DRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>970,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,686,277.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KSTFS0</x:t>
   </x:si>
   <x:si>
-    <x:t>11,435,863</x:t>
-[...56 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>12,606,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,616,429.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,006,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,017,968.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,562,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,061,487.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZFKFH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,038,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,031,718.01</x:t>
   </x:si>
   <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,072,844</x:t>
-[...56 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>3,136,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,795,855.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,484,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,018,417.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MTA</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HM5YW7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,824,114</x:t>
-[...20 lines deleted...]
-    <x:t>$13,608,526.52</x:t>
+    <x:t>1,723,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,945,400.39</x:t>
   </x:si>
   <x:si>
     <x:t>ODV</x:t>
   </x:si>
   <x:si>
     <x:t>Osisko Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RHKK96</x:t>
   </x:si>
   <x:si>
-    <x:t>5,036,893</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>4,935,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,846,320.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAA TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,637,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,803,277.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,644,972.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idaho Strategic Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,638,887.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,884,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,396,309.23</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCLXFT7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,118,926</x:t>
-[...50 lines deleted...]
-    <x:t>$11,655,001.27</x:t>
+    <x:t>15,785,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,144,693.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,281,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,018,815.30</x:t>
+  </x:si>
+  <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWC1X4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,615,741</x:t>
-[...17 lines deleted...]
-    <x:t>$10,528,687.00</x:t>
+    <x:t>5,733,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,439,311.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>SBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>St Barbara Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4GC2</x:t>
   </x:si>
   <x:si>
-    <x:t>24,622,164</x:t>
-[...2 lines deleted...]
-    <x:t>$10,356,973.26</x:t>
+    <x:t>24,092,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,399,205.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,218,725.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9CJK70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,216,370.43</x:t>
   </x:si>
   <x:si>
     <x:t>GAU</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R11130</x:t>
   </x:si>
   <x:si>
-    <x:t>3,833,322</x:t>
-[...20 lines deleted...]
-    <x:t>$8,100,071.25</x:t>
+    <x:t>3,774,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,058,159.79</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>70,444,072</x:t>
-[...17 lines deleted...]
-    <x:t>$7,528,037.70</x:t>
+    <x:t>71,326,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,600,956.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>CTGO</x:t>
-[...11 lines deleted...]
-    <x:t>$7,114,907.83</x:t>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,491,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,816,920.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,658,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,767,299.22</x:t>
   </x:si>
   <x:si>
     <x:t>AMI AU</x:t>
   </x:si>
   <x:si>
     <x:t>Aurelia Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R5D3F1</x:t>
   </x:si>
   <x:si>
-    <x:t>31,433,622</x:t>
-[...20 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>29,936,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,718,692.89</x:t>
   </x:si>
   <x:si>
     <x:t>VOXR</x:t>
   </x:si>
   <x:si>
     <x:t>Vox Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WC769H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,167,466</x:t>
-[...17 lines deleted...]
-    <x:t>$6,536,470.55</x:t>
+    <x:t>1,150,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,521,804.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,970,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,326,837.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,332,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,756,978.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,634,707.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,222,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,583,954.40</x:t>
   </x:si>
   <x:si>
     <x:t>MEK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Meeka Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2X3G0</x:t>
   </x:si>
   <x:si>
-    <x:t>71,197,366</x:t>
-[...2 lines deleted...]
-    <x:t>$6,345,151.28</x:t>
+    <x:t>65,303,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,222,975.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,955,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,193,335.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,520,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,803,032.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>FDR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Founders Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZHQRKP5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,795,408</x:t>
-[...35 lines deleted...]
-    <x:t>$5,981,878.10</x:t>
+    <x:t>1,474,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,747,519.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,323,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,633,397.75</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J35546</x:t>
   </x:si>
   <x:si>
-    <x:t>102,715,100</x:t>
-[...83 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>63,131,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,315,623.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valor Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGKGQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,539,788.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,350,175.39</x:t>
+    <x:t>$2,273,486.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>67,313,600</x:t>
-[...2 lines deleted...]
-    <x:t>$1,753,101.17</x:t>
+    <x:t>65,868,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,547,689.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,622.70</x:t>
+    <x:t>$40,457.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,872.79</x:t>
+    <x:t>$19,568.47</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.24</x:t>
+    <x:t>$1.21</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.06</x:t>
+    <x:t>$.84</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,034,934</x:t>
+    <x:t>15,570,379</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,034,934.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$15,570,379.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>254,232</x:t>
-[...2 lines deleted...]
-    <x:t>$182,966.84</x:t>
+    <x:t>19,336,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,614,860.28</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-3,639</x:t>
-[...2 lines deleted...]
-    <x:t>$-210.43</x:t>
+    <x:t>-7,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-414.32</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>375</x:t>
-[...2 lines deleted...]
-    <x:t>$504.31</x:t>
+    <x:t>750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990.76</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-672</x:t>
-[...11 lines deleted...]
-    <x:t>$1,129.84</x:t>
+    <x:t>-1,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-259.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,599,565.77</x:t>
+    <x:t>$-7,775,499.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2155,51 +2161,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef9e56a581440b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra47c29c3e0a74e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb180ff252e644727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f095a27062452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcbc1c79017c64b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4aa400209e104594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I127"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2982,196 +2988,196 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
@@ -3214,225 +3220,225 @@
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -3475,80 +3481,80 @@
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
@@ -3562,109 +3568,109 @@
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
@@ -3736,2144 +3742,2144 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="F105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="F108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="F109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="F110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="F111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>652</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="D118" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="F118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>672</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="2" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="B127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>