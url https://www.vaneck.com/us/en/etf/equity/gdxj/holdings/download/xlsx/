--- v5 (2026-06-29)
+++ v6 (2026-07-21)
@@ -1,2139 +1,2112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185dde6278a041e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e8e9bec3d747cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260625" sheetId="1" r:id="R4aa400209e104594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260720" sheetId="1" r:id="R43c15028ba6d4734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1020" uniqueCount="698">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="689">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,553,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,968,686.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,813,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,665,224.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>54,345,524</x:t>
-[...47 lines deleted...]
-    <x:t>6.10%</x:t>
+    <x:t>54,649,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,216,404.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,670,546</x:t>
-[...5 lines deleted...]
-    <x:t>5.39%</x:t>
+    <x:t>7,713,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,775,392.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>22,222,913</x:t>
-[...5 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>22,346,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,427,417.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,650,363</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>4,676,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,347,954.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,301,353</x:t>
-[...5 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>11,364,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,126,278.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,087,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,732,718.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,660,174</x:t>
-[...23 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>11,725,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,685,201.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>5,652,393</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>5,683,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,616,571.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,542,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,037,306.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,524,263</x:t>
-[...23 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>9,577,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,244,270.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,824,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,692,199.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,069,658</x:t>
-[...20 lines deleted...]
-    <x:t>$120,325,624.44</x:t>
+    <x:t>5,097,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,151,504.30</x:t>
   </x:si>
   <x:si>
     <x:t>1.71%</x:t>
   </x:si>
   <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,045,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,585,067.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,629,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,117,288.98</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>28,880,842</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>29,042,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,003,588.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,981,631</x:t>
-[...41 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>4,003,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,296,492.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQ77W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,162,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,093,846.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,835,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,457,618.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>3,081,133</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>3,098,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,939,588.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,802,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,844,867.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,085,682</x:t>
-[...59 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>11,147,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,330,565.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,440,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,767,341.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,154,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,091,607.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>37,323,775</x:t>
-[...20 lines deleted...]
-    <x:t>$74,141,867.42</x:t>
+    <x:t>37,532,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,208,008.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,785,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,434,032.22</x:t>
   </x:si>
   <x:si>
     <x:t>1.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARTG CN</x:t>
-[...32 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,300,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,014,242.56</x:t>
   </x:si>
   <x:si>
     <x:t>ARMN</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K0VQL1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,783,784</x:t>
-[...20 lines deleted...]
-    <x:t>$67,773,412.07</x:t>
+    <x:t>4,810,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,721,426.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,889,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,826,683.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,730,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,689,817.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,942,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,641,984.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
-    <x:t>TXG CN</x:t>
-[...29 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,227,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,689,078.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,378,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,605,485.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,341,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,139,779.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,885,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,014,653.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,809,800,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,872,486.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLX2J9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,941,571</x:t>
-[...53 lines deleted...]
-    <x:t>$61,082,851.98</x:t>
+    <x:t>14,019,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,865,711.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,635,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,283,916.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,075,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,451,421.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,812,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,633,336.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orla Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBZ5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,639,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,778,561.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>AUGO</x:t>
   </x:si>
   <x:si>
     <x:t>Aura Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCHWC2</x:t>
   </x:si>
   <x:si>
-    <x:t>960,497</x:t>
-[...77 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>965,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,360,459.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,619,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,121,436.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,382,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,869,875.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>SVM</x:t>
   </x:si>
   <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CY5S22</x:t>
   </x:si>
   <x:si>
-    <x:t>5,074,334</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>5,102,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,464,477.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>135,794,500</x:t>
-[...89 lines deleted...]
-    <x:t>$50,763,494.97</x:t>
+    <x:t>136,552,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,562,293.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q49X82</x:t>
   </x:si>
   <x:si>
-    <x:t>7,299,769</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>7,340,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,496,338.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,348,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,313,310.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,418,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,798,846.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K0WWT59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,861,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,990,214.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,117,071</x:t>
-[...41 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>2,128,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,233,639.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,986,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,280,521.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>NG</x:t>
   </x:si>
   <x:si>
     <x:t>Novagold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D25424</x:t>
   </x:si>
   <x:si>
-    <x:t>6,447,780</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>6,483,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,845,383.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>28,320,167</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>28,478,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,836,499.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF71G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,307,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,502,393.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,629,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,994,205.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PDI AU</x:t>
   </x:si>
   <x:si>
     <x:t>Predictive Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0017X3YM5</x:t>
   </x:si>
   <x:si>
-    <x:t>71,858,891</x:t>
-[...56 lines deleted...]
-    <x:t>$33,351,514.57</x:t>
+    <x:t>72,260,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,356,877.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>ABRA CN</x:t>
-[...11 lines deleted...]
-    <x:t>$31,122,611.26</x:t>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,080,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,433,540.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,267,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,042,820.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,049,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,454,517.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hycroft Mining Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSBZPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,350,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,339,994.96</x:t>
+  </x:si>
+  <x:si>
     <x:t>USAS</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CG1PT2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,487,144</x:t>
-[...20 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>6,523,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,527,841.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N3DGM3</x:t>
   </x:si>
   <x:si>
-    <x:t>34,065,588</x:t>
-[...23 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>34,255,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,932,566.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>37,223,131</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>37,431,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,921,761.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,223,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,527,535.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001730W02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,688,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,962,497.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,850,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,924,861.02</x:t>
   </x:si>
   <x:si>
     <x:t>IAUX</x:t>
   </x:si>
   <x:si>
     <x:t>I-80 Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0108B6SW2</x:t>
   </x:si>
   <x:si>
-    <x:t>18,010,609</x:t>
-[...50 lines deleted...]
-    <x:t>$24,232,602.30</x:t>
+    <x:t>18,111,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,820,056.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,878,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,144,889.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ALK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Alkane Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRN1P2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,103,770</x:t>
-[...20 lines deleted...]
-    <x:t>$22,867,819.33</x:t>
+    <x:t>23,232,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,313,731.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,287,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,188,217.30</x:t>
   </x:si>
   <x:si>
     <x:t>BGL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5PKD9</x:t>
   </x:si>
   <x:si>
-    <x:t>24,857,539</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>24,996,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,818,044.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,676,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,930,319.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>976,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,181,602.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHSQT0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,229,022</x:t>
-[...86 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>6,263,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,212,943.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCB35R5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,006,400</x:t>
-[...2 lines deleted...]
-    <x:t>$15,017,968.95</x:t>
+    <x:t>5,033,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,767,197.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,898,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,971,094.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>340 HK</x:t>
-[...11 lines deleted...]
-    <x:t>$13,061,487.20</x:t>
+    <x:t>DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120W17D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,153,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,119,591.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZFKFH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,044,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,764,677.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>CNL CN</x:t>
-[...29 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,733,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,514,707.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAA TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,663,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,414,173.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>GROY</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGH4798</x:t>
   </x:si>
   <x:si>
-    <x:t>4,484,484</x:t>
-[...50 lines deleted...]
-    <x:t>$10,803,277.54</x:t>
+    <x:t>4,509,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,363,992.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,963,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,118,275.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,977,000.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,923,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,623,580.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>CTGO</x:t>
-[...11 lines deleted...]
-    <x:t>$10,644,972.40</x:t>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,873,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,590,447.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>326,948</x:t>
-[...35 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>328,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,087,258.08</x:t>
   </x:si>
   <x:si>
     <x:t>ITRG</x:t>
   </x:si>
   <x:si>
     <x:t>Integra Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF74W47</x:t>
   </x:si>
   <x:si>
-    <x:t>4,281,545</x:t>
-[...2 lines deleted...]
-    <x:t>$10,018,815.30</x:t>
+    <x:t>4,305,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,869,227.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWC1X4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,733,931</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>5,765,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,010,525.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>SBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>St Barbara Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4GC2</x:t>
   </x:si>
   <x:si>
-    <x:t>24,092,717</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>24,227,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,169,357.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dateline Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NV3TZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,724,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,982,749.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,795,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,680,055.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>CMCL</x:t>
   </x:si>
   <x:si>
     <x:t>Caledonia Mining Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQHQS2</x:t>
   </x:si>
   <x:si>
-    <x:t>370,381</x:t>
-[...50 lines deleted...]
-    <x:t>$6,600,956.49</x:t>
+    <x:t>372,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,253,485.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,695,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,224,443.28</x:t>
+  </x:si>
+  <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N7WY5Y5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,491,242</x:t>
-[...2 lines deleted...]
-    <x:t>$5,816,920.04</x:t>
+    <x:t>1,499,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,219,349.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,103,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,103,870.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,992,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,074,120.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>CNMC SP</x:t>
-[...26 lines deleted...]
-    <x:t>$5,718,692.89</x:t>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,290,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,888,217.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>VOXR</x:t>
   </x:si>
   <x:si>
     <x:t>Vox Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WC769H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,150,376</x:t>
-[...17 lines deleted...]
-    <x:t>$5,326,837.26</x:t>
+    <x:t>1,156,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,823,830.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,554,165.96</x:t>
   </x:si>
   <x:si>
     <x:t>GLDG</x:t>
   </x:si>
   <x:si>
     <x:t>Goldmining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001V9NSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,332,936</x:t>
-[...35 lines deleted...]
-    <x:t>$4,583,954.40</x:t>
+    <x:t>5,362,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,503,596.30</x:t>
   </x:si>
   <x:si>
     <x:t>MEK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Meeka Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2X3G0</x:t>
   </x:si>
   <x:si>
-    <x:t>65,303,090</x:t>
-[...2 lines deleted...]
-    <x:t>$4,222,975.43</x:t>
+    <x:t>65,667,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,290,004.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,482,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,271,492.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,369,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,048,751.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J35546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,482,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,827,398.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,096,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,805,680.04</x:t>
+  </x:si>
+  <x:si>
     <x:t>LUCA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CXXF85</x:t>
   </x:si>
   <x:si>
-    <x:t>5,955,585</x:t>
-[...65 lines deleted...]
-    <x:t>$3,315,623.20</x:t>
+    <x:t>5,988,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,706,568.25</x:t>
   </x:si>
   <x:si>
     <x:t>VGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Valor Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGKGQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>985,556</x:t>
-[...2 lines deleted...]
-    <x:t>$2,539,788.74</x:t>
+    <x:t>991,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,601,566.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,273,486.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$2,353,194.34</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>65,868,100</x:t>
-[...2 lines deleted...]
-    <x:t>$1,547,689.87</x:t>
+    <x:t>66,236,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,592,689.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,457.43</x:t>
+    <x:t>$31,859.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,568.47</x:t>
+    <x:t>$18,495.47</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.21</x:t>
+    <x:t>$1.22</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.84</x:t>
+    <x:t>$.69</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>15,570,379</x:t>
+    <x:t>13,376,115</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,570,379.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$13,376,115.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TRY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$781.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54.96</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>19,336,505</x:t>
-[...35 lines deleted...]
-    <x:t>$-259.00</x:t>
+    <x:t>-1,668,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,186,703.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,775,499.05</x:t>
-[...2 lines deleted...]
-    <x:t>-0.32%</x:t>
+    <x:t>$-1,707,801.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2161,56 +2134,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f095a27062452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcbc1c79017c64b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4aa400209e104594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448f42a5071d452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbdd3d7d6bbc2439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43c15028ba6d4734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I127"/>
+  <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2727,1704 +2700,1704 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
@@ -4554,950 +4527,950 @@
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
@@ -5540,355 +5513,297 @@
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="D118" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="F118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="G119" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="G121" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+    </x:row>
+    <x:row r="125" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A125" s="2" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C125" s="1" t="s">
+      <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B127" s="2" t="s">
+      <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C127" s="2" t="s">
+      <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D127" s="2" t="s">
+      <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E127" s="2" t="s">
+      <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F127" s="2" t="s">
+      <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G127" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I127" s="2" t="s">
+      <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A127:I127"/>
+    <x:mergeCell ref="A125:I125"/>
   </x:mergeCells>
 </x:worksheet>
 </file>