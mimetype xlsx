--- v6 (2026-07-21)
+++ v7 (2026-07-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e8e9bec3d747cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de5f385c6b14928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260720" sheetId="1" r:id="R43c15028ba6d4734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260720" sheetId="1" r:id="R33275cf2ce9c4b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="689">
   <x:si>
     <x:t>Daily Holdings (%)  07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2134,51 +2134,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448f42a5071d452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbdd3d7d6bbc2439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43c15028ba6d4734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2423578c46d5420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R853d9968761f4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33275cf2ce9c4b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">