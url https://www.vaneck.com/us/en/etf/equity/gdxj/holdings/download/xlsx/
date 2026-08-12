--- v7 (2026-07-21)
+++ v8 (2026-08-12)
@@ -1,2112 +1,2085 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de5f385c6b14928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a7975f1c1a4e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260720" sheetId="1" r:id="R33275cf2ce9c4b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260811" sheetId="1" r:id="Rc836476700c8483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="689">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="680">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,022,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,579,306.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,253,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,335,038.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,553,379</x:t>
-[...47 lines deleted...]
-    <x:t>5.89%</x:t>
+    <x:t>14,714,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,194,371.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,713,364</x:t>
-[...5 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>7,798,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,926,537.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>22,346,569</x:t>
-[...5 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>22,592,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,774,799.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,676,333</x:t>
-[...5 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>4,728,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,330,966.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,746,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,645,304.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,364,434</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>11,490,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,851,803.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>12,087,664</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>12,221,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,052,738.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,725,301</x:t>
-[...23 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>11,854,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,286,781.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,683,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,920,070.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,881,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,665,732.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,867,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,926,216.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,542,536</x:t>
-[...41 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>2,570,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,712,998.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,363,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,871,388.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,097,983</x:t>
-[...23 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>5,154,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,071,702.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,021,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,382,057.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,048,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,418,012.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>3,629,983</x:t>
-[...38 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>3,670,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,717,531.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,162,700</x:t>
-[...2 lines deleted...]
-    <x:t>$96,093,846.07</x:t>
+    <x:t>41,618,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,672,572.49</x:t>
   </x:si>
   <x:si>
     <x:t>1.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>DSV CN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>3,098,346</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>3,132,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,538,304.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7BTM08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,270,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,292,399.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>24,802,326</x:t>
-[...23 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>25,076,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,267,360.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,838,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,250,487.65</x:t>
   </x:si>
   <x:si>
     <x:t>ARTG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Artemis Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PSSBKG8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,440,905</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>3,478,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,893,190.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,947,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,654,279.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,154,647</x:t>
-[...41 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>7,233,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,828,631.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J9HXY1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,300,988</x:t>
-[...5 lines deleted...]
-    <x:t>ARMN</x:t>
+    <x:t>18,503,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,612,922.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,977,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,943,112.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,262,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,757,799.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,163,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,779,954.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,927,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,158,931.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K0VQL1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,810,485</x:t>
-[...20 lines deleted...]
-    <x:t>$64,826,683.88</x:t>
+    <x:t>4,863,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,335,847.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.98%</x:t>
   </x:si>
   <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,378,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,986,774.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,404,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,128,702.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,730,108</x:t>
-[...86 lines deleted...]
-    <x:t>$59,014,653.81</x:t>
+    <x:t>1,749,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,271,324.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>976,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,275,099.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,174,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,884,448.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,709,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,658,470.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,453,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,338,900.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,098,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,213,129.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,159,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,055,103.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,792,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,702,233.03</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>1,809,800,300</x:t>
-[...59 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>1,829,830,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,609,782.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,063,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,256,499.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>TFPM</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PP0X53</x:t>
   </x:si>
   <x:si>
-    <x:t>1,812,097</x:t>
-[...107 lines deleted...]
-    <x:t>$43,562,293.47</x:t>
+    <x:t>1,832,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,591,229.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,832,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,843,604.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
+    <x:t>PPTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024TXN82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,152,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,736,294.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,740,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,614,491.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,544,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,710,922.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q49X82</x:t>
   </x:si>
   <x:si>
-    <x:t>7,340,558</x:t>
-[...38 lines deleted...]
-    <x:t>$39,798,846.71</x:t>
+    <x:t>7,421,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,308,226.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,052,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,930,251.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,555,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,346,316.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,812,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,817,963.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K0WWT59</x:t>
   </x:si>
   <x:si>
-    <x:t>1,861,353</x:t>
-[...74 lines deleted...]
-    <x:t>$33,836,499.97</x:t>
+    <x:t>1,881,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,759,826.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,060,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,977,638.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF71G6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,307,185</x:t>
-[...38 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>3,343,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,421,640.60</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MGTPYX2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,080,769</x:t>
-[...2 lines deleted...]
-    <x:t>$29,433,540.35</x:t>
+    <x:t>3,114,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,422,855.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hycroft Mining Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSBZPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,365,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,596,950.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,595,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,900,859.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,635,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,040,143.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VZLA</x:t>
   </x:si>
   <x:si>
     <x:t>Vizsla Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QQ0VMJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,267,562</x:t>
-[...8 lines deleted...]
-    <x:t>KOZAL TI</x:t>
+    <x:t>8,358,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,014,855.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,270,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,517,603.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9RX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,845,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,447,388.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,311,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,396,909.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,970,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,853,041.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,273,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,652,028.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,943,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,041,629.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,490,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,364,690.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,910,193.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRALT TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Altin Isletmeleri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V2H0F5</x:t>
   </x:si>
   <x:si>
-    <x:t>24,049,945</x:t>
-[...206 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>24,316,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,851,701.27</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KSTFS0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,676,946</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>12,817,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,479,759.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,088,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,802,604.24</x:t>
   </x:si>
   <x:si>
     <x:t>DRD</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX8QF2</x:t>
   </x:si>
   <x:si>
-    <x:t>976,163</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>986,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,529,722.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,570,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,957,752.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHSQT0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,263,808</x:t>
-[...41 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>6,333,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,951,002.70</x:t>
   </x:si>
   <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,153,748</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>3,188,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,088,331.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,752,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,122,843.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZFKFH7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,044,430</x:t>
-[...23 lines deleted...]
-    <x:t>KOZAA TI</x:t>
+    <x:t>1,055,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,224,698.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>725,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,456,843.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,559,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,088,505.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,018,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,650,020.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMET TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJ0TX0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,663,011</x:t>
-[...47 lines deleted...]
-    <x:t>$10,977,000.30</x:t>
+    <x:t>4,714,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,699,244.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,049,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,272,626.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XCCY919</x:t>
   </x:si>
   <x:si>
-    <x:t>6,923,439</x:t>
-[...23 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>7,000,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,620,081.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>328,772</x:t>
-[...2 lines deleted...]
-    <x:t>$9,087,258.08</x:t>
+    <x:t>332,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,534,210.60</x:t>
   </x:si>
   <x:si>
     <x:t>ITRG</x:t>
   </x:si>
   <x:si>
     <x:t>Integra Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF74W47</x:t>
   </x:si>
   <x:si>
-    <x:t>4,305,450</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>4,353,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,318,002.80</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWC1X4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,765,978</x:t>
-[...2 lines deleted...]
-    <x:t>$8,010,525.15</x:t>
+    <x:t>5,829,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,250,278.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>SBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>St Barbara Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4GC2</x:t>
   </x:si>
   <x:si>
-    <x:t>24,227,335</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>24,495,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,146,708.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,627,470.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,436,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,251,488.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,516,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,164,620.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,837,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,058,632.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,769,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,590,308.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,036,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,091,828.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,169,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,070,130.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,426,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,686,535.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,421,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,638,864.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,498,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,585,781.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,394,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,127,742.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,969,687.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,462,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,678,425.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J35546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,180,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,401,411.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,248,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,126,718.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,055,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,999,841.61</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>71,724,884</x:t>
-[...257 lines deleted...]
-    <x:t>$3,706,568.25</x:t>
+    <x:t>72,518,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,201,933.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>VGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Valor Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGKGQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>991,063</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>1,002,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,863,448.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,353,194.34</x:t>
+    <x:t>$2,374,877.21</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>66,236,100</x:t>
-[...2 lines deleted...]
-    <x:t>$1,592,689.91</x:t>
+    <x:t>66,969,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,351.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
+    <x:t>2521181D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6KCMK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,836,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,800,198.56</x:t>
+  </x:si>
+  <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,859.39</x:t>
+    <x:t>$33,975.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,495.47</x:t>
+    <x:t>$19,311.15</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.22</x:t>
+    <x:t>$1.23</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.69</x:t>
+    <x:t>$.83</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>13,376,115</x:t>
+    <x:t>183,848</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,376,115.46</x:t>
+    <x:t>$183,847.67</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>582</x:t>
   </x:si>
   <x:si>
-    <x:t>$781.30</x:t>
+    <x:t>$785.72</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>79</x:t>
   </x:si>
   <x:si>
-    <x:t>$54.96</x:t>
+    <x:t>$55.46</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-1,668,149</x:t>
-[...2 lines deleted...]
-    <x:t>$-1,186,703.77</x:t>
+    <x:t>-1,675,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,203,162.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,621,127.37</x:t>
   </x:si>
   <x:si>
     <x:t>-0.02%</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2134,56 +2107,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2423578c46d5420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R853d9968761f4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33275cf2ce9c4b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d66013f7656407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R13cb7b631ad34010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc836476700c8483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I125"/>
+  <x:dimension ref="A1:I124"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2700,3110 +2673,3081 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>557</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>578</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="G121" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="2" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="B124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B125" s="2" t="s">
+      <x:c r="C124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C125" s="2" t="s">
+      <x:c r="D124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D125" s="2" t="s">
+      <x:c r="E124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E125" s="2" t="s">
+      <x:c r="F124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F125" s="2" t="s">
+      <x:c r="G124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G125" s="2" t="s">
+      <x:c r="H124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H125" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I125" s="2" t="s">
+      <x:c r="I124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A125:I125"/>
+    <x:mergeCell ref="A124:I124"/>
   </x:mergeCells>
 </x:worksheet>
 </file>