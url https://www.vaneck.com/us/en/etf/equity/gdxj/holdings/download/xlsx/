--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,2085 +1,2067 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a7975f1c1a4e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70801e35e79b48d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260811" sheetId="1" r:id="Rc836476700c8483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260831" sheetId="1" r:id="R0fed7b45edac4537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="680">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="674">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,022,239</x:t>
+    <x:t>53,161,892</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$606,579,306.74</x:t>
+    <x:t>$683,661,931.12</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.04%</x:t>
+    <x:t>7.15%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>55,253,520</x:t>
-[...5 lines deleted...]
-    <x:t>6.20%</x:t>
+    <x:t>56,463,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,457,922.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,714,331</x:t>
-[...5 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>15,036,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,489,340.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,798,634</x:t>
-[...5 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>7,969,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,591,198.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>22,592,831</x:t>
-[...5 lines deleted...]
-    <x:t>4.87%</x:t>
+    <x:t>23,085,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,725,189.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,872,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,896,653.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,728,143</x:t>
-[...23 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>4,831,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,414,172.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,489,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,162,112.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,114,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,745,553.65</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,490,074</x:t>
-[...2 lines deleted...]
-    <x:t>$217,851,803.04</x:t>
+    <x:t>11,741,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,760,182.29</x:t>
   </x:si>
   <x:si>
     <x:t>2.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>HL</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,683,243</x:t>
-[...5 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>9,895,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,439,913.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,881,454</x:t>
-[...5 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>4,989,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,982,299.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,626,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,052,423.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,867,100</x:t>
-[...23 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>3,951,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,820,365.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>29,363,193</x:t>
-[...5 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>30,006,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,433,680.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,136,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,581,888.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,154,383</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>5,267,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,907,913.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>17,021,615</x:t>
-[...23 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>17,394,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,838,542.25</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>3,670,044</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>3,750,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,633,575.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,618,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>42,502,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,812,527.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,626,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,005,983.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>3,132,630</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>3,201,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,318,939.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,909,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,215,355.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,555,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,198,712.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,778,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,427,233.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,944,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,501,515.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,392,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,771,787.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,970,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,353,038.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,270,961</x:t>
-[...101 lines deleted...]
-    <x:t>$95,612,922.48</x:t>
+    <x:t>11,517,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,573,580.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,604,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,385,970.68</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>7,977,125</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>8,151,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,989,888.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>AYA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Aya Gold &amp; Silver Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FTVZM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,262,853</x:t>
-[...20 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>3,334,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,987,158.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWM2M7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,927,995</x:t>
-[...20 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>4,013,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,998,198.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,787,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,359,038.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,485,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,102,439.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>997,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,405,234.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,855,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,819,972.64</x:t>
   </x:si>
   <x:si>
     <x:t>WDO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKQDS3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,378,316</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>3,452,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,728,799.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>SKE</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FCR8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,404,823</x:t>
-[...71 lines deleted...]
-    <x:t>$72,658,470.00</x:t>
+    <x:t>2,457,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,188,094.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,869,935,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,050,942.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,087,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,323,452.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,138,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,667,388.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,499,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,748,493.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>6,453,154</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>6,594,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,625,167.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,791,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,618,043.53</x:t>
   </x:si>
   <x:si>
     <x:t>SA</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYQX30</x:t>
   </x:si>
   <x:si>
-    <x:t>2,098,443</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>2,144,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,148,873.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,584,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,126,341.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>SVM</x:t>
   </x:si>
   <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CY5S22</x:t>
   </x:si>
   <x:si>
-    <x:t>5,159,009</x:t>
-[...53 lines deleted...]
-    <x:t>$59,256,499.06</x:t>
+    <x:t>5,271,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,582,025.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>TFPM</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PP0X53</x:t>
   </x:si>
   <x:si>
-    <x:t>1,832,121</x:t>
-[...20 lines deleted...]
-    <x:t>$56,843,604.32</x:t>
+    <x:t>1,872,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,093,712.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,797,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,316,300.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,699,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,612,251.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,152,430</x:t>
-[...56 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>2,199,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,857,300.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>SXGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Cross Gold Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDJSV6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,052,373</x:t>
-[...23 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>6,185,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,538,584.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R17C94</x:t>
   </x:si>
   <x:si>
-    <x:t>16,812,812</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>17,180,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,087,634.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K0WWT59</x:t>
   </x:si>
   <x:si>
-    <x:t>1,881,921</x:t>
-[...8 lines deleted...]
-    <x:t>PDI AU</x:t>
+    <x:t>1,923,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,308,353.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDIDB AU</x:t>
   </x:si>
   <x:si>
     <x:t>Predictive Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0017X3YM5</x:t>
   </x:si>
   <x:si>
-    <x:t>73,060,052</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>14,932,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,837,964.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,183,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,952,937.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,394,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,761,321.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF71G6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,343,757</x:t>
-[...20 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>3,416,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,722,254.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9RX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,675,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,968,800.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,739,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,193,332.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,210,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,854,394.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,541,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,595,087.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,712,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,056,438.78</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,365,672</x:t>
-[...59 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>1,395,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,697,970.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,005,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,623,307.72</x:t>
   </x:si>
   <x:si>
     <x:t>ASM</x:t>
   </x:si>
   <x:si>
     <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTLV6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,270,678</x:t>
-[...50 lines deleted...]
-    <x:t>$29,853,041.52</x:t>
+    <x:t>4,364,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,858,565.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BGL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5PKD9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,273,117</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>25,827,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,748,340.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,008,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,473,907.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP0V25</x:t>
   </x:si>
   <x:si>
-    <x:t>5,943,892</x:t>
-[...20 lines deleted...]
-    <x:t>$26,364,690.77</x:t>
+    <x:t>6,074,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,307,725.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,193,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,251,415.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRALT TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,848,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,204,898.62</x:t>
   </x:si>
   <x:si>
     <x:t>MUX</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW6CN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,301,473</x:t>
-[...20 lines deleted...]
-    <x:t>$24,851,701.27</x:t>
+    <x:t>1,329,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,812,134.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,872,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,053,145.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHSQT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,471,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,739,419.51</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KSTFS0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,817,363</x:t>
-[...71 lines deleted...]
-    <x:t>$20,951,002.70</x:t>
+    <x:t>13,098,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,416,572.60</x:t>
   </x:si>
   <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,188,624</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>3,258,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,811,363.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>MTA</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HM5YW7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,752,483</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>1,790,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,660,479.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZFKFH7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,055,986</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,079,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,183,327.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,659,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,468,633.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,128,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,333,455.54</x:t>
   </x:si>
   <x:si>
     <x:t>CTGO</x:t>
   </x:si>
   <x:si>
     <x:t>Contango Ore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0016YSLB7</x:t>
   </x:si>
   <x:si>
-    <x:t>725,381</x:t>
-[...38 lines deleted...]
-    <x:t>$13,650,020.80</x:t>
+    <x:t>741,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,454,433.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>TRMET TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJ0TX0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,714,606</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>4,817,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,430,395.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,032,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,794,979.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,153,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,519,999.71</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCLXFT7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,049,169</x:t>
-[...20 lines deleted...]
-    <x:t>$11,620,081.34</x:t>
+    <x:t>16,400,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,626,746.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,448,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,455,601.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWC1X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,957,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,568,967.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>332,398</x:t>
-[...50 lines deleted...]
-    <x:t>$10,146,708.67</x:t>
+    <x:t>339,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,052,601.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,103,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,137,696.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>CMCL</x:t>
   </x:si>
   <x:si>
     <x:t>Caledonia Mining Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQHQS2</x:t>
   </x:si>
   <x:si>
-    <x:t>376,581</x:t>
-[...2 lines deleted...]
-    <x:t>$8,627,470.71</x:t>
+    <x:t>384,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,740,224.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>AMI AU</x:t>
-[...11 lines deleted...]
-    <x:t>$8,251,488.08</x:t>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,921,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,862,495.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N7WY5Y5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,516,170</x:t>
-[...20 lines deleted...]
-    <x:t>$8,058,632.40</x:t>
+    <x:t>1,549,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,745,323.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>CNMC SP</x:t>
   </x:si>
   <x:si>
     <x:t>Cnmc Goldmine Holdings Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>6,769,100</x:t>
-[...2 lines deleted...]
-    <x:t>$7,590,308.52</x:t>
+    <x:t>6,916,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,432,155.55</x:t>
   </x:si>
   <x:si>
     <x:t>ASL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Silver Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012946VG4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,036,422</x:t>
-[...2 lines deleted...]
-    <x:t>$6,091,828.37</x:t>
+    <x:t>4,124,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,978,973.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>VOXR</x:t>
   </x:si>
   <x:si>
     <x:t>Vox Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WC769H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,169,582</x:t>
-[...2 lines deleted...]
-    <x:t>$6,070,130.58</x:t>
+    <x:t>1,195,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,567,525.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,531,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,563,260.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,848,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,077,982.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,540,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,983,941.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,647,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,676,446.48</x:t>
   </x:si>
   <x:si>
     <x:t>AZY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Antipa Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018LV4J9</x:t>
   </x:si>
   <x:si>
-    <x:t>12,426,267</x:t>
-[...50 lines deleted...]
-    <x:t>$5,127,742.84</x:t>
+    <x:t>12,698,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,637,979.13</x:t>
   </x:si>
   <x:si>
     <x:t>USAU</x:t>
   </x:si>
   <x:si>
     <x:t>Us Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H95997</x:t>
   </x:si>
   <x:si>
-    <x:t>326,095</x:t>
-[...17 lines deleted...]
-    <x:t>$4,678,425.46</x:t>
+    <x:t>333,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,268,382.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,187,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,999,296.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J35546</x:t>
   </x:si>
   <x:si>
-    <x:t>64,180,500</x:t>
-[...2 lines deleted...]
-    <x:t>$4,401,411.33</x:t>
+    <x:t>65,578,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,974,126.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dateline Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NV3TZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,661,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,889,412.48</x:t>
   </x:si>
   <x:si>
     <x:t>8299 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gt Gold Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F66V31</x:t>
   </x:si>
   <x:si>
-    <x:t>112,248,000</x:t>
-[...35 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>114,480,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,658,028.85</x:t>
   </x:si>
   <x:si>
     <x:t>VGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Valor Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGKGQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,002,027</x:t>
-[...2 lines deleted...]
-    <x:t>$2,863,448.19</x:t>
+    <x:t>1,023,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,309,114.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,374,877.21</x:t>
+    <x:t>$2,409,166.52</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>66,969,900</x:t>
-[...2 lines deleted...]
-    <x:t>$1,842,351.41</x:t>
+    <x:t>68,438,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,296,530.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>2521181D CN</x:t>
   </x:si>
   <x:si>
     <x:t>G3 Goldfields Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6KCMK4</x:t>
   </x:si>
   <x:si>
     <x:t>1,836,796</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,800,198.56</x:t>
+    <x:t>$1,808,574.29</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,975.75</x:t>
+    <x:t>$29,867.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,311.15</x:t>
+    <x:t>$19,401.00</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.23</x:t>
-[...14 lines deleted...]
-    <x:t>$.83</x:t>
+    <x:t>$1.24</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>183,848</x:t>
+    <x:t>31,531,169</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,847.67</x:t>
+    <x:t>$31,531,169.14</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>582</x:t>
-[...2 lines deleted...]
-    <x:t>$785.72</x:t>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,115.31</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>79</x:t>
   </x:si>
   <x:si>
-    <x:t>$55.46</x:t>
-[...11 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$56.26</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,621,127.37</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-32,835,198.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2107,56 +2089,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d66013f7656407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R13cb7b631ad34010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc836476700c8483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b66084f715b4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6ad4931491564068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0fed7b45edac4537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I124"/>
+  <x:dimension ref="A1:I123"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2470,515 +2452,515 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -3021,1443 +3003,1443 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
@@ -4558,341 +4540,341 @@
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>536</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
@@ -4906,428 +4888,428 @@
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
@@ -5497,257 +5479,228 @@
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="G117" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="H122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A123" s="2" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="B123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B124" s="2" t="s">
+      <x:c r="C123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C124" s="2" t="s">
+      <x:c r="D123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D124" s="2" t="s">
+      <x:c r="E123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E124" s="2" t="s">
+      <x:c r="F123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F124" s="2" t="s">
+      <x:c r="G123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G124" s="2" t="s">
+      <x:c r="H123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H124" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I124" s="2" t="s">
+      <x:c r="I123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A124:I124"/>
+    <x:mergeCell ref="A123:I123"/>
   </x:mergeCells>
 </x:worksheet>
 </file>