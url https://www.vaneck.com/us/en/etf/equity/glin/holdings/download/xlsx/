--- v0 (2026-04-03)
+++ v1 (2026-04-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c52f08020c4fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd682e6521f46f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260401" sheetId="1" r:id="R8fbc66cc49ae4293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260401" sheetId="1" r:id="Rd849a93485424eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="496">
   <x:si>
     <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1555,51 +1555,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf05ff54ab564186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Recc1ec6fcc4c4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fbc66cc49ae4293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc126b7bc25e343c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R24dbb44722494745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd849a93485424eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">