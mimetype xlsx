--- v1 (2026-04-04)
+++ v2 (2026-04-05)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd682e6521f46f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2a924531fc49bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260401" sheetId="1" r:id="Rd849a93485424eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260401" sheetId="1" r:id="R95828af4274842d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="496">
   <x:si>
     <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1555,51 +1555,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc126b7bc25e343c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R24dbb44722494745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd849a93485424eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdedc72210c494eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41805b16c5eb4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95828af4274842d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">