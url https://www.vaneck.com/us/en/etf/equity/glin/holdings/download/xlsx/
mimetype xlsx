--- v2 (2026-04-05)
+++ v3 (2026-04-25)
@@ -1,1533 +1,1542 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2a924531fc49bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0770706154b4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260401" sheetId="1" r:id="R95828af4274842d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260423" sheetId="1" r:id="R6a1e234a94dd4b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="496">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="499">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
-    <x:t>173,094</x:t>
+    <x:t>158,762</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,220,361.76</x:t>
+    <x:t>$5,832,865.99</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.32%</x:t>
+    <x:t>5.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVJLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,844,735.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>267,592</x:t>
-[...5 lines deleted...]
-    <x:t>5.11%</x:t>
+    <x:t>245,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,800,858.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
-    <x:t>445,204</x:t>
-[...5 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>408,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,745,951.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CP4T57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,684,625.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT6SB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,557,051.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eicher Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQTR98</x:t>
   </x:si>
   <x:si>
-    <x:t>65,704</x:t>
-[...59 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>60,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,539,798.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>HMCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hero Motocorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSDVY4</x:t>
   </x:si>
   <x:si>
-    <x:t>73,502</x:t>
-[...5 lines deleted...]
-    <x:t>4.04%</x:t>
+    <x:t>67,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,602,197.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P80977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,498,385.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWZ9X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,988,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,416,797.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,308,535.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,227,099.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVRLC8</x:t>
   </x:si>
   <x:si>
-    <x:t>138,653</x:t>
-[...41 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>127,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,162,715.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,153,658</x:t>
-[...41 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>1,058,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,106,182.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
-    <x:t>Alstom T&amp;D India Ltd</x:t>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F0CHY4</x:t>
   </x:si>
   <x:si>
-    <x:t>70,086</x:t>
-[...5 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>64,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,071,403.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
-    <x:t>2,019,045</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>1,851,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,771,120.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>IDBI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Idbi Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FK7TZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,785,805</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>3,472,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,719,631.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>65,521</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>60,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,272,035.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR5TW3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,186,248</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>1,088,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,076,832.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCDZ26</x:t>
   </x:si>
   <x:si>
-    <x:t>477,335</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>437,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,043,170.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
-    <x:t>214,199</x:t>
-[...5 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>196,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,909,664.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5SCL3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,036,182</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>1,867,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,731,591.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
-    <x:t>50,158</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>46,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,893.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>ZYDUSLIF IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zydus Lifesciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CM2C44</x:t>
   </x:si>
   <x:si>
-    <x:t>142,210</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>130,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,921.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Z8QDR3</x:t>
   </x:si>
   <x:si>
-    <x:t>87,237</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>80,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,220,334.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BOI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN921</x:t>
   </x:si>
   <x:si>
-    <x:t>774,393</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>710,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,078.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DFQMD0</x:t>
   </x:si>
   <x:si>
-    <x:t>198,928</x:t>
-[...2 lines deleted...]
-    <x:t>$1,039,419.88</x:t>
+    <x:t>182,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,064,856.15</x:t>
   </x:si>
   <x:si>
     <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN55L0</x:t>
   </x:si>
   <x:si>
-    <x:t>104,657</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>95,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,662.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDSME IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVQ295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967,385.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTSRT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,231,084</x:t>
-[...23 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>1,129,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,135.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,884.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CS9208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,975.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>SAILIFE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Life Sciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW03Z2</x:t>
   </x:si>
   <x:si>
-    <x:t>71,667</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>65,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,534.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006K7LT92</x:t>
   </x:si>
   <x:si>
-    <x:t>29,108</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>26,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,521.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREMIERE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002YYBDN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,019.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>AJP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ajanta Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQGB79</x:t>
   </x:si>
   <x:si>
-    <x:t>24,050</x:t>
-[...38 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>22,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,599.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNXR54</x:t>
   </x:si>
   <x:si>
-    <x:t>2,943</x:t>
-[...23 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>2,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,728.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149BYWZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,679.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
-    <x:t>54,416</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>49,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,483.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZ3004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,408.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F4LS63</x:t>
   </x:si>
   <x:si>
-    <x:t>46,389</x:t>
-[...38 lines deleted...]
-    <x:t>$434,357.04</x:t>
+    <x:t>42,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,162.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q4053Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,697.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WSYRF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,981.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>SYRMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrma Sgs Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMXKM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,721.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVY1D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,870.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CHMB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPW095</x:t>
   </x:si>
   <x:si>
-    <x:t>90,458</x:t>
-[...41 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>82,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,117.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voltamp Transformers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P62BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,632.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,872.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>SAGILITY IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sagility Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017CSZ385</x:t>
   </x:si>
   <x:si>
-    <x:t>880,668</x:t>
-[...20 lines deleted...]
-    <x:t>$377,967.66</x:t>
+    <x:t>807,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,874.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005J78V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,450.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ECLX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eclerx Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GWYK27</x:t>
   </x:si>
   <x:si>
-    <x:t>24,141</x:t>
-[...71 lines deleted...]
-    <x:t>$350,966.13</x:t>
+    <x:t>22,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,337.37</x:t>
   </x:si>
   <x:si>
     <x:t>JKBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWRK9</x:t>
   </x:si>
   <x:si>
-    <x:t>239,935</x:t>
-[...2 lines deleted...]
-    <x:t>$288,489.19</x:t>
+    <x:t>220,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,006.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,701.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>SHEP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shaily Engineering Plastics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2MF39</x:t>
   </x:si>
   <x:si>
-    <x:t>12,789</x:t>
-[...17 lines deleted...]
-    <x:t>$262,813.52</x:t>
+    <x:t>11,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,868.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>PRICOL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pricol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FGS38P9</x:t>
   </x:si>
   <x:si>
-    <x:t>44,351</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>40,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,302.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CKXXT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,441.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>SJS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sjs Enterprises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2RK5</x:t>
   </x:si>
   <x:si>
-    <x:t>14,247</x:t>
-[...20 lines deleted...]
-    <x:t>$235,903.68</x:t>
+    <x:t>13,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,845.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,711.38</x:t>
   </x:si>
   <x:si>
     <x:t>IGIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>International Gemmological Institute In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GS2HK69</x:t>
   </x:si>
   <x:si>
-    <x:t>57,743</x:t>
-[...2 lines deleted...]
-    <x:t>$196,903.26</x:t>
+    <x:t>52,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,872.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>CUPD IN</x:t>
-[...11 lines deleted...]
-    <x:t>$188,885.00</x:t>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,688.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>TARIL IN</x:t>
-[...11 lines deleted...]
-    <x:t>$179,237.42</x:t>
+    <x:t>BAJAJCON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Consumer Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF3J02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,588.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGKTTY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,999.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>BLSIN IN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>SKPI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shakti Pumps India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY28Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>33,085</x:t>
-[...2 lines deleted...]
-    <x:t>$172,300.49</x:t>
+    <x:t>30,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,930.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,102.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,559.03</x:t>
   </x:si>
   <x:si>
     <x:t>VREL IN</x:t>
   </x:si>
   <x:si>
     <x:t>V2 Retail Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>84,537</x:t>
-[...2 lines deleted...]
-    <x:t>$168,684.18</x:t>
+    <x:t>77,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,966.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>YATHARTH IN</x:t>
-[...26 lines deleted...]
-    <x:t>$161,722.26</x:t>
+    <x:t>TIPSMUSI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tips Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,118.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRZ20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,369.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>SKYGOLD IN</x:t>
-[...41 lines deleted...]
-    <x:t>$144,308.96</x:t>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,817.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,118.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>SHCR IN</x:t>
-[...14 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,012.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSQ3R93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,884.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BALUFORG IN</x:t>
   </x:si>
   <x:si>
     <x:t>Balu Forge Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLM6M4</x:t>
   </x:si>
   <x:si>
-    <x:t>25,578</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>23,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,221.74</x:t>
   </x:si>
   <x:si>
     <x:t>POCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYYXW7</x:t>
   </x:si>
   <x:si>
-    <x:t>9,733</x:t>
-[...2 lines deleted...]
-    <x:t>$112,832.24</x:t>
+    <x:t>8,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,342.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>QPOWER IN</x:t>
-[...11 lines deleted...]
-    <x:t>$100,960.05</x:t>
+    <x:t>TRANSRAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transrail Lighting Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006GTB299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,324.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>WESL IN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>SENORES IN</x:t>
   </x:si>
   <x:si>
     <x:t>Senores Pharmaceuticals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HGR523</x:t>
   </x:si>
   <x:si>
-    <x:t>11,655</x:t>
-[...32 lines deleted...]
-    <x:t>$89,970.26</x:t>
+    <x:t>10,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,326.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piccadily Agro Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8GQW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,460.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>PCAI IN</x:t>
-[...11 lines deleted...]
-    <x:t>$81,887.05</x:t>
+    <x:t>ZAGGLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XH2907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,631.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERARC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interarch Building Products Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMYKD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,969.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>ZAGGLE IN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>KMEW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQT3MM4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,496</x:t>
-[...17 lines deleted...]
-    <x:t>$74,663.86</x:t>
+    <x:t>4,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,141.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWN05</x:t>
   </x:si>
   <x:si>
     <x:t>7,611</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,757.33</x:t>
+    <x:t>$2,102.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,031.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>39,455,345</x:t>
-[...20 lines deleted...]
-    <x:t>-3.95%</x:t>
+    <x:t>8,987,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,502.51</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,828,726.41</x:t>
-[...2 lines deleted...]
-    <x:t>3.90%</x:t>
+    <x:t>$-771,861.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1555,62 +1564,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdedc72210c494eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41805b16c5eb4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95828af4274842d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc947b9d708437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfcf87465d13c4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a1e234a94dd4b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2614,1535 +2623,1535 @@
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>