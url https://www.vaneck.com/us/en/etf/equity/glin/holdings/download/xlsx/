--- v3 (2026-04-25)
+++ v4 (2026-05-15)
@@ -1,1542 +1,1542 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0770706154b4e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c4c74d7b11404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260423" sheetId="1" r:id="R6a1e234a94dd4b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260514" sheetId="1" r:id="R9cc444bc27ea4daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="499">
   <x:si>
-    <x:t>Daily Holdings (%)  04/23/2026</x:t>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
-    <x:t>158,762</x:t>
+    <x:t>155,209</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,832,865.99</x:t>
+    <x:t>$6,572,472.74</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.79%</x:t>
+    <x:t>6.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,734,857.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT6SB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,649,063.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVJLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>107,321</x:t>
-[...23 lines deleted...]
-    <x:t>4.77%</x:t>
+    <x:t>104,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,538,251.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,338,417.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CP4T57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,302,967.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
-    <x:t>408,341</x:t>
-[...59 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>399,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,951,707.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P80977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,902,495.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,818,767.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>HMCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hero Motocorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSDVY4</x:t>
   </x:si>
   <x:si>
-    <x:t>67,415</x:t>
-[...23 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>65,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,506,419.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWZ9X2</x:t>
   </x:si>
   <x:si>
-    <x:t>5,988,920</x:t>
-[...23 lines deleted...]
-    <x:t>3.28%</x:t>
+    <x:t>5,854,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,281,424.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>HDFCAMC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hdfc Asset Management Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8NK07</x:t>
   </x:si>
   <x:si>
-    <x:t>112,218</x:t>
-[...5 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>109,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,092,029.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVRLC8</x:t>
   </x:si>
   <x:si>
-    <x:t>127,171</x:t>
-[...5 lines deleted...]
-    <x:t>3.14%</x:t>
+    <x:t>124,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,940,619.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,058,131</x:t>
-[...5 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>1,034,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,902,742.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F0CHY4</x:t>
   </x:si>
   <x:si>
-    <x:t>64,283</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>62,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,842,791.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FK7TZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,394,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,541,252.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
-    <x:t>1,851,861</x:t>
-[...23 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>1,810,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,482,570.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>60,095</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>58,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,169,786.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KCDZ26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,865,900.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR5TW3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,088,023</x:t>
-[...23 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>1,063,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,839,351.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5SCL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,825,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,782,124.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
-    <x:t>196,462</x:t>
-[...23 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>192,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,673,639.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
-    <x:t>46,004</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>44,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,445,739.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventurus Knowledge Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Z8QDR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,368,684.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ZYDUSLIF IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zydus Lifesciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CM2C44</x:t>
   </x:si>
   <x:si>
-    <x:t>130,436</x:t>
-[...23 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>127,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,324,501.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFQMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,439.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Life India Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HN55L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,074,319.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>BOI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN921</x:t>
   </x:si>
   <x:si>
-    <x:t>710,272</x:t>
-[...41 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>694,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,740.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>LLOYDSME IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVQ295</x:t>
   </x:si>
   <x:si>
-    <x:t>53,630</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>52,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,805.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTSRT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,129,145</x:t>
-[...2 lines deleted...]
-    <x:t>$927,135.22</x:t>
+    <x:t>1,103,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,393.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>WLCO IN</x:t>
   </x:si>
   <x:si>
     <x:t>Welspun Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG6Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>62,178</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>60,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,793.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>TDPS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Td Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CS9208</x:t>
   </x:si>
   <x:si>
-    <x:t>65,230</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>63,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,234.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>SAILIFE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Life Sciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW03Z2</x:t>
   </x:si>
   <x:si>
-    <x:t>65,732</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>64,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,563.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006K7LT92</x:t>
   </x:si>
   <x:si>
-    <x:t>26,699</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>26,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,713.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQGB79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,512.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
-    <x:t>62,194</x:t>
-[...23 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>60,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,615.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNXR54</x:t>
   </x:si>
   <x:si>
-    <x:t>2,699</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>2,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,008.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTCPH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natco Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F4LS63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,117.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0149BYWZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,170</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>11,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,279.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZ3004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,320.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q4053Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,691.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYRMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrma Sgs Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMXKM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,212.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
-    <x:t>49,910</x:t>
-[...59 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>48,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,733.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>GRSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001WSYRF7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,653</x:t>
-[...23 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>14,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,342.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ENGR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Engineers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVY1D4</x:t>
   </x:si>
   <x:si>
-    <x:t>154,627</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>151,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,190.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,304.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CHMB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPW095</x:t>
   </x:si>
   <x:si>
-    <x:t>82,967</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>81,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,618.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGILITY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagility Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017CSZ385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>789,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,946.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GWYK27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,275.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,736.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>VAMP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Voltamp Transformers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P62BQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,378</x:t>
-[...38 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>3,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,739.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
-    <x:t>15,376</x:t>
-[...20 lines deleted...]
-    <x:t>$349,337.37</x:t>
+    <x:t>15,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,410.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>JKBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWRK9</x:t>
   </x:si>
   <x:si>
-    <x:t>220,069</x:t>
-[...2 lines deleted...]
-    <x:t>$299,006.97</x:t>
+    <x:t>215,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,657.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
+    <x:t>SJS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjs Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2RK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,920.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SPRL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7T5Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,561</x:t>
-[...23 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>7,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,884.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CKXXT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,183.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,645.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>PRICOL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pricol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FGS38P9</x:t>
   </x:si>
   <x:si>
-    <x:t>40,677</x:t>
-[...53 lines deleted...]
-    <x:t>$227,711.38</x:t>
+    <x:t>39,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,957.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAJAJCON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Consumer Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF3J02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,372.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,799.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VREL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V2 Retail Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,704.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,949.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,279.83</x:t>
   </x:si>
   <x:si>
     <x:t>IGIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>International Gemmological Institute In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GS2HK69</x:t>
   </x:si>
   <x:si>
-    <x:t>52,961</x:t>
-[...38 lines deleted...]
-    <x:t>$191,588.48</x:t>
+    <x:t>51,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,968.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKPI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shakti Pumps India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY28Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,475.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BLSIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bls International Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGKTTY9</x:t>
   </x:si>
   <x:si>
-    <x:t>59,520</x:t>
-[...68 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>58,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,833.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>TIPSMUSI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tips Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGSPR6</x:t>
   </x:si>
   <x:si>
-    <x:t>24,378</x:t>
-[...2 lines deleted...]
-    <x:t>$168,118.31</x:t>
+    <x:t>23,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,762.80</x:t>
   </x:si>
   <x:si>
     <x:t>BNCO IN</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Products India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHRZ20</x:t>
   </x:si>
   <x:si>
-    <x:t>24,720</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>24,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,202.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYYXW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,357.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>SHCR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sharda Cropchem Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006SZ83G6</x:t>
   </x:si>
   <x:si>
-    <x:t>13,277</x:t>
-[...2 lines deleted...]
-    <x:t>$156,817.42</x:t>
+    <x:t>12,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,131.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,379.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALUFORG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balu Forge Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLM6M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,513.00</x:t>
   </x:si>
   <x:si>
     <x:t>QPOWER IN</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Power Electrical Equipments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHS3KM3</x:t>
   </x:si>
   <x:si>
-    <x:t>10,151</x:t>
-[...23 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>9,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,451.60</x:t>
   </x:si>
   <x:si>
     <x:t>KRN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSQ3R93</x:t>
   </x:si>
   <x:si>
-    <x:t>8,798</x:t>
-[...35 lines deleted...]
-    <x:t>$114,342.01</x:t>
+    <x:t>8,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,836.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
+    <x:t>SENORES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senores Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HGR523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,498.37</x:t>
+  </x:si>
+  <x:si>
     <x:t>TRANSRAI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Transrail Lighting Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006GTB299</x:t>
   </x:si>
   <x:si>
-    <x:t>16,912</x:t>
-[...20 lines deleted...]
-    <x:t>$102,326.40</x:t>
+    <x:t>16,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,838.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMEW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQT3MM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,097.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>PCAI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Piccadily Agro Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F8GQW5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,178</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>12,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,626.91</x:t>
   </x:si>
   <x:si>
     <x:t>ZAGGLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017XH2907</x:t>
   </x:si>
   <x:si>
-    <x:t>31,135</x:t>
-[...2 lines deleted...]
-    <x:t>$86,631.70</x:t>
+    <x:t>30,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,427.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>INTERARC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Interarch Building Products Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMYKD0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,654</x:t>
-[...23 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>3,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,649.86</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWN05</x:t>
   </x:si>
   <x:si>
     <x:t>7,611</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,102.77</x:t>
+    <x:t>$2,462.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>320,032</x:t>
+    <x:t>279,300</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$320,031.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$279,300.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>8,987,502</x:t>
-[...2 lines deleted...]
-    <x:t>$95,502.51</x:t>
+    <x:t>10,415,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,758.14</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-771,861.48</x:t>
-[...2 lines deleted...]
-    <x:t>-0.77%</x:t>
+    <x:t>$-515,760.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1564,62 +1564,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc947b9d708437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfcf87465d13c4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a1e234a94dd4b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791646afec104e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d5c405c6f2545ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9cc444bc27ea4daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2652,544 +2652,544 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
@@ -3261,863 +3261,863 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">