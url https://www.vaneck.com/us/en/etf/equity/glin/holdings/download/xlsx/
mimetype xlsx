--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,1542 +1,1521 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c4c74d7b11404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083047b7424f41ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260514" sheetId="1" r:id="R9cc444bc27ea4daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260603" sheetId="1" r:id="R811d4693133743f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="499">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="492">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
-    <x:t>155,209</x:t>
+    <x:t>151,671</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,572,472.74</x:t>
+    <x:t>$6,256,568.39</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.67%</x:t>
+    <x:t>6.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVJLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,546,440.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>239,940</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>234,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,450,105.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,277,533.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT6SB9</x:t>
   </x:si>
   <x:si>
-    <x:t>96,359</x:t>
-[...41 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>94,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,182,140.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
-    <x:t>958,216</x:t>
-[...5 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>936,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,963,895.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
-    <x:t>399,202</x:t>
-[...5 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>390,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,943,779.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
-    <x:t>40,432</x:t>
-[...5 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>39,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,937,764.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSDVY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,245,585.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWZ9X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,721,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,236,379.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F0CHY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,185,236.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>MCX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Commodity Exchange Of India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q47HF1</x:t>
   </x:si>
   <x:si>
-    <x:t>109,195</x:t>
-[...41 lines deleted...]
-    <x:t>3.33%</x:t>
+    <x:t>106,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,150,754.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lupin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVRLC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,865,094.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Baroda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR4JZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,010,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,829,936.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>HDFCAMC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hdfc Asset Management Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8NK07</x:t>
   </x:si>
   <x:si>
-    <x:t>109,706</x:t>
-[...38 lines deleted...]
-    <x:t>$2,902,742.68</x:t>
+    <x:t>107,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,802,983.04</x:t>
   </x:si>
   <x:si>
     <x:t>2.95%</x:t>
   </x:si>
   <x:si>
-    <x:t>GVTD IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>IDBI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Idbi Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FK7TZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,394,613</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>3,317,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,533,584.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
-    <x:t>1,810,414</x:t>
-[...5 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>1,769,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,808.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>58,750</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>57,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,927,627.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCDZ26</x:t>
   </x:si>
   <x:si>
-    <x:t>428,012</x:t>
-[...2 lines deleted...]
-    <x:t>$1,865,900.77</x:t>
+    <x:t>418,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,904,503.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR5TW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,039,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,802,497.46</x:t>
   </x:si>
   <x:si>
     <x:t>1.90%</x:t>
   </x:si>
   <x:si>
-    <x:t>UNBK IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5SCL3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,825,782</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>1,784,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,786,176.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
-    <x:t>192,065</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>187,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,657,155.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
-    <x:t>44,974</x:t>
-[...2 lines deleted...]
-    <x:t>$1,445,739.31</x:t>
+    <x:t>43,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,746.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CM2C44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,953.46</x:t>
   </x:si>
   <x:si>
     <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Z8QDR3</x:t>
   </x:si>
   <x:si>
-    <x:t>78,222</x:t>
-[...23 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>76,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,362,429.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Life India Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HN55L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,610.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DFQMD0</x:t>
   </x:si>
   <x:si>
-    <x:t>178,372</x:t>
-[...23 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>174,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,536.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>BOI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN921</x:t>
   </x:si>
   <x:si>
-    <x:t>694,375</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>678,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,747.72</x:t>
   </x:si>
   <x:si>
     <x:t>LLOYDSME IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVQ295</x:t>
   </x:si>
   <x:si>
-    <x:t>52,430</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>51,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,775.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTSRT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,103,873</x:t>
-[...2 lines deleted...]
-    <x:t>$908,393.65</x:t>
+    <x:t>1,078,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,481.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,971.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>WLCO IN</x:t>
-[...11 lines deleted...]
-    <x:t>$870,793.21</x:t>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CS9208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$837,455.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>TDPS IN</x:t>
-[...14 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006K7LT92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,948.20</x:t>
   </x:si>
   <x:si>
     <x:t>SAILIFE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Life Sciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW03Z2</x:t>
   </x:si>
   <x:si>
-    <x:t>64,261</x:t>
-[...20 lines deleted...]
-    <x:t>$745,713.90</x:t>
+    <x:t>62,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,105.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREMIERE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002YYBDN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,543.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>AJP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ajanta Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQGB79</x:t>
   </x:si>
   <x:si>
-    <x:t>21,563</x:t>
-[...23 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>21,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,359.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q4053Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,125.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYRMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrma Sgs Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMXKM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,239.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149BYWZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,961.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNXR54</x:t>
   </x:si>
   <x:si>
-    <x:t>2,639</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>2,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,826.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZ3004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,946.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V4SZS69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,332.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F4LS63</x:t>
   </x:si>
   <x:si>
-    <x:t>41,595</x:t>
-[...95 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>40,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,417.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPW095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,129.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>GRSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001WSYRF7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,325</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>13,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,810.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,475.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,115.58</x:t>
   </x:si>
   <x:si>
     <x:t>ENGR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Engineers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVY1D4</x:t>
   </x:si>
   <x:si>
-    <x:t>151,166</x:t>
-[...35 lines deleted...]
-    <x:t>$359,618.40</x:t>
+    <x:t>147,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,417.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWRK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,512.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SAGILITY IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sagility Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017CSZ385</x:t>
   </x:si>
   <x:si>
-    <x:t>789,669</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>771,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,025.09</x:t>
   </x:si>
   <x:si>
     <x:t>ECLX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eclerx Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GWYK27</x:t>
   </x:si>
   <x:si>
-    <x:t>21,648</x:t>
-[...23 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>21,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,336.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VAMP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Voltamp Transformers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P62BQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,302</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>3,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,197.64</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
-    <x:t>15,032</x:t>
-[...23 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>14,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,862.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,265.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SJS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sjs Enterprises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2RK5</x:t>
   </x:si>
   <x:si>
-    <x:t>12,775</x:t>
-[...20 lines deleted...]
-    <x:t>$258,884.83</x:t>
+    <x:t>12,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,075.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,676.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,149.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,006.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAJAJCON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Consumer Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF3J02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,988.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009CKXXT2</x:t>
   </x:si>
   <x:si>
-    <x:t>46,434</x:t>
-[...56 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>45,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,427.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS2HK69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,652.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VREL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V2 Retail Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,417.52</x:t>
   </x:si>
   <x:si>
     <x:t>YATHARTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBY5R5</x:t>
   </x:si>
   <x:si>
-    <x:t>21,471</x:t>
-[...2 lines deleted...]
-    <x:t>$186,799.51</x:t>
+    <x:t>20,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,390.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>VREL IN</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>TARIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QXSN70</x:t>
   </x:si>
   <x:si>
-    <x:t>55,738</x:t>
-[...17 lines deleted...]
-    <x:t>$176,968.07</x:t>
+    <x:t>54,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,223.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIPSMUSI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tips Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,399.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGKTTY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,379.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRZ20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,273.14</x:t>
   </x:si>
   <x:si>
     <x:t>SKPI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shakti Pumps India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY28Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>29,665</x:t>
-[...20 lines deleted...]
-    <x:t>$158,833.89</x:t>
+    <x:t>28,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,555.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>TIPSMUSI IN</x:t>
-[...26 lines deleted...]
-    <x:t>$154,202.67</x:t>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,680.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,362.19</x:t>
   </x:si>
   <x:si>
     <x:t>POCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYYXW7</x:t>
   </x:si>
   <x:si>
-    <x:t>8,728</x:t>
-[...38 lines deleted...]
-    <x:t>$121,379.36</x:t>
+    <x:t>8,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,722.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BALUFORG IN</x:t>
   </x:si>
   <x:si>
     <x:t>Balu Forge Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLM6M4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,936</x:t>
-[...2 lines deleted...]
-    <x:t>$118,513.00</x:t>
+    <x:t>22,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,653.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENORES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senores Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HGR523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,218.39</x:t>
   </x:si>
   <x:si>
     <x:t>QPOWER IN</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Power Electrical Equipments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHS3KM3</x:t>
   </x:si>
   <x:si>
-    <x:t>9,924</x:t>
-[...2 lines deleted...]
-    <x:t>$114,451.60</x:t>
+    <x:t>9,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,976.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>KRN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSQ3R93</x:t>
   </x:si>
   <x:si>
-    <x:t>8,601</x:t>
-[...20 lines deleted...]
-    <x:t>$104,498.37</x:t>
+    <x:t>8,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,267.80</x:t>
   </x:si>
   <x:si>
     <x:t>TRANSRAI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Transrail Lighting Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006GTB299</x:t>
   </x:si>
   <x:si>
-    <x:t>16,534</x:t>
-[...2 lines deleted...]
-    <x:t>$90,838.68</x:t>
+    <x:t>16,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,137.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
+    <x:t>PCAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piccadily Agro Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8GQW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,692.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>KMEW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQT3MM4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,032</x:t>
-[...20 lines deleted...]
-    <x:t>$80,626.91</x:t>
+    <x:t>3,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,827.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERARC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interarch Building Products Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMYKD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,221.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ZAGGLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017XH2907</x:t>
   </x:si>
   <x:si>
-    <x:t>30,438</x:t>
-[...20 lines deleted...]
-    <x:t>$66,649.86</x:t>
+    <x:t>29,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,011.12</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWN05</x:t>
   </x:si>
   <x:si>
     <x:t>7,611</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,462.13</x:t>
+    <x:t>$2,233.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>279,300</x:t>
+    <x:t>230,282</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$279,300.09</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$230,282.05</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>10,415,359</x:t>
-[...2 lines deleted...]
-    <x:t>$108,758.14</x:t>
+    <x:t>11,164,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,645.55</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-515,760.43</x:t>
-[...2 lines deleted...]
-    <x:t>-0.52%</x:t>
+    <x:t>$-606,821.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1564,51 +1543,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791646afec104e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d5c405c6f2545ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9cc444bc27ea4daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bd94a1b809420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3f38c6b9f1c04d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R811d4693133743f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2478,1680 +2457,1680 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>498</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>