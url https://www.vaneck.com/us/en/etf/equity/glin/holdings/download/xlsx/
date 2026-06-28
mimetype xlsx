--- v5 (2026-06-05)
+++ v6 (2026-06-28)
@@ -1,1521 +1,1536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083047b7424f41ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7caab7beac4486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260603" sheetId="1" r:id="R811d4693133743f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260625" sheetId="1" r:id="Ree54d7188ada40d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="492">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="497">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
     <x:t>151,671</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,256,568.39</x:t>
+    <x:t>$6,200,058.92</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.58%</x:t>
+    <x:t>6.30%</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVJLS0</x:t>
   </x:si>
   <x:si>
     <x:t>153,790</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,546,440.84</x:t>
-[...2 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>$5,231,292.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,628,200.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
     <x:t>234,470</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,450,105.91</x:t>
-[...20 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>$4,591,887.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT6SB9</x:t>
   </x:si>
   <x:si>
     <x:t>94,162</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,182,140.39</x:t>
-[...2 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>$4,349,476.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQ5749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,312,281.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
     <x:t>936,372</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,963,895.93</x:t>
-[...20 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>$4,030,077.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
     <x:t>39,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,937,764.15</x:t>
-[...2 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>$3,983,023.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWZ9X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,721,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,451,181.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>HMCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hero Motocorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSDVY4</x:t>
   </x:si>
   <x:si>
     <x:t>64,404</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,245,585.87</x:t>
-[...20 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>$3,332,326.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F0CHY4</x:t>
   </x:si>
   <x:si>
     <x:t>61,411</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,185,236.48</x:t>
-[...2 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>$3,272,148.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>MCX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Commodity Exchange Of India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q47HF1</x:t>
   </x:si>
   <x:si>
     <x:t>106,706</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,150,754.51</x:t>
-[...2 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>$3,186,171.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FK7TZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,317,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,028,073.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVRLC8</x:t>
   </x:si>
   <x:si>
     <x:t>121,491</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,865,094.28</x:t>
-[...2 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>$3,013,138.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,552.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>1,010,867</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,829,936.88</x:t>
-[...38 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$2,983,959.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
     <x:t>1,769,143</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,427,808.35</x:t>
-[...2 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>$2,411,835.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR5TW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,039,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,918,613.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
     <x:t>57,411</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,927,627.85</x:t>
-[...2 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$1,830,038.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indian Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYKHP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,652,615.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5SCL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,784,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,604,556.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCDZ26</x:t>
   </x:si>
   <x:si>
     <x:t>418,255</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,904,503.49</x:t>
-[...56 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$1,469,019.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CM2C44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,452,499.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
     <x:t>43,949</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,408,746.30</x:t>
-[...20 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$1,393,674.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Z8QDR3</x:t>
   </x:si>
   <x:si>
     <x:t>76,439</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,362,429.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>$1,376,921.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN55L0</x:t>
   </x:si>
   <x:si>
     <x:t>91,705</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,028,610.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$1,103,647.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>678,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,990.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOMH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Maharashtra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DTSRT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,078,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,499.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDSME IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVQ295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$932,802.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,713.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DFQMD0</x:t>
   </x:si>
   <x:si>
     <x:t>174,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$987,536.40</x:t>
-[...68 lines deleted...]
-    <x:t>$873,971.74</x:t>
+    <x:t>$904,159.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006K7LT92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,672.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TDPS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Td Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CS9208</x:t>
   </x:si>
   <x:si>
     <x:t>62,316</x:t>
   </x:si>
   <x:si>
-    <x:t>$837,455.68</x:t>
-[...17 lines deleted...]
-    <x:t>$832,948.20</x:t>
+    <x:t>$827,329.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>SAILIFE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Life Sciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW03Z2</x:t>
   </x:si>
   <x:si>
     <x:t>62,796</x:t>
   </x:si>
   <x:si>
-    <x:t>$746,105.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$811,424.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQGB79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,845.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
     <x:t>59,416</x:t>
   </x:si>
   <x:si>
-    <x:t>$673,543.78</x:t>
-[...20 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$659,260.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYRMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrma Sgs Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMXKM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,756.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q4053Q7</x:t>
   </x:si>
   <x:si>
     <x:t>10,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$520,125.87</x:t>
-[...20 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$553,710.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0149BYWZ0</x:t>
   </x:si>
   <x:si>
     <x:t>11,627</x:t>
   </x:si>
   <x:si>
-    <x:t>$482,961.05</x:t>
+    <x:t>$553,549.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FML IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Force Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNXR54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,489.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>FML IN</x:t>
-[...11 lines deleted...]
-    <x:t>$469,826.36</x:t>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZ3004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,232.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V4SZS69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,389.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WSYRF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,506.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,694.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPW095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,449.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVY1D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,103.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTCPH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natco Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F4LS63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,601.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWRK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,193.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voltamp Transformers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P62BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,759.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,098.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,478.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGILITY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagility Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017CSZ385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,203.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GWYK27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,852.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,048.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005J78V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,450.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjs Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2RK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,027.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CKXXT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,013.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,308.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAJAJCON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Consumer Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF3J02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,381.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,511.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS2HK69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,568.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,381.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,601.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKPI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shakti Pumps India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY28Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VREL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V2 Retail Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,099.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRZ20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,332.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIPSMUSI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tips Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,323.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGKTTY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,814.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENORES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senores Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HGR523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,082.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,852.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYYXW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,850.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,881.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,550.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALUFORG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balu Forge Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLM6M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,705.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSQ3R93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,597.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMEW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQT3MM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,237.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSRAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transrail Lighting Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006GTB299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,355.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piccadily Agro Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8GQW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,104.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERARC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interarch Building Products Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMYKD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,104.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAGGLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XH2907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,605.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Prime Infra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWN05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,781.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,471.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>HBLENGIN IN</x:t>
-[...697 lines deleted...]
-  <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>11,164,729</x:t>
-[...2 lines deleted...]
-    <x:t>$116,645.55</x:t>
+    <x:t>28,344,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,278.42</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-606,821.09</x:t>
-[...2 lines deleted...]
-    <x:t>-0.64%</x:t>
+    <x:t>$-1,123,392.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1543,51 +1558,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bd94a1b809420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3f38c6b9f1c04d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R811d4693133743f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890ea9ab27de4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0891e1c9b0a44a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree54d7188ada40d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2457,602 +2472,602 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
@@ -3066,80 +3081,80 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
@@ -3153,984 +3168,984 @@
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>