--- v6 (2026-06-28)
+++ v7 (2026-06-28)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7caab7beac4486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c048a6b5a34f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260625" sheetId="1" r:id="Ree54d7188ada40d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260625" sheetId="1" r:id="R66ad6089bf2c43ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="497">
   <x:si>
     <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1558,51 +1558,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890ea9ab27de4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0891e1c9b0a44a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree54d7188ada40d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5009312b89438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re811f1d5157a4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66ad6089bf2c43ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">