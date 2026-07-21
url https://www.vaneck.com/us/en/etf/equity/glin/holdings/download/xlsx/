--- v7 (2026-06-28)
+++ v8 (2026-07-21)
@@ -1,1536 +1,1536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c048a6b5a34f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f85584e3a5544f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260625" sheetId="1" r:id="R66ad6089bf2c43ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260720" sheetId="1" r:id="R42032e31f3c14067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="497">
   <x:si>
-    <x:t>Daily Holdings (%)  06/25/2026</x:t>
+    <x:t>Daily Holdings (%)  07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
     <x:t>151,671</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,200,058.92</x:t>
+    <x:t>$5,702,785.56</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.30%</x:t>
+    <x:t>5.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,700,152.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVJLS0</x:t>
   </x:si>
   <x:si>
     <x:t>153,790</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,231,292.30</x:t>
-[...2 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>$4,645,657.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eicher Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQTR98</x:t>
   </x:si>
   <x:si>
     <x:t>57,573</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,628,200.17</x:t>
-[...20 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>$4,491,871.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
   </x:si>
   <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT6SB9</x:t>
   </x:si>
   <x:si>
     <x:t>94,162</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,349,476.17</x:t>
-[...2 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>$4,372,530.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
     <x:t>390,102</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,312,281.99</x:t>
-[...2 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>$4,267,619.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
     <x:t>936,372</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,030,077.11</x:t>
-[...2 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>$3,950,544.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
     <x:t>39,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,983,023.98</x:t>
-[...2 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>$3,624,736.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSDVY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,310,583.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWZ9X2</x:t>
   </x:si>
   <x:si>
     <x:t>5,721,410</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,451,181.30</x:t>
-[...20 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>$3,132,001.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lupin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVRLC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,110,422.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,105,394.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,924,122.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FK7TZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,317,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,347.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F0CHY4</x:t>
   </x:si>
   <x:si>
     <x:t>61,411</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,272,148.15</x:t>
-[...74 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>$2,812,363.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>1,010,867</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,983,959.50</x:t>
-[...2 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>$2,659,213.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
     <x:t>1,769,143</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,411,835.31</x:t>
-[...2 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>$2,348,586.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR5TW3</x:t>
   </x:si>
   <x:si>
     <x:t>1,039,424</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,918,613.17</x:t>
-[...2 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$1,884,967.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
     <x:t>57,411</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,830,038.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$1,766,290.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
     <x:t>187,687</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,652,615.79</x:t>
-[...2 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>$1,660,537.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5SCL3</x:t>
   </x:si>
   <x:si>
     <x:t>1,784,161</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,604,556.46</x:t>
-[...2 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$1,542,980.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventurus Knowledge Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Z8QDR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,389.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCDZ26</x:t>
   </x:si>
   <x:si>
     <x:t>418,255</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,469,019.41</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$1,479,584.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>ZYDUSLIF IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zydus Lifesciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CM2C44</x:t>
   </x:si>
   <x:si>
     <x:t>124,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,452,499.09</x:t>
-[...2 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$1,478,356.51</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
     <x:t>43,949</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,393,674.01</x:t>
-[...20 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>$1,280,292.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN55L0</x:t>
   </x:si>
   <x:si>
     <x:t>91,705</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,103,647.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$1,119,050.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BOI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN921</x:t>
   </x:si>
   <x:si>
     <x:t>678,546</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,037,990.33</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$1,027,376.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDSME IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVQ295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,568.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,063.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006K7LT92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,290.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTSRT0</x:t>
   </x:si>
   <x:si>
     <x:t>1,078,709</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,011,499.85</x:t>
-[...38 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$894,653.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DFQMD0</x:t>
   </x:si>
   <x:si>
     <x:t>174,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$904,159.27</x:t>
-[...17 lines deleted...]
-    <x:t>$888,672.65</x:t>
+    <x:t>$864,548.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW03Z2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,831.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQGB79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,291.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TDPS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Td Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CS9208</x:t>
   </x:si>
   <x:si>
     <x:t>62,316</x:t>
   </x:si>
   <x:si>
-    <x:t>$827,329.25</x:t>
-[...38 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$732,184.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
     <x:t>59,416</x:t>
   </x:si>
   <x:si>
-    <x:t>$659,260.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$666,407.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>SYRMA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Syrma Sgs Technology Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMXKM1</x:t>
   </x:si>
   <x:si>
     <x:t>39,485</x:t>
   </x:si>
   <x:si>
-    <x:t>$600,756.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$545,472.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149BYWZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,142.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FML IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Force Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNXR54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,954.41</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q4053Q7</x:t>
   </x:si>
   <x:si>
     <x:t>10,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$553,710.66</x:t>
-[...35 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$457,026.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V4SZS69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,991.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>HBLENGIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hbl Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZ3004</x:t>
   </x:si>
   <x:si>
     <x:t>55,754</x:t>
   </x:si>
   <x:si>
-    <x:t>$487,232.40</x:t>
-[...20 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$420,323.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GWYK27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,599.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTCPH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natco Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F4LS63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,520.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWRK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,941.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,840.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,244.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>GRSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001WSYRF7</x:t>
   </x:si>
   <x:si>
     <x:t>13,998</x:t>
   </x:si>
   <x:si>
-    <x:t>$402,506.16</x:t>
-[...17 lines deleted...]
-    <x:t>$399,694.29</x:t>
+    <x:t>$370,079.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CHMB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPW095</x:t>
   </x:si>
   <x:si>
     <x:t>79,261</x:t>
   </x:si>
   <x:si>
-    <x:t>$393,449.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$362,840.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ENGR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Engineers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVY1D4</x:t>
   </x:si>
   <x:si>
     <x:t>147,720</x:t>
   </x:si>
   <x:si>
-    <x:t>$393,103.20</x:t>
-[...32 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$349,918.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,581.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGILITY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagility Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017CSZ385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,283.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>VAMP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Voltamp Transformers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P62BQ3</x:t>
   </x:si>
   <x:si>
     <x:t>3,227</x:t>
   </x:si>
   <x:si>
-    <x:t>$351,759.43</x:t>
-[...50 lines deleted...]
-    <x:t>$329,203.16</x:t>
+    <x:t>$317,328.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>ECLX IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>SPRL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7T5Q7</x:t>
   </x:si>
   <x:si>
     <x:t>7,223</x:t>
   </x:si>
   <x:si>
-    <x:t>$308,048.95</x:t>
+    <x:t>$315,659.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005J78V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,493.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>INMART IN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>SJS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sjs Enterprises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2RK5</x:t>
   </x:si>
   <x:si>
     <x:t>12,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$283,027.16</x:t>
+    <x:t>$279,161.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,224.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009CKXXT2</x:t>
   </x:si>
   <x:si>
     <x:t>45,376</x:t>
   </x:si>
   <x:si>
-    <x:t>$248,013.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$258,264.88</x:t>
   </x:si>
   <x:si>
     <x:t>PRICOL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pricol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FGS38P9</x:t>
   </x:si>
   <x:si>
     <x:t>38,860</x:t>
   </x:si>
   <x:si>
-    <x:t>$241,308.40</x:t>
+    <x:t>$245,667.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>BAJAJCON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bajaj Consumer Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF3J02</x:t>
   </x:si>
   <x:si>
     <x:t>37,147</x:t>
   </x:si>
   <x:si>
-    <x:t>$227,381.59</x:t>
-[...20 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$206,806.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,621.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,731.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>IGIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>International Gemmological Institute In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GS2HK69</x:t>
   </x:si>
   <x:si>
     <x:t>50,596</x:t>
   </x:si>
   <x:si>
-    <x:t>$192,568.95</x:t>
-[...35 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$178,611.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VREL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V2 Retail Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,676.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIPSMUSI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tips Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,010.81</x:t>
   </x:si>
   <x:si>
     <x:t>SKPI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shakti Pumps India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY28Z4</x:t>
   </x:si>
   <x:si>
     <x:t>28,989</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,840.00</x:t>
-[...17 lines deleted...]
-    <x:t>$173,099.81</x:t>
+    <x:t>$162,607.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BNCO IN</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Products India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHRZ20</x:t>
   </x:si>
   <x:si>
     <x:t>23,616</x:t>
   </x:si>
   <x:si>
-    <x:t>$164,332.01</x:t>
-[...20 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$161,395.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENORES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senores Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HGR523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,007.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BLSIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bls International Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGKTTY9</x:t>
   </x:si>
   <x:si>
     <x:t>56,861</x:t>
   </x:si>
   <x:si>
-    <x:t>$155,814.71</x:t>
-[...14 lines deleted...]
-    <x:t>$137,082.54</x:t>
+    <x:t>$138,263.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
+    <x:t>POCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYYXW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,212.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,251.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,796.65</x:t>
+  </x:si>
+  <x:si>
     <x:t>QPOWER IN</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Power Electrical Equipments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHS3KM3</x:t>
   </x:si>
   <x:si>
     <x:t>9,698</x:t>
   </x:si>
   <x:si>
-    <x:t>$128,852.95</x:t>
-[...50 lines deleted...]
-    <x:t>$117,550.41</x:t>
+    <x:t>$114,062.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSQ3R93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,842.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>BALUFORG IN</x:t>
   </x:si>
   <x:si>
     <x:t>Balu Forge Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLM6M4</x:t>
   </x:si>
   <x:si>
     <x:t>22,413</x:t>
   </x:si>
   <x:si>
-    <x:t>$107,705.65</x:t>
-[...17 lines deleted...]
-    <x:t>$105,597.26</x:t>
+    <x:t>$102,954.70</x:t>
   </x:si>
   <x:si>
     <x:t>KMEW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQT3MM4</x:t>
   </x:si>
   <x:si>
     <x:t>3,940</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,237.04</x:t>
+    <x:t>$99,468.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piccadily Agro Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8GQW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,629.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSRAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transrail Lighting Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006GTB299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,735.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRANSRAI IN</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>INTERARC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Interarch Building Products Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMYKD0</x:t>
   </x:si>
   <x:si>
     <x:t>3,491</x:t>
   </x:si>
   <x:si>
-    <x:t>$71,104.57</x:t>
+    <x:t>$66,720.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ZAGGLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017XH2907</x:t>
   </x:si>
   <x:si>
     <x:t>29,744</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,605.09</x:t>
+    <x:t>$63,684.93</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWN05</x:t>
   </x:si>
   <x:si>
     <x:t>7,611</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,781.75</x:t>
+    <x:t>$2,362.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-INR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,748,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,737.52</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>485,472</x:t>
-[...17 lines deleted...]
-    <x:t>$300,278.42</x:t>
+    <x:t>195,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,184.75</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,123,392.66</x:t>
-[...2 lines deleted...]
-    <x:t>-1.54%</x:t>
+    <x:t>$-788,543.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1558,51 +1558,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5009312b89438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re811f1d5157a4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66ad6089bf2c43ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a47781e41364ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf262b074864f4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42032e31f3c14067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2008,1066 +2008,1066 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
@@ -3081,1037 +3081,1037 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">