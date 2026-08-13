--- v8 (2026-07-21)
+++ v9 (2026-08-13)
@@ -1,1536 +1,1533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f85584e3a5544f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4440d50d2cc4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260720" sheetId="1" r:id="R42032e31f3c14067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260811" sheetId="1" r:id="Ra67643c84bb34ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="497">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="496">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
-    <x:t>151,671</x:t>
+    <x:t>144,528</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,702,785.56</x:t>
+    <x:t>$5,455,813.82</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.96%</x:t>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT6SB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,612,508.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVJLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,604,933.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,601,067.10</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>234,470</x:t>
-[...59 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>223,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,483,083.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
-    <x:t>390,102</x:t>
-[...5 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>371,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,151,630.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
-    <x:t>936,372</x:t>
-[...5 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>892,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,791,263.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSDVY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,768,977.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
-    <x:t>39,510</x:t>
-[...23 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>37,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,599,187.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,079,836.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lupin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVRLC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,762,730.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FK7TZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,161,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,729,325.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWZ9X2</x:t>
   </x:si>
   <x:si>
-    <x:t>5,721,410</x:t>
-[...38 lines deleted...]
-    <x:t>$3,105,394.29</x:t>
+    <x:t>5,451,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,711,101.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F0CHY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,706,147.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>HDFCAMC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hdfc Asset Management Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8NK07</x:t>
   </x:si>
   <x:si>
-    <x:t>107,205</x:t>
-[...41 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>102,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,692,219.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,010,867</x:t>
-[...5 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>963,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,484,044.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
-    <x:t>1,769,143</x:t>
-[...2 lines deleted...]
-    <x:t>$2,348,586.38</x:t>
+    <x:t>1,685,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,301,507.28</x:t>
   </x:si>
   <x:si>
     <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR5TW3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,039,424</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>990,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,892,788.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>57,411</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>54,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,670,809.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
-    <x:t>187,687</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>178,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,992.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KCDZ26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,616,764.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5SCL3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,784,161</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>1,700,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,520,024.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CM2C44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,481,097.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Z8QDR3</x:t>
   </x:si>
   <x:si>
-    <x:t>76,439</x:t>
-[...38 lines deleted...]
-    <x:t>$1,478,356.51</x:t>
+    <x:t>72,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,817.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
-    <x:t>43,949</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>41,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,183,410.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,089,426.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN55L0</x:t>
   </x:si>
   <x:si>
-    <x:t>91,705</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>87,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,123.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDSME IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVQ295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,317.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>BOI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN921</x:t>
   </x:si>
   <x:si>
-    <x:t>678,546</x:t>
-[...41 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>646,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,115.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFQMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,935.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW03Z2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,018.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOMH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Maharashtra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DTSRT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,027,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,385.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006K7LT92</x:t>
   </x:si>
   <x:si>
-    <x:t>25,507</x:t>
-[...56 lines deleted...]
-    <x:t>$839,831.50</x:t>
+    <x:t>24,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,351.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CS9208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,078.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AJP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ajanta Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQGB79</x:t>
   </x:si>
   <x:si>
-    <x:t>21,071</x:t>
-[...2 lines deleted...]
-    <x:t>$755,291.84</x:t>
+    <x:t>20,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,318.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>TDPS IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
-    <x:t>59,416</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>56,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,081.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>SYRMA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Syrma Sgs Technology Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMXKM1</x:t>
   </x:si>
   <x:si>
-    <x:t>39,485</x:t>
-[...2 lines deleted...]
-    <x:t>$545,472.11</x:t>
+    <x:t>37,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,004.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q4053Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,987.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149BYWZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,385.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,453.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FML IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Force Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNXR54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,306.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V4SZS69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,084.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZ3004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,798.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,461.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GWYK27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,717.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTCPH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natco Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F4LS63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,005.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WSYRF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,723.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVY1D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,252.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPW095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,584.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,582.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGILITY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagility Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017CSZ385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,618.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWRK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,361.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voltamp Transformers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P62BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,626.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,780.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,049.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjs Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2RK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,837.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,154.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005J78V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,775.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CKXXT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,573.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAJAJCON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Consumer Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF3J02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,559.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,048.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS2HK69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,411.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VREL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V2 Retail Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,850.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,603.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIPSMUSI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tips Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,445.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENORES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senores Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HGR523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,224.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRZ20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,387.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGKTTY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,012.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKPI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shakti Pumps India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY28Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,710.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,939.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSQ3R93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,964.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYYXW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,890.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,510.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMEW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQT3MM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,074.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALUFORG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balu Forge Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLM6M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,631.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,070.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piccadily Agro Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8GQW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,798.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSRAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transrail Lighting Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006GTB299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,338.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAGGLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XH2907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,418.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERARC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interarch Building Products Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMYKD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,911.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Prime Infra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWN05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,040.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-INR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,670,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,895.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>DATAPATT IN</x:t>
-[...548 lines deleted...]
-    <x:t>$138,263.41</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,291.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>POCL IN</x:t>
-[...220 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-788,543.47</x:t>
-[...2 lines deleted...]
-    <x:t>-0.82%</x:t>
+    <x:t>$-1,124,089.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1558,51 +1555,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a47781e41364ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf262b074864f4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42032e31f3c14067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31f372656a24ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc820f99a841a4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra67643c84bb34ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1776,283 +1773,283 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
@@ -2356,776 +2353,776 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -3168,984 +3165,984 @@
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F87" s="1" t="s">
+      <x:c r="G87" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>496</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>