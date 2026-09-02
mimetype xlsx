--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,1533 +1,1533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4440d50d2cc4913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae8df0c87d84d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260811" sheetId="1" r:id="Ra67643c84bb34ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260901" sheetId="1" r:id="Rd042a346ee544a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="496">
   <x:si>
-    <x:t>Daily Holdings (%)  08/11/2026</x:t>
+    <x:t>Daily Holdings (%)  09/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
     <x:t>144,528</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,455,813.82</x:t>
+    <x:t>$4,926,579.82</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.83%</x:t>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,604,504.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT6SB9</x:t>
   </x:si>
   <x:si>
     <x:t>89,728</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,612,508.77</x:t>
-[...2 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>$4,540,364.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,415,531.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVJLS0</x:t>
   </x:si>
   <x:si>
     <x:t>146,548</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,604,933.34</x:t>
-[...35 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>$4,405,111.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
     <x:t>371,730</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,151,630.05</x:t>
-[...2 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>$4,047,500.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
     <x:t>892,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,791,263.61</x:t>
-[...2 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>$3,865,513.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>HMCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hero Motocorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSDVY4</x:t>
   </x:si>
   <x:si>
     <x:t>61,371</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,768,977.85</x:t>
-[...2 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>$3,589,214.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,531,186.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
     <x:t>37,649</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,599,187.84</x:t>
-[...20 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>$3,526,890.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FK7TZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,161,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,063,659.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,737,155.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWZ9X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,451,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,667,883.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F0CHY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,666,545.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVRLC8</x:t>
   </x:si>
   <x:si>
     <x:t>115,769</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,762,730.45</x:t>
-[...74 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>$2,623,805.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>963,262</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,484,044.96</x:t>
-[...2 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$2,410,051.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
     <x:t>1,685,828</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,301,507.28</x:t>
-[...2 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>$2,227,759.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR5TW3</x:t>
   </x:si>
   <x:si>
     <x:t>990,474</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,892,788.74</x:t>
-[...2 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>$1,926,844.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
     <x:t>54,708</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,670,809.67</x:t>
+    <x:t>$1,669,181.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
     <x:t>178,848</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,640,992.58</x:t>
-[...2 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$1,659,208.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCDZ26</x:t>
   </x:si>
   <x:si>
     <x:t>398,558</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,616,764.19</x:t>
-[...2 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>$1,559,937.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5SCL3</x:t>
   </x:si>
   <x:si>
     <x:t>1,700,139</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,520,024.42</x:t>
-[...2 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>$1,533,562.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,908.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ZYDUSLIF IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zydus Lifesciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CM2C44</x:t>
   </x:si>
   <x:si>
     <x:t>118,742</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,481,097.26</x:t>
-[...2 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>$1,459,583.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Z8QDR3</x:t>
   </x:si>
   <x:si>
     <x:t>72,839</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,329,817.87</x:t>
-[...2 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$1,333,859.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
     <x:t>41,879</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,183,410.20</x:t>
-[...17 lines deleted...]
-    <x:t>$1,089,426.36</x:t>
+    <x:t>$1,139,801.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Life India Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HN55L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,455.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>NAM IN</x:t>
-[...14 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>BOI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,654.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW03Z2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,425.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CS9208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,164.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFQMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,142.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>LLOYDSME IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVQ295</x:t>
   </x:si>
   <x:si>
     <x:t>48,822</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,015,317.13</x:t>
-[...56 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$919,982.41</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTSRT0</x:t>
   </x:si>
   <x:si>
     <x:t>1,027,909</x:t>
   </x:si>
   <x:si>
-    <x:t>$850,385.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$894,886.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006K7LT92</x:t>
   </x:si>
   <x:si>
     <x:t>24,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$826,351.19</x:t>
-[...20 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$812,142.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>AJP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ajanta Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQGB79</x:t>
   </x:si>
   <x:si>
     <x:t>20,079</x:t>
   </x:si>
   <x:si>
-    <x:t>$737,318.88</x:t>
+    <x:t>$740,728.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
     <x:t>56,617</x:t>
   </x:si>
   <x:si>
-    <x:t>$622,081.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$603,513.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>SYRMA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Syrma Sgs Technology Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMXKM1</x:t>
   </x:si>
   <x:si>
     <x:t>37,626</x:t>
   </x:si>
   <x:si>
-    <x:t>$589,004.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$573,461.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q4053Q7</x:t>
   </x:si>
   <x:si>
     <x:t>10,110</x:t>
   </x:si>
   <x:si>
-    <x:t>$513,987.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$546,374.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0149BYWZ0</x:t>
   </x:si>
   <x:si>
     <x:t>11,079</x:t>
   </x:si>
   <x:si>
-    <x:t>$509,385.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$526,595.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>CUPD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cupid Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2KD1</x:t>
   </x:si>
   <x:si>
     <x:t>172,497</x:t>
   </x:si>
   <x:si>
-    <x:t>$499,453.93</x:t>
+    <x:t>$498,759.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNXR54</x:t>
   </x:si>
   <x:si>
     <x:t>2,457</x:t>
   </x:si>
   <x:si>
-    <x:t>$471,306.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$458,181.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
     <x:t>45,436</x:t>
   </x:si>
   <x:si>
-    <x:t>$445,084.08</x:t>
+    <x:t>$448,031.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GWYK27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,686.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVY1D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,951.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HBLENGIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hbl Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZ3004</x:t>
   </x:si>
   <x:si>
     <x:t>53,129</x:t>
   </x:si>
   <x:si>
-    <x:t>$386,798.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$368,693.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SHEP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shaily Engineering Plastics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2MF39</x:t>
   </x:si>
   <x:si>
     <x:t>10,677</x:t>
   </x:si>
   <x:si>
-    <x:t>$386,461.07</x:t>
-[...17 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$367,147.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGILITY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagility Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017CSZ385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,069.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WSYRF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,767.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voltamp Transformers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P62BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,038.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F4LS63</x:t>
   </x:si>
   <x:si>
     <x:t>38,733</x:t>
   </x:si>
   <x:si>
-    <x:t>$368,005.66</x:t>
-[...35 lines deleted...]
-    <x:t>$358,252.45</x:t>
+    <x:t>$346,381.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,960.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIPIST IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spr Auto Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,307.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CHMB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPW095</x:t>
   </x:si>
   <x:si>
     <x:t>75,528</x:t>
   </x:si>
   <x:si>
-    <x:t>$351,584.09</x:t>
-[...32 lines deleted...]
-    <x:t>$330,618.87</x:t>
+    <x:t>$327,913.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,778.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
     <x:t>JKBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWRK9</x:t>
   </x:si>
   <x:si>
     <x:t>200,339</x:t>
   </x:si>
   <x:si>
-    <x:t>$329,361.68</x:t>
-[...32 lines deleted...]
-    <x:t>$318,780.52</x:t>
+    <x:t>$310,504.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjs Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2RK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,292.26</x:t>
   </x:si>
   <x:si>
     <x:t>SKYGOLD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sky Gold And Diamonds Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHS6C20</x:t>
   </x:si>
   <x:si>
     <x:t>36,759</x:t>
   </x:si>
   <x:si>
-    <x:t>$304,049.94</x:t>
-[...17 lines deleted...]
-    <x:t>$299,837.13</x:t>
+    <x:t>$301,587.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>PRICOL IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
     <x:t>13,997</x:t>
   </x:si>
   <x:si>
-    <x:t>$261,775.52</x:t>
+    <x:t>$260,336.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>AIIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009CKXXT2</x:t>
   </x:si>
   <x:si>
     <x:t>43,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$259,573.06</x:t>
+    <x:t>$245,037.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,025.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BAJAJCON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bajaj Consumer Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF3J02</x:t>
   </x:si>
   <x:si>
     <x:t>35,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$200,559.72</x:t>
-[...17 lines deleted...]
-    <x:t>$181,048.01</x:t>
+    <x:t>$175,949.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>IGIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>International Gemmological Institute In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GS2HK69</x:t>
   </x:si>
   <x:si>
     <x:t>48,213</x:t>
   </x:si>
   <x:si>
-    <x:t>$175,411.67</x:t>
+    <x:t>$172,506.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,907.06</x:t>
   </x:si>
   <x:si>
     <x:t>VREL IN</x:t>
   </x:si>
   <x:si>
     <x:t>V2 Retail Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>70,585</x:t>
   </x:si>
   <x:si>
-    <x:t>$165,850.23</x:t>
-[...20 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$164,403.80</x:t>
   </x:si>
   <x:si>
     <x:t>TIPSMUSI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tips Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGSPR6</x:t>
   </x:si>
   <x:si>
     <x:t>22,192</x:t>
   </x:si>
   <x:si>
-    <x:t>$155,445.47</x:t>
+    <x:t>$150,713.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>SENORES IN</x:t>
   </x:si>
   <x:si>
     <x:t>Senores Pharmaceuticals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HGR523</x:t>
   </x:si>
   <x:si>
     <x:t>9,732</x:t>
   </x:si>
   <x:si>
-    <x:t>$150,224.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$148,955.21</x:t>
   </x:si>
   <x:si>
     <x:t>BNCO IN</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Products India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHRZ20</x:t>
   </x:si>
   <x:si>
     <x:t>22,504</x:t>
   </x:si>
   <x:si>
-    <x:t>$149,387.60</x:t>
+    <x:t>$146,931.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,620.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALUFORG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balu Forge Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLM6M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,787.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKPI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shakti Pumps India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY28Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,109.27</x:t>
   </x:si>
   <x:si>
     <x:t>BLSIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bls International Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGKTTY9</x:t>
   </x:si>
   <x:si>
     <x:t>54,183</x:t>
   </x:si>
   <x:si>
-    <x:t>$148,012.82</x:t>
-[...32 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$135,994.91</x:t>
   </x:si>
   <x:si>
     <x:t>KRN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSQ3R93</x:t>
   </x:si>
   <x:si>
     <x:t>8,009</x:t>
   </x:si>
   <x:si>
-    <x:t>$107,964.71</x:t>
+    <x:t>$128,743.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMEW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQT3MM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,172.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>POCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYYXW7</x:t>
   </x:si>
   <x:si>
     <x:t>20,318</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,890.65</x:t>
+    <x:t>$103,683.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,295.53</x:t>
+  </x:si>
+  <x:si>
     <x:t>WESL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Websol Energy System Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DS5C10</x:t>
   </x:si>
   <x:si>
     <x:t>110,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$103,510.13</x:t>
-[...44 lines deleted...]
-    <x:t>$102,070.68</x:t>
+    <x:t>$86,392.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>PCAI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Piccadily Agro Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F8GQW5</x:t>
   </x:si>
   <x:si>
     <x:t>11,997</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,798.21</x:t>
+    <x:t>$80,024.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSRAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transrail Lighting Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006GTB299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,259.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERARC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interarch Building Products Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMYKD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,345.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAGGLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XH2907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,055.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Prime Infra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWN05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,410.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-INR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,300,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,079.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,080.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRANSRAI IN</x:t>
-[...94 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,124,089.85</x:t>
-[...2 lines deleted...]
-    <x:t>-1.20%</x:t>
+    <x:t>$-1,258,609.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1555,51 +1555,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31f372656a24ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc820f99a841a4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra67643c84bb34ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd1e5b87a0f4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R69cde77269744c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd042a346ee544a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1773,863 +1773,863 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -2933,109 +2933,109 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
@@ -3078,138 +3078,138 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
@@ -3223,196 +3223,196 @@
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
@@ -3455,486 +3455,486 @@
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>453</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
@@ -4020,80 +4020,80 @@
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">